--- v0 (2026-03-27)
+++ v1 (2026-04-30)
@@ -234,429 +234,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and mechanical properties of stable and metastable phases in SixGe1-x alloys</w:t>
+                <w:t xml:space="preserve">Characterization of synthetic yellow diamonds used in the cutting and polishing industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Gerin</w:t>
+                <w:t xml:space="preserve">Gianfranco Gobbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vittoria Pischedda</w:t>
+                <w:t xml:space="preserve">Quentin Lachuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+                <w:t xml:space="preserve">Sophie Depriester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana Radescu</w:t>
+                <w:t xml:space="preserve">Tommaso Maurizi-Enrici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederico Alabarse</w:t>
+                <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1041, pp.183590. </w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 158, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.183590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2025.112656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291448v1</w:t>
+                <w:t xml:space="preserve">hal-05233981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of synthetic yellow diamonds used in the cutting and polishing industry</w:t>
+                <w:t xml:space="preserve">Investigating the thermal decomposition of BP into B12P2: experimental insights and kinetic modelling at high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianfranco Gobbo</w:t>
+                <w:t xml:space="preserve">Yves Tahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Lachuer</w:t>
+                <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Depriester</w:t>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Maurizi-Enrici</w:t>
+                <w:t xml:space="preserve">Pierre Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Panczer</w:t>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 158, </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 283, pp.120495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2025.112656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233981v1</w:t>
+                <w:t xml:space="preserve">hal-04781518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the thermal decomposition of BP into B12P2: experimental insights and kinetic modelling at high temperatures</w:t>
+                <w:t xml:space="preserve">Structural and mechanical properties of stable and metastable phases in SixGe1-x alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Tahan</w:t>
+                <w:t xml:space="preserve">Max Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rapaud</w:t>
+                <w:t xml:space="preserve">Vittoria Pischedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Carles</w:t>
+                <w:t xml:space="preserve">Silvana Radescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Maître</w:t>
+                <w:t xml:space="preserve">Frederico Alabarse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 283, pp.120495. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1041, pp.183590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.183590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781518v1</w:t>
+                <w:t xml:space="preserve">hal-05291448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-pressure, high-temperature phase equilibria with superhard boron-rich compounds of B-C-N-O and B-C-b–Si systems by in situ X-ray diffraction and CALPHAD methodology</w:t>
               </w:r>
@@ -694,51 +694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Sjakste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (38), pp.53013-53039. </w:t>
@@ -1040,51 +1040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Igoa Saldaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaudisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1146,654 +1146,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Elusive Structure and Reactivity of Iron Boride α-FeB</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ice‐Templating: Integrative Ice Frozen Assembly to Tailor Pore Morphology of Energy Storage and Conversion Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Defoy</w:t>
+                <w:t xml:space="preserve">Feng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Janisch</w:t>
+                <w:t xml:space="preserve">Lin Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+                <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Autran</w:t>
+                <w:t xml:space="preserve">Jing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junyou Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03709⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (11), pp.2201968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admt.202201968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047556v1</w:t>
+                <w:t xml:space="preserve">hal-04262394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice‐Templating: Integrative Ice Frozen Assembly to Tailor Pore Morphology of Energy Storage and Conversion Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feng Zhao</w:t>
+                <w:t xml:space="preserve">Revealing the Elusive Structure and Reactivity of Iron Boride α-FeB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Igoa Saldaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Lin</w:t>
+                <w:t xml:space="preserve">Emile Defoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Zhang</w:t>
+                <w:t xml:space="preserve">Daniel Janisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Liu</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junyou Shi</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (11), pp.2201968. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (5), pp.2073-2082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admt.202201968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262394v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation of two-phase aggregates with in situ X-ray tomography in rotating Paris–Edinburgh cell at GPa pressures and high temperature</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent Developments of High-Pressure Spark Plasma Sintering: An Overview of Current Applications, Challenges and Future Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577523005374⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (3), pp.997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma16030997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189353v1</w:t>
+                <w:t xml:space="preserve">hal-03954961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When carbon impurities trigger the synthesis of alpha boron at high pressure and high temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Henry</w:t>
+                <w:t xml:space="preserve">Deformation of two-phase aggregates with in situ X-ray tomography in rotating Paris–Edinburgh cell at GPa pressures and high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Mandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Godec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118820⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journal of Synchrotron Radiation, 30 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577523005374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262284v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Developments of High-Pressure Spark Plasma Sintering: An Overview of Current Applications, Challenges and Future Directions</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">When carbon impurities trigger the synthesis of alpha boron at high pressure and high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amrita Chakraborti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeonsoo Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Sjakste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (3), pp.997. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 249, pp.118820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma16030997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954961v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman study of Cd&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt; Zn&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Te phonons and phonon–polaritons—Experiment and ab initio calculations</w:t>
               </w:r>
@@ -2086,51 +2086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Radescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2721,51 +2721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron carbide under torsional deformation: evidence of the formation of chain vacancies in the plastic regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amrita Chakraborti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2849,295 +2849,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new high-pressure technique for the measurement of low frequency seismic attenuation using cyclic torsional loading</w:t>
+                <w:t xml:space="preserve">Pressure-induced structural phase transition and suppression of Jahn-Teller distortion in the quadruple perovskite structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Perrillat</w:t>
+                <w:t xml:space="preserve">V. S Bhadram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Bonjan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Godec</w:t>
+                <w:t xml:space="preserve">B. Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bergame</w:t>
+                <w:t xml:space="preserve">D. Delmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Philippe</w:t>
+                <w:t xml:space="preserve">E. Gilioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0055549⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (10), pp.104411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.104411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411885v1</w:t>
+                <w:t xml:space="preserve">hal-03411895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-induced structural phase transition and suppression of Jahn-Teller distortion in the quadruple perovskite structure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new high-pressure technique for the measurement of low frequency seismic attenuation using cyclic torsional loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Joseph</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Perrillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Delmonte</w:t>
+                <w:t xml:space="preserve">Roman Bonjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gilioli</w:t>
+                <w:t xml:space="preserve">Frédéric Bergame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Baptiste</w:t>
+                <w:t xml:space="preserve">Julien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (10), pp.104411. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (9), pp.093906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.104411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0055549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411895v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equations of state of new boron-rich selenides B6Se and B12Se</w:t>
               </w:r>
@@ -3240,90 +3240,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative 4D X-ray microtomography under extreme conditions: a case study on magma migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Giovenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (5), pp.1598-1609. </w:t>
@@ -3355,369 +3355,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of boron carbide from its elements up to 13 GPa</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Situ High-Pressure Synthesis of New Outstanding Light-Element Materials under Industrial P-T Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Courac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 159, pp.110253. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (15), pp.4245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2021.110253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma14154245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411852v1</w:t>
+                <w:t xml:space="preserve">hal-03342652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Precise Sodium Carbaboride Nanocrystals from Molten Salts: Single Sources to Boron Carbides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yang Song</w:t>
+                <w:t xml:space="preserve">Synthesis of boron carbide from its elements up to 13 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amrita Chakraborti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c03501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159, pp.110253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2021.110253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145234v1</w:t>
+                <w:t xml:space="preserve">hal-03411852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ High-Pressure Synthesis of New Outstanding Light-Element Materials under Industrial P-T Range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron Precise Sodium Carbaboride Nanocrystals from Molten Salts: Single Sources to Boron Carbides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Igoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Coelho-Diogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (15), pp.4245. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, The Inorganic Chemistry of Nanoparticles, 60 (7), pp.4252-4260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma14154245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c03501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342652v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring the Griffiths-like cluster formation in the insulator ferromagnet spin-glass Gd 2 Ni x Co 1 − x Mn O 6 double perovskite</w:t>
               </w:r>
@@ -3827,291 +3827,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of boron carbide from its elements at high pressures and high temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermoelastic equation of state and melting of Mg metal at high pressure and high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Courac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Godec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Solozhenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chakraborti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Le Godec</w:t>
+                <w:t xml:space="preserve">Wilson A. Crichton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2020.106265⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127 (5), pp.055903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5135649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088244v1</w:t>
+                <w:t xml:space="preserve">hal-02469883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelastic equation of state and melting of Mg metal at high pressure and high temperature</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guignot</w:t>
+                <w:t xml:space="preserve">Synthesis of boron carbide from its elements at high pressures and high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chakraborti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilson A. Crichton</w:t>
+                <w:t xml:space="preserve">N. Vast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 127 (5), pp.055903. </w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104, pp.106265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5135649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2020.106265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469883v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis in Molten Salts and Characterization of Li 6 B 18 (Li 2 O) x Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5330,51 +5330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5477,51 +5477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Renero-Lecuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas F Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5611,51 +5611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey D Bromiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5987,51 +5987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of synchrotron X-ray micro-tomography under extreme conditions of pressure and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alvarez-Murga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6242,51 +6242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotating tomography Paris–Edinburgh cell: a novel portable press for micro-tomographic 4-D imaging at extreme pressure/temperature/stress conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6536,51 +6536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr O. Kurakevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson A. Crichton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6683,51 +6683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bergame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7055,51 +7055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Itié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7153,382 +7153,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron phosphide under pressure: In situ study by Raman scattering and X-ray diffraction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Godec</w:t>
+                <w:t xml:space="preserve">Equation of State of Single Crystal Cubic Boron Phosphide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Godec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. O. Kurakevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandr V. Kurnosov</w:t>
+                <w:t xml:space="preserve">P. Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem R. Oganov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">U. Nwagwu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 116, pp.033501. </w:t>
+              <w:t xml:space="preserve">Journal of Superhard Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (1), pp.61-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4890231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3103/S1063457614010092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053313v1</w:t>
+                <w:t xml:space="preserve">hal-00983390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equation of State of Single Crystal Cubic Boron Phosphide</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Pressure and High-Temperature Stability of Antifluorite Mg2C by in Situ X‑ray Diffraction and ab Initio Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr O. Kurakevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Godec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Superhard Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3103/S1063457614010092⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp5010314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00983390v1</w:t>
+                <w:t xml:space="preserve">hal-01053272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Pressure and High-Temperature Stability of Antifluorite Mg2C by in Situ X‑ray Diffraction and ab Initio Calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boron phosphide under pressure: In situ study by Raman scattering and X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir L. Solozhenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr O. Kurakevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr V. Kurnosov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem R. Oganov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.1. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116, pp.033501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp5010314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4890231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053272v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of β‑Mg2C3: A Monoclinic High-Pressure Polymorph of Magnesium Sesquicarbide</w:t>
               </w:r>
@@ -7924,51 +7924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. O. Kurakevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8026,274 +8026,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The High-Pressure Phase of Boron, γ-B28: Disputes and Conclusions of 5 Years after Discovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of solid-state crystallization of boron polymorphs at ambient and high pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr O. Kurakevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Godec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. R. Oganov</w:t>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. L. Solozhenko</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Y. Le Godec</w:t>
+                <w:t xml:space="preserve">Celine Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Superhard Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3103/S1063457612060019⟩</w:t>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (1), pp.30-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08957959.2011.635145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788258v1</w:t>
+                <w:t xml:space="preserve">hal-00788253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of solid-state crystallization of boron polymorphs at ambient and high pressures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Godec</w:t>
+                <w:t xml:space="preserve">The High-Pressure Phase of Boron, γ-B28: Disputes and Conclusions of 5 Years after Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Oganov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. L. Solozhenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+                <w:t xml:space="preserve">C. Gattid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Goujon</w:t>
+                <w:t xml:space="preserve">O. Kurakevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 32 (1), pp.30-38. </w:t>
+              <w:t xml:space="preserve">Journal of Superhard Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (6), pp.363-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08957959.2011.635145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3103/S1063457612060019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788253v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In this work we report high-pressure</w:t>
               </w:r>
@@ -9110,51 +9110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir L. Solozhenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domingo Martinez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.1. </w:t>
@@ -9411,269 +9411,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical pressure sensors for high-pressure-high-temperature studies in a diamond anvil cell</w:t>
+                <w:t xml:space="preserve">Equation of state of cubic boron nitride at high pressures and temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Datchi</w:t>
+                <w:t xml:space="preserve">Frédéric Datchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dewaele</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Loubeyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.214104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.214104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195330v1</w:t>
+                <w:t xml:space="preserve">hal-00133821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equation of state of cubic boron nitride at high pressures and temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical pressure sensors for high-pressure-high-temperature studies in a diamond anvil cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Datchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Datchi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Godec</w:t>
+                <w:t xml:space="preserve">A. Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Loubeyre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Loubeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Letoullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Godec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.447-463</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133821v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of Dense Liquid Water by Neutron Scattering to 6.5 GPa and 670 K.</w:t>
               </w:r>
@@ -9832,64 +9832,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Martinez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. L. Solozhenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of High Pressure Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25, pp.243-253</w:t>
@@ -10148,51 +10148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Séné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzena Anna Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Conference on High Pressure Science and Technology (AIRAPT-29)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Matsuyama, Japan</w:t>
@@ -10273,51 +10273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Séné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzena Anna Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Division de chimie du solide - Société Chimique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
@@ -10346,90 +10346,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche (micro-)structurale du mécanisme de changement de phases BP → B12P2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10471,51 +10471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frittage SPS sous très hautes pressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10592,51 +10592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vandenhende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10678,51 +10678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ X-ray diffraction study of nanopowders Spark Plasma Sintering under very high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaudisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10847,51 +10847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gaudisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th International Conference and Expo on Advanced Ceramics and Composites (ICACC2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Daytona Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10916,51 +10916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ X-ray diffraction study of diamond nanopowders Spark Plasma Sintering under very high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10998,51 +10998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-pressure SPS sintering for the production of nanostructured materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaudisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11171,51 +11171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pischedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Forum de technologie des hautes pressions : Nouveaux outils, nouvelles méthodes et nouvelles applications en haute pression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau technologique des hautes pressions sous la tutelle de la Mission pour les Initiatives Transverses et Interdisciplinaires (MITI) du CNRS, Jun 2022, Blériot-Plage, France</w:t>
@@ -11244,90 +11244,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure evolution of olivine+serpentine aggregates under shear deformation: in-situ X-ray tomography and post-mortem electron microscopy study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Mandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11363,527 +11363,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frittage SPS à très haute pression, au-delà de 1 GPa</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Cottrino</w:t>
+                <w:t xml:space="preserve">Development of High-Pressure Device, based on Paris-Edinburgh Press, Applied on SPS Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaudisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cottrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vandenhende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STPMF 2021 Science et Technologie des Poudres et Matériaux Frittés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Saint - Etienne, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du Groupe Francophone de densification de Matériaux par Frittage Assisté sous Champ Electromagnétique GFSV 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329417v1</w:t>
+                <w:t xml:space="preserve">hal-03672733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural evolution in deforming olivine-serpentine aggregates at subduction zones conditions using in-situ X-ray tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Microstructure Evolution in Deforming Polymineralic Rock to Explain Shear Zones at Subduction Zones in the Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Mandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Experimental Mineralogy, Petrology and Geochemistry (EMPG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Online, Germany</w:t>
+              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New Orleans (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164202v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure Evolution in Deforming Polymineralic Rock to Explain Shear Zones at Subduction Zones in the Earth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Microstructural evolution in deforming olivine-serpentine aggregates at subduction zones conditions using in-situ X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Mandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, New Orleans (virtual), United States</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Experimental Mineralogy, Petrology and Geochemistry (EMPG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528417v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of High-Pressure Device, based on Paris-Edinburgh Press, Applied on SPS Process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Munsch</w:t>
+                <w:t xml:space="preserve">Frittage SPS à très haute pression, au-delà de 1 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gaudisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Munsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cottrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vandenhende</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du Groupe Francophone de densification de Matériaux par Frittage Assisté sous Champ Electromagnétique GFSV 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">STPMF 2021 Science et Technologie des Poudres et Matériaux Frittés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Saint - Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672733v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure sintering processes adapted to the control of the microstructure and optical properties of transparent ceramics (visioconference)</w:t>
               </w:r>
@@ -11908,51 +11908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vandenhende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11994,90 +11994,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural evolution in deforming olivine-serpentine aggregates at subduction zones conditions using in-situ X-ray tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Mandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12113,217 +12113,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Situ Studies of cBN Crystallization from Boron Nitride Solutions in Supercritical N-H Fluid</w:t>
+                <w:t xml:space="preserve">Compact multianvil device for in situ angular-dispersive X-ray diffraction studies at high pressures and temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Klotz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advanced Superhard Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">Crystallography at High Pressures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dubna, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00130420v1</w:t>
+                <w:t xml:space="preserve">hal-00130441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact multianvil device for in situ angular-dispersive X-ray diffraction studies at high pressures and temperatures</w:t>
+                <w:t xml:space="preserve">In-Situ Studies of cBN Crystallization from Boron Nitride Solutions in Supercritical N-H Fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L. Solozhenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Klotz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystallography at High Pressures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dubna, Russia</w:t>
+              <w:t xml:space="preserve">International Symposium on Advanced Superhard Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00130441v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact multianvil device for in situ angular-dispersive X-ray diffraction studies at high pressures and temperatures</w:t>
               </w:r>
@@ -12417,64 +12417,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Martinez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. L. Solozhenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMEC 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Miami, United States</w:t>
@@ -12497,484 +12497,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diffraction neutronique sous hautes pression et température : développements récents et enjeux scientifiques</w:t>
+                <w:t xml:space="preserve">Recent developments using the Paris-Edinburgh cell for neutron diffraction at high pressure and high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin T. Dove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon A.T. Redfern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Strässle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew G. Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association Française de Cristallographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">19th general meeting of the international mineralogical association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00130437v1</w:t>
+                <w:t xml:space="preserve">hal-00151335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments using the Paris-Edinburgh cell for neutron diffraction at high pressure and high temperature</w:t>
+                <w:t xml:space="preserve">La diffraction neutronique sous hautes pression et température : développements récents et enjeux scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th general meeting of the international mineralogical association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association Française de Cristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00151335v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00151332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diffraction neutronique sous hautes pression et température : développements récents et enjeux scientifiques</w:t>
+                <w:t xml:space="preserve">Compact multianvil device for in situ angular-dispersive X-ray diffraction studies at high pressures and temperatures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Martinez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. L. Solozhenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association Française de Cristallographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">APEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151332v1</w:t>
+                <w:t xml:space="preserve">hal-00151325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact multianvil device for in situ angular-dispersive X-ray diffraction studies at high pressures and temperatures.</w:t>
+                <w:t xml:space="preserve">Compact multianvil device for in situ angular-dispersive X-ray diffraction studies at high pressures and temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151325v1</w:t>
+                <w:t xml:space="preserve">hal-00130435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact multianvil device for in situ angular-dispersive X-ray diffraction studies at high pressures and temperatures</w:t>
+                <w:t xml:space="preserve">La diffraction neutronique sous hautes pression et température : développements récents et enjeux scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association Française de Cristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00130435v1</w:t>
+                <w:t xml:space="preserve">hal-00130437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact multianvil device for in situ angular-dispersive X-ray diffraction studies at high pressures and temperatures</w:t>
               </w:r>
@@ -12999,64 +12999,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Martinez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. L. Solozhenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystallography at High Pressures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Dubna, Russia</w:t>
@@ -13217,165 +13217,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron diffraction at high pressure and high temperature: Assemblies in the Paris-Edinburgh cell.</w:t>
+                <w:t xml:space="preserve">Hot dense water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNAP conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Los Alamos, United States</w:t>
+              <w:t xml:space="preserve">International Union of Crystallography High Pressure Commission Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00130430v1</w:t>
+                <w:t xml:space="preserve">hal-00130431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot dense water</w:t>
+                <w:t xml:space="preserve">Neutron diffraction at high pressure and high temperature: Assemblies in the Paris-Edinburgh cell.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Union of Crystallography High Pressure Commission Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Saskatoon, Canada</w:t>
+              <w:t xml:space="preserve">SNAP conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Los Alamos, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00130431v1</w:t>
+                <w:t xml:space="preserve">hal-00130430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron diffraction at HP and HT: some recent technical developments and scientific applications</w:t>
               </w:r>
@@ -13662,51 +13662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVICE FOR SINTERING BY PULSATING CURRENT AND ASSOCIATED METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13920,77 +13920,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layered or interconnected ? In-situ connectivity and topology from X-ray tomography on deformed serpentine+olivine aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Mandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14093,51 +14093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Séné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzena Anna Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th High Pressure Forum: New frontiers in high pressure: from instrumentation to data analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Argelès-sur-Mer, France</w:t>
@@ -14166,90 +14166,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des caractéristiques (micro-)structurales des poudres de BP et B12P2 sur leur stabilité et leur aptitude au frittage SPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14291,77 +14291,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des caractéristiques (micro-)structurales des poudres de BP et B 12 P 2 sur leur stabilité et leur aptitude au frittage SPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14416,103 +14416,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear Deformation and Microstructure Evolution in Deforming Olivine-Serpentine Aggregates at Subduction Zones Conditions: in-situ X-ray Tomography and post-mortem Electron Microscopy Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Mandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, New Orleans (virtual), United States</w:t>
@@ -14694,90 +14694,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation of subduction zones multiphase rocks: in situ, high pressure experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Mandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -15114,51 +15114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04873195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alhaddad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Shoker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pag&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V J B Torres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83070-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291448v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gerin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Pischedda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Radescu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.183590" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233981v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Gobbo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lachuer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Depriester" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Maurizi-Enrici" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Panczer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2025.112656" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781518v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tahan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rapaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pradeilles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ma&#238;tre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120495" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359252v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Sjakste" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vast" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c08312" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05064506v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Turkevich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2025.107909" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmahjoubi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pag&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardiennet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271902" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Igoa Salda&#241;a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delbes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c08599" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047556v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Defoy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Janisch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Autran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03709" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262394v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Lin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyou Shi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202201968" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04189353v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Mandolini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chantel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merkel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guignot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577523005374" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262284v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Chakraborti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeonsoo Cho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118820" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954961v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16030997" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262373v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Postnikov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134454" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993415v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Baker Shoker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Postnikov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150353" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079665v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Radescu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Godec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170180" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943653v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pailhes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Archina Ferrara" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mishra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.11.037" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04219981v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Z Turkevich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Renero-Lecuna" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Zhao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A Strobel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c07176" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307928v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Henry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322089896" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693308v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel G&#243;mez-Recio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Baron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Musumeci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CS01283A" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849417v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardouin Duparc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keevin B&#233;neut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117553" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411885v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bonjan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bergame" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055549" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S Bhadram" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Joseph" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delmonte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gilioli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baptiste" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.104411" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill A Cherednichenko" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Solozhenko" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2021.1961765" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411879v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Giovenco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Boulard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521007049" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411852v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2021.110253" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delacroix" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Igoa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Song" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho-Diogo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03501" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342652v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14154245" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411860v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harbi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moutaabbid" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benmokhtar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaabbid" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.054404" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088244v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chakraborti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vast" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2020.106265" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469883v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson A. Crichton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5135649" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02993703v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Genois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01694" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753267v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dewaele" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.04.030" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331183v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5111321" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395386v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fialin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.10.360" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417633v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5139489" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336836v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Deslandes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelerin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineke Joosten" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00155-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02434893v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radtke" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Taverna" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pandolfi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.256001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342905v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Moutaabbid" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Kumar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01108" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332821v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Cherednichenko" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2018.1476507" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332798v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A Cherednichenko" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A Kruglov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R Oganov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5025164" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01883827v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Grosjean" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gouget" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT00932E" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01922469v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pandolfi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02816" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395339v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine T L Berg" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey D Bromiley" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mezouar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00077" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326517v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boulard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Deslandes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577518004861" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395347v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Guerette" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ward" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin A Lokshin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Wong" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidong Zhang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b01099" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000203v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvarez-Murga" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergame" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Philippe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577516016623" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329279v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine T. L. Berg" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey D. Bromiley" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian B. Butler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mungo Frost" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bradley" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.01.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445909v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berg" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bromiley" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2016.1221951" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321656v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jouini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Kurakevych" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S106345761601010X" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450924v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr O. Kurakevych" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guignard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A. Strobel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01443" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818753v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952825" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221777v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir L. Solozhenko" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim V. Brazhkin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b07088" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157830v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill A. Cherednichenko" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr S. Sokolov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Kalinko" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polian" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921099" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01266604v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Iti&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezouar" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/50/504007" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053313v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr V. Kurnosov" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem R. Oganov" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890231" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983390v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Munsch" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Nwagwu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1063457614010092" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053272v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5010314" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053306v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duck Young Kim" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Crichton" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500960d" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871644v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belhadi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Decremps" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakura Pascarelli" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4820434" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053269v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201104361" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TTBH9GRS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053311v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garbarino" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Mezouar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1063457612050085" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788258v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Oganov" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Solozhenko" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gattid" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kurakevych" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1063457612060019" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788253v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Goujon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2011.635145" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477490v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacomba-Perales" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Errandonea" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.144117" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454416v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Kurakevych" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.179901" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441768v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A.T. Redfern" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hamel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Klotz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950902747411" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441590v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacomba-Peralesa" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950802417792" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440975v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Munsch" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440988v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440991v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Hamel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Martinez-Garcia" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049509012928" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348025v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klotz" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Stra&#776;ssle" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Stuhr" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2976128" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354240v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195330v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Datchi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dewaele" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loubeyre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Letoullec" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133821v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Datchi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubeyre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.214104" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022671v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Str&#228;ssle" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Saitta" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.067801" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021936v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinez-Garcia" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021529v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Stone" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tucker" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. M&#233;ducin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Cope" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.03.140" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBNTPB6Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05480281v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Trespalacios Villalobos" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Demoucron" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine S&#233;n&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Anna Baron" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05480351v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799336v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652494v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04316387v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perri&#232;re" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Viers" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vandenhende" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652474v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pischedda" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212376v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaudisson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652529v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649638v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652587v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187801v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Hilairet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04329417v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cottrino" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03164202v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03528417v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03672733v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04316319v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03164106v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130420v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Solozhenko" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130441v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130442v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151341v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130437v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151335v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin T. Dove" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Str&#228;ssle" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. Tucker" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151332v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151325v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130435v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151338v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130438v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130433v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130430v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130431v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151316v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151317v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05480039v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Mik&#243;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grosjean" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bazin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612278v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pailh&#232;s" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Combes" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05480315v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele de Lima Hippler" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05237223v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13729" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05480370v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04113508v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299693v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03532500v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885761v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03164282v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tom&#233;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500930v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/communities/integrations" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04873195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alhaddad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Shoker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pag&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V J B Torres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83070-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233981v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Gobbo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lachuer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Depriester" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Maurizi-Enrici" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Panczer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2025.112656" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781518v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tahan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rapaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pradeilles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ma&#238;tre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120495" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291448v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gerin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Pischedda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Radescu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.183590" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359252v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Sjakste" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vast" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c08312" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05064506v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Turkevich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2025.107909" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmahjoubi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pag&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardiennet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271902" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Igoa Salda&#241;a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delbes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c08599" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262394v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Lin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyou Shi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202201968" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047556v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Defoy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Janisch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Autran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03709" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954961v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16030997" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04189353v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Mandolini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chantel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merkel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guignot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577523005374" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262284v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Chakraborti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeonsoo Cho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118820" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262373v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Postnikov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134454" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993415v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Baker Shoker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Postnikov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150353" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079665v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Radescu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Godec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170180" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943653v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pailhes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Archina Ferrara" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mishra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.11.037" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04219981v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Z Turkevich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Renero-Lecuna" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Zhao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A Strobel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c07176" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307928v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Henry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322089896" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693308v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel G&#243;mez-Recio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Baron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Musumeci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CS01283A" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849417v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardouin Duparc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keevin B&#233;neut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117553" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411895v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S Bhadram" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Joseph" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delmonte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gilioli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baptiste" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.104411" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411885v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bonjan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bergame" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055549" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill A Cherednichenko" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Solozhenko" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2021.1961765" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411879v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Giovenco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Boulard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521007049" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342652v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14154245" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411852v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2021.110253" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145234v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delacroix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Igoa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Song" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho-Diogo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03501" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411860v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harbi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moutaabbid" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benmokhtar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaabbid" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.054404" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469883v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson A. Crichton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5135649" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088244v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chakraborti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vast" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2020.106265" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02993703v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Genois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01694" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753267v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dewaele" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.04.030" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331183v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5111321" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395386v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fialin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.10.360" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417633v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5139489" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336836v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Deslandes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelerin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineke Joosten" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00155-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02434893v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radtke" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Taverna" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pandolfi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.256001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342905v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Moutaabbid" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Kumar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01108" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332821v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Cherednichenko" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2018.1476507" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332798v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A Cherednichenko" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A Kruglov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R Oganov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5025164" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01883827v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Grosjean" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gouget" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT00932E" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01922469v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pandolfi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02816" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395339v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine T L Berg" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey D Bromiley" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mezouar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00077" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326517v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boulard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Deslandes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577518004861" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395347v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Guerette" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ward" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin A Lokshin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Wong" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidong Zhang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b01099" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000203v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvarez-Murga" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergame" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Philippe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577516016623" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329279v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine T. L. Berg" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey D. Bromiley" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian B. Butler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mungo Frost" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bradley" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.01.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445909v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berg" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bromiley" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2016.1221951" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321656v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jouini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Kurakevych" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S106345761601010X" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450924v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr O. Kurakevych" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guignard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A. Strobel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01443" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818753v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952825" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221777v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir L. Solozhenko" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim V. Brazhkin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b07088" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157830v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill A. Cherednichenko" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr S. Sokolov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Kalinko" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polian" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921099" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01266604v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Iti&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezouar" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/50/504007" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983390v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Munsch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Nwagwu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1063457614010092" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053272v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5010314" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053313v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr V. Kurnosov" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem R. Oganov" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890231" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053306v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duck Young Kim" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Crichton" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500960d" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871644v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belhadi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Decremps" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakura Pascarelli" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4820434" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053269v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201104361" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TTBH9GRS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053311v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garbarino" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Mezouar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1063457612050085" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788253v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Goujon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2011.635145" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788258v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Oganov" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Solozhenko" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gattid" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kurakevych" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1063457612060019" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477490v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacomba-Perales" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Errandonea" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.144117" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454416v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Kurakevych" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.179901" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441768v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A.T. Redfern" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hamel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Klotz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950902747411" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441590v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacomba-Peralesa" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950802417792" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440975v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Munsch" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440988v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440991v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Hamel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Martinez-Garcia" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049509012928" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348025v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klotz" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Stra&#776;ssle" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Stuhr" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2976128" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354240v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133821v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Datchi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubeyre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.214104" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195330v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Datchi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dewaele" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loubeyre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Letoullec" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022671v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Str&#228;ssle" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Saitta" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.067801" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021936v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinez-Garcia" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021529v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Stone" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tucker" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. M&#233;ducin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Cope" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.03.140" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBNTPB6Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05480281v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Trespalacios Villalobos" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Demoucron" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine S&#233;n&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Anna Baron" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05480351v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799336v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652494v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04316387v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perri&#232;re" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Viers" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vandenhende" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652474v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pischedda" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212376v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaudisson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652529v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649638v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652587v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187801v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Hilairet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03672733v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03528417v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03164202v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04329417v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cottrino" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04316319v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03164106v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130441v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130420v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Solozhenko" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130442v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151341v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151335v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin T. Dove" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Str&#228;ssle" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. Tucker" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151332v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151325v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130435v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130437v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151338v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130438v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130433v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130431v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130430v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151316v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151317v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05480039v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Mik&#243;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grosjean" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bazin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612278v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pailh&#232;s" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Combes" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05480315v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele de Lima Hippler" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05237223v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13729" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05480370v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04113508v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299693v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03532500v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885761v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03164282v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tom&#233;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500930v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/communities/integrations" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>