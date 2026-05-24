--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -100,161 +100,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomy of high pressure vibration spectra of zincblende semiconductor alloys based on the percolation model</w:t>
+                <w:t xml:space="preserve">Structural and mechanical properties of stable and metastable phases in SixGe1-x alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Alhaddad</w:t>
+                <w:t xml:space="preserve">Max Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M B Shoker</w:t>
+                <w:t xml:space="preserve">Vittoria Pischedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Pagès</w:t>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Polian</w:t>
+                <w:t xml:space="preserve">Silvana Radescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V J B Torres</w:t>
+                <w:t xml:space="preserve">Frederico Alabarse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15, pp.1212. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1041, pp.183590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-83070-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.183590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873195v1</w:t>
+                <w:t xml:space="preserve">hal-05291448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of synthetic yellow diamonds used in the cutting and polishing industry</w:t>
               </w:r>
@@ -502,533 +502,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and mechanical properties of stable and metastable phases in SixGe1-x alloys</w:t>
+                <w:t xml:space="preserve">High-pressure, high-temperature phase equilibria with superhard boron-rich compounds of B-C-N-O and B-C-b–Si systems by in situ X-ray diffraction and CALPHAD methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Gerin</w:t>
+                <w:t xml:space="preserve">Alexandre Courac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vittoria Pischedda</w:t>
+                <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+                <w:t xml:space="preserve">Jelena Sjakste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana Radescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederico Alabarse</w:t>
+                <w:t xml:space="preserve">Nathalie Vast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.183590⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (38), pp.53013-53039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c08312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291448v1</w:t>
+                <w:t xml:space="preserve">hal-05359252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure, high-temperature phase equilibria with superhard boron-rich compounds of B-C-N-O and B-C-b–Si systems by in situ X-ray diffraction and CALPHAD methodology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Thermodynamics and crystallography of hard light-element boron-rich compounds by in situ X-ray diffraction under high-pressure, high-temperature conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Courac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Turkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c08312⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 163, pp.107909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2025.107909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359252v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics and crystallography of hard light-element boron-rich compounds by in situ X-ray diffraction under high-pressure, high-temperature conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Courac</w:t>
+                <w:t xml:space="preserve">Phonon-polaritons in Zn&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt; Mg&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; Te (x ≤ 0.09): A Raman scattering study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elmahjoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Turkevich</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Gardiennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 163, pp.107909. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127 (11), pp.112108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2025.107909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0271902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064506v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon-polaritons in Zn&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt; Mg&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; Te (x ≤ 0.09): A Raman scattering study</w:t>
+                <w:t xml:space="preserve">Taxonomy of high pressure vibration spectra of zincblende semiconductor alloys based on the percolation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Singh</w:t>
+                <w:t xml:space="preserve">T. Alhaddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Elmahjoubi</w:t>
+                <w:t xml:space="preserve">M B Shoker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pagès</w:t>
+                <w:t xml:space="preserve">O. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Torres</w:t>
+                <w:t xml:space="preserve">A. Polian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gardiennet</w:t>
+                <w:t xml:space="preserve">V J B Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 127 (11), pp.112108. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.1212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0271902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-83070-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365985v1</w:t>
+                <w:t xml:space="preserve">hal-04873195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transforming Nanocrystals into Superhard Boron Carbide Nanostructures</w:t>
               </w:r>
@@ -1040,51 +1040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Igoa Saldaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaudisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1146,1324 +1146,1324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice‐Templating: Integrative Ice Frozen Assembly to Tailor Pore Morphology of Energy Storage and Conversion Devices</w:t>
+                <w:t xml:space="preserve">Deformation of two-phase aggregates with in situ X-ray tomography in rotating Paris–Edinburgh cell at GPa pressures and high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Zhao</w:t>
+                <w:t xml:space="preserve">Tommaso Mandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Lin</w:t>
+                <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Zhang</w:t>
+                <w:t xml:space="preserve">Sébastien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Junyou Shi</w:t>
+                <w:t xml:space="preserve">Nicolas Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admt.202201968⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journal of Synchrotron Radiation, 30 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577523005374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262394v1</w:t>
+                <w:t xml:space="preserve">hal-04189353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Elusive Structure and Reactivity of Iron Boride α-FeB</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Igoa Saldaña</w:t>
+                <w:t xml:space="preserve">When carbon impurities trigger the synthesis of alpha boron at high pressure and high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amrita Chakraborti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Defoy</w:t>
+                <w:t xml:space="preserve">Yeonsoo Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Sjakste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Janisch</w:t>
+                <w:t xml:space="preserve">Benoit Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Autran</w:t>
+                <w:t xml:space="preserve">Laura Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03709⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 249, pp.118820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047556v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Developments of High-Pressure Spark Plasma Sintering: An Overview of Current Applications, Challenges and Future Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (3), pp.997. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma16030997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation of two-phase aggregates with in situ X-ray tomography in rotating Paris–Edinburgh cell at GPa pressures and high temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guignot</w:t>
+                <w:t xml:space="preserve">Raman study of Cd&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt; Zn&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Te phonons and phonon–polaritons—Experiment and ab initio calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alhaddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M B Shoker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A V Postnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V J B Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577523005374⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133 (6), pp.065701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0134454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189353v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When carbon impurities trigger the synthesis of alpha boron at high pressure and high temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Henry</w:t>
+                <w:t xml:space="preserve">Erratum: “Raman study of Cd&amp;lt;sub&amp;gt;1− x&amp;lt;/sub&amp;gt; Zn&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Te phonons and phonon-polaritons – Experiment and ab initio calculations” [J. Appl. Phys. 133, 065701 (2023)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alhaddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Baker Shoker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Postnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118820⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133 (13), pp.139901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0150353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262284v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman study of Cd&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt; Zn&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Te phonons and phonon–polaritons—Experiment and ab initio calculations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V J B Torres</w:t>
+                <w:t xml:space="preserve">In situ X-ray diffraction study of a TiO2 nanopowder Spark Plasma Sintering under very high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cottrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaudisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Archina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0134454⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (7), pp.2783-2793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262373v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: “Raman study of Cd&amp;lt;sub&amp;gt;1− x&amp;lt;/sub&amp;gt; Zn&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Te phonons and phonon-polaritons – Experiment and ab initio calculations” [J. Appl. Phys. 133, 065701 (2023)]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Alhaddad</w:t>
+                <w:t xml:space="preserve">Structural transitions at high pressure and metastable phase in Si0.8Ge0.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Radescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Baker Shoker</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Torres</w:t>
+                <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0150353⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 954, pp.170180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.170180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993415v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural transitions at high pressure and metastable phase in Si0.8Ge0.2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mg–C System up to 20 GPa: Its Phase Diagram and Stable Magnesium Carbides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Z Turkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gerin</w:t>
+                <w:t xml:space="preserve">Carlos Renero-Lecuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Machon</w:t>
+                <w:t xml:space="preserve">Yixuan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Radescu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Le Godec</w:t>
+                <w:t xml:space="preserve">Timothy A Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.170180⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (4), pp.1965-1972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c07176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04079665v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ X-ray diffraction study of a TiO2 nanopowder Spark Plasma Sintering under very high pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing the Elusive Structure and Reactivity of Iron Boride α-FeB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Igoa Saldaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Defoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Cottrino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gaudisson</w:t>
+                <w:t xml:space="preserve">Daniel Janisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pailhes</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuela Archina Ferrara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Mishra</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.11.037⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (5), pp.2073-2082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943653v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mg–C System up to 20 GPa: Its Phase Diagram and Stable Magnesium Carbides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ice‐Templating: Integrative Ice Frozen Assembly to Tailor Pore Morphology of Energy Storage and Conversion Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Z Turkevich</w:t>
+                <w:t xml:space="preserve">Lin Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Renero-Lecuna</w:t>
+                <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yixuan Zhao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Godec</w:t>
+                <w:t xml:space="preserve">Jing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy A Strobel</w:t>
+                <w:t xml:space="preserve">Junyou Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 127 (4), pp.1965-1972. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (11), pp.2201968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c07176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admt.202201968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219981v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced diffraction techniques on the PSICHE beamline, Synchrotron SOLEIL</w:t>
               </w:r>
@@ -2501,51 +2501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Piault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 78 (a2), pp.e802-e802. </w:t>
@@ -2721,90 +2721,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron carbide under torsional deformation: evidence of the formation of chain vacancies in the plastic regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amrita Chakraborti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hardouin Duparc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Sjakste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keevin Béneut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3015,51 +3015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bonjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bergame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3136,51 +3136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equations of state of new boron-rich selenides B6Se and B12Se</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill A Cherednichenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Solozhenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3279,51 +3279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (5), pp.1598-1609. </w:t>
@@ -3361,64 +3361,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ High-Pressure Synthesis of New Outstanding Light-Element Materials under Industrial P-T Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Courac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (15), pp.4245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3446,477 +3446,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of boron carbide from its elements up to 13 GPa</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Godec</w:t>
+                <w:t xml:space="preserve">Tailoring the Griffiths-like cluster formation in the insulator ferromagnet spin-glass Gd 2 Ni x Co 1 − x Mn O 6 double perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Harbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Godec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Moutaabbid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Benmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moutaabbid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2021.110253⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.054404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411852v1</w:t>
+                <w:t xml:space="preserve">hal-03411860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Precise Sodium Carbaboride Nanocrystals from Molten Salts: Single Sources to Boron Carbides</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Synthesis of boron carbide from its elements up to 13 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amrita Chakraborti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, The Inorganic Chemistry of Nanoparticles, 60 (7), pp.4252-4260. </w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159, pp.110253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c03501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2021.110253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145234v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the Griffiths-like cluster formation in the insulator ferromagnet spin-glass Gd 2 Ni x Co 1 − x Mn O 6 double perovskite</w:t>
+                <w:t xml:space="preserve">Electron Precise Sodium Carbaboride Nanocrystals from Molten Salts: Single Sources to Boron Carbides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Harbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Le Godec</w:t>
+                <w:t xml:space="preserve">Simon Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Moutaabbid</w:t>
+                <w:t xml:space="preserve">Fernando Igoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Benmokhtar</w:t>
+                <w:t xml:space="preserve">Yang Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Moutaabbid</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cristina Coelho-Diogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (5), </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, The Inorganic Chemistry of Nanoparticles, 60 (7), pp.4252-4260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.054404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c03501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411860v1</w:t>
+                <w:t xml:space="preserve">hal-03145234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoelastic equation of state and melting of Mg metal at high pressure and high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Courac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Solozhenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson A. Crichton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3989,51 +3989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chakraborti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 104, pp.106265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4067,64 +4067,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis in Molten Salts and Characterization of Li 6 B 18 (Li 2 O) x Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4253,51 +4253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 192, pp.30-39. </w:t>
@@ -4335,64 +4335,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-pressure synthesis of superhard and ultrahard materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Courac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Solozhenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4439,90 +4439,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of cation disorder on magnetic properties of new double perovskites La2Ni Co1-MnO6 (x = 0.2–0.8)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Harbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moutaabbid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Renero-Lecuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fialin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4586,51 +4586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hunt for Ultrahard Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Solozhenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 126 (23), pp.230401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4932,77 +4932,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Pressure Melting Curve of Zintl Sodium Silicide Na4Si4 by In Situ Electrical Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Courac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Renero-Lecuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Moutaabbid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5060,1259 +5060,1259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equation of state of boron subarsenide B12As2 to 47 GPa</w:t>
+                <w:t xml:space="preserve">Nature of Hexagonal Silicon Forming via High-Pressure Synthesis: Nanostructured Hexagonal 4H Polytype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirill Cherednichenko</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Silvia Pandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Renero-Lecuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas F Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08957959.2018.1476507⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (9), pp.5989 - 5995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b02816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332821v1</w:t>
+                <w:t xml:space="preserve">hal-01922469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron monosulfide: Equation of state and pressure-induced phase transition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid Core Formation in Terrestrial Planets by Percolative Flow: In-Situ Imaging of Metallic Melt Migration Under High Pressure/Temperature Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. A Kruglov</w:t>
+                <w:t xml:space="preserve">Madeleine T L Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. R Oganov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Le Godec</w:t>
+                <w:t xml:space="preserve">Geoffrey D Bromiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Godec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mezouar</w:t>
+                <w:t xml:space="preserve">Mohammed Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123 (13), pp.135903. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5025164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2018.00077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332798v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressures pathway toward boron-based nanostructured solids</w:t>
+                <w:t xml:space="preserve">High-speed tomography under extreme conditions at the PSICHE beamline of the SOLEIL Synchrotron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Grosjean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon Delacroix</w:t>
+                <w:t xml:space="preserve">E. Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gouget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+                <w:t xml:space="preserve">J. -P. Deslandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8DT00932E⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (3), pp.818--825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577518004861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883827v1</w:t>
+                <w:t xml:space="preserve">hal-02326517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature of Hexagonal Silicon Forming via High-Pressure Synthesis: Nanostructured Hexagonal 4H Polytype</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Properties of Single-Crystalline Na 4 Si 24</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Guerette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Pandolfi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoit Baptiste</w:t>
+                <w:t xml:space="preserve">Matthew Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas F Menguy</w:t>
+                <w:t xml:space="preserve">Konstantin A Lokshin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haidong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b02816⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (12), pp.7410-7418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.8b01099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922469v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Core Formation in Terrestrial Planets by Percolative Flow: In-Situ Imaging of Metallic Melt Migration Under High Pressure/Temperature Conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">High pressures pathway toward boron-based nanostructured solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Mezouar</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2018.00077⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (23), pp.7634-7639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8DT00932E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395339v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-speed tomography under extreme conditions at the PSICHE beamline of the SOLEIL Synchrotron</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Boron monosulfide: Equation of state and pressure-induced phase transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. A Cherednichenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. A Kruglov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R Oganov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577518004861⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (13), pp.135903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5025164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326517v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Properties of Single-Crystalline Na 4 Si 24</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equation of state of boron subarsenide B12As2 to 47 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haidong Zhang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kirill Cherednichenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Godec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Solozhenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (12), pp.7410-7418. </w:t>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (3), pp.224-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.8b01099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08957959.2018.1476507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395347v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of synchrotron X-ray micro-tomography under extreme conditions of pressure and temperature</w:t>
+                <w:t xml:space="preserve">Deformation-aided segregation of Fe -S liquid from olivine under deep Earth conditions: Implications for core formation in the early solar system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alvarez-Murga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Le Godec</w:t>
+                <w:t xml:space="preserve">Madeleine T. L. Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bergame</w:t>
+                <w:t xml:space="preserve">Geoffrey D. Bromiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Philippe</w:t>
+                <w:t xml:space="preserve">Ian B. Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mungo Frost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bradley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577516016623⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 263, pp.38-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2017.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000203v1</w:t>
+                <w:t xml:space="preserve">hal-02329279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation-aided segregation of Fe -S liquid from olivine under deep Earth conditions: Implications for core formation in the early solar system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of synchrotron X-ray micro-tomography under extreme conditions of pressure and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian B. Butler</w:t>
+                <w:t xml:space="preserve">M. Alvarez-Murga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mungo Frost</w:t>
+                <w:t xml:space="preserve">F. Bergame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Bradley</w:t>
+                <w:t xml:space="preserve">J. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 263, pp.38-54. </w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (Part 1), pp.240-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2017.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600577516016623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329279v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotating tomography Paris–Edinburgh cell: a novel portable press for micro-tomographic 4-D imaging at extreme pressure/temperature/stress conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6402,77 +6402,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. O. Kurakevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moutaabbid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Superhard Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 38 (1), pp.66-70. </w:t>
@@ -6523,51 +6523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Bulk BC8 Silicon Allotrope by Direct Transformation and Reduced-Pressure Chemical Pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr O. Kurakevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson A. Crichton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6644,103 +6644,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel portable press for synchrotron time-resolved 3-D micro-imagining under extreme conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bergame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.030002. </w:t>
@@ -6804,51 +6804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir L. Solozhenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr O. Kurakevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim V. Brazhkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6934,51 +6934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr S. Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Kalinko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Polian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7055,64 +7055,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Itié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mezouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7153,204 +7153,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equation of State of Single Crystal Cubic Boron Phosphide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. O. Kurakevych</w:t>
+                <w:t xml:space="preserve">Boron phosphide under pressure: In situ study by Raman scattering and X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir L. Solozhenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr O. Kurakevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Munsch</w:t>
+                <w:t xml:space="preserve">Aleksandr V. Kurnosov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Nwagwu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artem R. Oganov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Superhard Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 36 (1), pp.61-64. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116, pp.033501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3103/S1063457614010092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4890231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00983390v1</w:t>
+                <w:t xml:space="preserve">hal-01053313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Pressure and High-Temperature Stability of Antifluorite Mg2C by in Situ X‑ray Diffraction and ab Initio Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr O. Kurakevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7378,157 +7374,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron phosphide under pressure: In situ study by Raman scattering and X-ray diffraction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Godec</w:t>
+                <w:t xml:space="preserve">Equation of State of Single Crystal Cubic Boron Phosphide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Godec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. O. Kurakevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandr V. Kurnosov</w:t>
+                <w:t xml:space="preserve">P. Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem R. Oganov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">U. Nwagwu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 116, pp.033501. </w:t>
+              <w:t xml:space="preserve">Journal of Superhard Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (1), pp.61-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4890231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3103/S1063457614010092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053313v1</w:t>
+                <w:t xml:space="preserve">hal-00983390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of β‑Mg2C3: A Monoclinic High-Pressure Polymorph of Magnesium Sesquicarbide</w:t>
               </w:r>
@@ -7553,51 +7553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr O. Kurakevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duck Young Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson Crichton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7700,51 +7700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakura Pascarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 103 (11), pp.111905. </w:t>
@@ -7808,51 +7808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir L. Solozhenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr O. Kurakevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24, pp.1540-1544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7898,77 +7898,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Nanostructuration on Compressibility of Cubic BN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. O. Kurakevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8026,274 +8026,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of solid-state crystallization of boron polymorphs at ambient and high pressures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The High-Pressure Phase of Boron, γ-B28: Disputes and Conclusions of 5 Years after Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+                <w:t xml:space="preserve">A. R. Oganov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Goujon</w:t>
+                <w:t xml:space="preserve">V. L. Solozhenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gattid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kurakevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08957959.2011.635145⟩</w:t>
+              <w:t xml:space="preserve">Journal of Superhard Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (6), pp.363-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3103/S1063457612060019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788253v1</w:t>
+                <w:t xml:space="preserve">hal-00788258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The High-Pressure Phase of Boron, γ-B28: Disputes and Conclusions of 5 Years after Discovery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. L. Solozhenko</w:t>
+                <w:t xml:space="preserve">Comparison of solid-state crystallization of boron polymorphs at ambient and high pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr O. Kurakevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gattid</w:t>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Kurakevych</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Le Godec</w:t>
+                <w:t xml:space="preserve">Celine Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Superhard Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 33 (6), pp.363-379. </w:t>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (1), pp.30-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3103/S1063457612060019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08957959.2011.635145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788258v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In this work we report high-pressure</w:t>
               </w:r>
@@ -8318,64 +8318,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Martinez-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Errandonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81, pp.144117. </w:t>
@@ -8407,849 +8407,849 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00477490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Ultimate Metastable Solubility of Boron in Diamond: Synthesis of Superhard Diamondlike BC5 [Phys. Rev. Lett. 102, 015506 (2009)]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Solozhenko</w:t>
+                <w:t xml:space="preserve">A portable high-pressure stress cell based on the V7 Paris–Edinburgh apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey D. Bromiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksandr Kurakevych</w:t>
+                <w:t xml:space="preserve">Simon A.T. Redfern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Andrault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mezouar</w:t>
+                <w:t xml:space="preserve">Gérard Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Klotz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.179901⟩</w:t>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (2), pp.306-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08957950902747411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454416v1</w:t>
+                <w:t xml:space="preserve">hal-00441768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A portable high-pressure stress cell based on the V7 Paris–Edinburgh apparatus</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-pressure and high-temperature X-ray diffraction studies of scheelite BaWO4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Hamel</w:t>
+                <w:t xml:space="preserve">R. Lacomba-Peralesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Klotz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Martínez-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Errandonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Godec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Pressure Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 29 (2), pp.306-316. </w:t>
+              <w:t xml:space="preserve">, 2009, 29, pp.76-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08957950902747411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08957950802417792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00441768v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure and high-temperature X-ray diffraction studies of scheelite BaWO4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equation of state of orthorhombic boron, -B28</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Godec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr O. Kurakevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lacomba-Peralesa</w:t>
+                <w:t xml:space="preserve">Pascal Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Martínez-García</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaston Garbarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir L. Solozhenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 149, pp.1356-1358</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441590v1</w:t>
+                <w:t xml:space="preserve">hal-00440975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equation of state of orthorhombic boron, -B28</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Ultimate Metastable Solubility of Boron in Diamond: Synthesis of Superhard Diamondlike BC5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir L. Solozhenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr O. Kurakevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vladimir L. Solozhenko</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mezouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 101, pp.016401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.179901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440975v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultimate Metastable Solubility of Boron in Diamond: Synthesis of Superhard Diamondlike BC5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Portable multi-anvil device for in situ angle-dispersive synchrotron diffraction measurements at high pressure and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Godec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir L. Solozhenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingo Martinez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.179901⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0909049509012928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440988v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portable multi-anvil device for in situ angle-dispersive synchrotron diffraction measurements at high pressure and temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Erratum: Ultimate Metastable Solubility of Boron in Diamond: Synthesis of Superhard Diamondlike BC5 [Phys. Rev. Lett. 102, 015506 (2009)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Solozhenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Kurakevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0909049509012928⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (17), pp.179901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.179901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440991v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The alpha−gamma−epsilon triple point of iron investigated by high pressure–high temperature neutron scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Klotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Strässle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9309,77 +9309,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèses de matériaux remarquables sous conditions extrêmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Solozhenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Klotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mezouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9411,269 +9411,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equation of state of cubic boron nitride at high pressures and temperatures</w:t>
+                <w:t xml:space="preserve">Optical pressure sensors for high-pressure-high-temperature studies in a diamond anvil cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Datchi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Godec</w:t>
+                <w:t xml:space="preserve">F. Datchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Loubeyre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Loubeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Letoullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Godec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.447-463</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00133821v1</w:t>
+                <w:t xml:space="preserve">hal-00195330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical pressure sensors for high-pressure-high-temperature studies in a diamond anvil cell</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equation of state of cubic boron nitride at high pressures and temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dewaele</w:t>
+                <w:t xml:space="preserve">Frédéric Datchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Loubeyre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Loubeyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.214104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.214104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195330v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of Dense Liquid Water by Neutron Scattering to 6.5 GPa and 670 K.</w:t>
               </w:r>
@@ -9685,51 +9685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Strässle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Saitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9793,103 +9793,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact multianvil device for in situ studies at high pressures and temperatures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Martinez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. L. Solozhenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of High Pressure Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25, pp.243-253</w:t>
@@ -9944,51 +9944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.J. Stone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.M. Méducin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10148,51 +10148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Séné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzena Anna Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Conference on High Pressure Science and Technology (AIRAPT-29)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Matsuyama, Japan</w:t>
@@ -10273,51 +10273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Séné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzena Anna Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Division de chimie du solide - Société Chimique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
@@ -10465,636 +10465,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frittage SPS sous très hautes pressions</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pressure sintering processes adapted to the control of the microstructure and optical properties of transparent ceramics (visioconference)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vandenhende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Scientifiques du Groupe Francophone de Densification de Matériaux par Frittage Assisté sous Champ Électromagnétique | GFDM-FACE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Francophone de Densification de Matériaux par Frittage Assisté sous Champ Electromagnétique (GFDM-FACE), Nov 2023, Munster, Alsace, France</w:t>
+              <w:t xml:space="preserve">15TH PACRIM conference on ceramics and glass technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652494v1</w:t>
+                <w:t xml:space="preserve">hal-04316387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure sintering processes adapted to the control of the microstructure and optical properties of transparent ceramics (visioconference)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ X-ray diffraction study of nanopowders Spark Plasma Sintering under very high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaudisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cottrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pischedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Godec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15TH PACRIM conference on ceramics and glass technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th Congress and General Assembly of the International Union of Crystallography (IUCr 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Crystallography, Aug 2023, Melbourne, Australia. pp.2783 - 2793, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.11.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316387v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ X-ray diffraction study of nanopowders Spark Plasma Sintering under very high pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Nanostructured rutile TiO2 ceramics fabricated by High Pressure Spark Plasma Sintering : effect of high pressure on physical densification phenomena and grain growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cottrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gaudisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Godec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Congress and General Assembly of the International Union of Crystallography (IUCr 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">47th International Conference and Expo on Advanced Ceramics and Composites (ICACC2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Daytona Beach, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652474v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured rutile TiO2 ceramics fabricated by High Pressure Spark Plasma Sintering : effect of high pressure on physical densification phenomena and grain growth</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">In situ X-ray diffraction study of diamond nanopowders Spark Plasma Sintering under very high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th International Conference and Expo on Advanced Ceramics and Composites (ICACC2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Daytona Beach, United States</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Nanodiamonds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEA Paris Saclay, Oct 2023, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212376v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ X-ray diffraction study of diamond nanopowders Spark Plasma Sintering under very high pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Frittage SPS sous très hautes pressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Nanodiamonds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEA Paris Saclay, Oct 2023, Gif sur Yvette, France</w:t>
+              <w:t xml:space="preserve">4èmes Journées Scientifiques du Groupe Francophone de Densification de Matériaux par Frittage Assisté sous Champ Électromagnétique | GFDM-FACE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Francophone de Densification de Matériaux par Frittage Assisté sous Champ Electromagnétique (GFDM-FACE), Nov 2023, Munster, Alsace, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652529v1</w:t>
+                <w:t xml:space="preserve">hal-04652494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-pressure SPS sintering for the production of nanostructured materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaudisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cottrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pischedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Française des Matériaux, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11132,90 +11132,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation in-situ du frittage SPS de nanodiamants sous hautes pressions, hautes températures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaudisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pischedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Forum de technologie des hautes pressions : Nouveaux outils, nouvelles méthodes et nouvelles applications en haute pression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau technologique des hautes pressions sous la tutelle de la Mission pour les Initiatives Transverses et Interdisciplinaires (MITI) du CNRS, Jun 2022, Blériot-Plage, France</w:t>
@@ -11244,103 +11244,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure evolution of olivine+serpentine aggregates under shear deformation: in-situ X-ray tomography and post-mortem electron microscopy study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Mandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Seminar on Rock Deformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lewiston, Maine, United States</w:t>
@@ -11363,609 +11363,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of High-Pressure Device, based on Paris-Edinburgh Press, Applied on SPS Process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+                <w:t xml:space="preserve">Microstructural evolution in deforming olivine-serpentine aggregates at subduction zones conditions using in-situ X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Mandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du Groupe Francophone de densification de Matériaux par Frittage Assisté sous Champ Electromagnétique GFSV 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Experimental Mineralogy, Petrology and Geochemistry (EMPG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03672733v1</w:t>
+                <w:t xml:space="preserve">hal-03164202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure Evolution in Deforming Polymineralic Rock to Explain Shear Zones at Subduction Zones in the Earth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guignot</w:t>
+                <w:t xml:space="preserve">Frittage SPS à très haute pression, au-delà de 1 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gaudisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Munsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cottrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vandenhende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, New Orleans (virtual), United States</w:t>
+              <w:t xml:space="preserve">STPMF 2021 Science et Technologie des Poudres et Matériaux Frittés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Saint - Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528417v1</w:t>
+                <w:t xml:space="preserve">hal-04329417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural evolution in deforming olivine-serpentine aggregates at subduction zones conditions using in-situ X-ray tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Godec</w:t>
+                <w:t xml:space="preserve">Development of High-Pressure Device, based on Paris-Edinburgh Press, Applied on SPS Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaudisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cottrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Munsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vandenhende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Experimental Mineralogy, Petrology and Geochemistry (EMPG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Online, Germany</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du Groupe Francophone de densification de Matériaux par Frittage Assisté sous Champ Electromagnétique GFSV 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164202v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frittage SPS à très haute pression, au-delà de 1 GPa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Vandenhende</w:t>
+                <w:t xml:space="preserve">Microstructure Evolution in Deforming Polymineralic Rock to Explain Shear Zones at Subduction Zones in the Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Mandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Godec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STPMF 2021 Science et Technologie des Poudres et Matériaux Frittés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Saint - Etienne, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New Orleans (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329417v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure sintering processes adapted to the control of the microstructure and optical properties of transparent ceramics (visioconference)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+                <w:t xml:space="preserve">Camille Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Perrière</w:t>
+                <w:t xml:space="preserve">Lucas Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vandenhende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th PACRIM conference on ceramics and glass technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Vancouver, United States</w:t>
@@ -11994,103 +11994,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural evolution in deforming olivine-serpentine aggregates at subduction zones conditions using in-situ X-ray tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Mandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union, Dec 2020, Online, United States</w:t>
@@ -12113,950 +12113,950 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact multianvil device for in situ angular-dispersive X-ray diffraction studies at high pressures and temperatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">In-Situ Studies of cBN Crystallization from Boron Nitride Solutions in Supercritical N-H Fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L. Solozhenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Klotz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystallography at High Pressures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dubna, Russia</w:t>
+              <w:t xml:space="preserve">International Symposium on Advanced Superhard Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00130441v1</w:t>
+                <w:t xml:space="preserve">hal-00130420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Situ Studies of cBN Crystallization from Boron Nitride Solutions in Supercritical N-H Fluid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Compact multianvil device for in situ angular-dispersive X-ray diffraction studies at high pressures and temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Klotz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advanced Superhard Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">Crystallography at High Pressures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dubna, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00130420v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact multianvil device for in situ angular-dispersive X-ray diffraction studies at high pressures and temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Martinez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. L. Solozhenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Miami, United States</w:t>
+              <w:t xml:space="preserve">SMEC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00130442v1</w:t>
+                <w:t xml:space="preserve">hal-00151341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact multianvil device for in situ angular-dispersive X-ray diffraction studies at high pressures and temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMEC 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Miami, United States</w:t>
+              <w:t xml:space="preserve">SMEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151341v1</w:t>
+                <w:t xml:space="preserve">hal-00130442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments using the Paris-Edinburgh cell for neutron diffraction at high pressure and high temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">La diffraction neutronique sous hautes pression et température : développements récents et enjeux scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th general meeting of the international mineralogical association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association Française de Cristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151335v1</w:t>
+                <w:t xml:space="preserve">hal-00130437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diffraction neutronique sous hautes pression et température : développements récents et enjeux scientifiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Recent developments using the Paris-Edinburgh cell for neutron diffraction at high pressure and high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin T. Dove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon A.T. Redfern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Strässle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew G. Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association Française de Cristallographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">19th general meeting of the international mineralogical association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00151332v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00151335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact multianvil device for in situ angular-dispersive X-ray diffraction studies at high pressures and temperatures.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">La diffraction neutronique sous hautes pression et température : développements récents et enjeux scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association Française de Cristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151325v1</w:t>
+                <w:t xml:space="preserve">hal-00151332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact multianvil device for in situ angular-dispersive X-ray diffraction studies at high pressures and temperatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Compact multianvil device for in situ angular-dispersive X-ray diffraction studies at high pressures and temperatures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Martinez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. L. Solozhenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">, Apr 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00130435v1</w:t>
+                <w:t xml:space="preserve">hal-00151325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diffraction neutronique sous hautes pression et température : développements récents et enjeux scientifiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Compact multianvil device for in situ angular-dispersive X-ray diffraction studies at high pressures and temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association Française de Cristallographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">APEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00130437v1</w:t>
+                <w:t xml:space="preserve">hal-00130435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact multianvil device for in situ angular-dispersive X-ray diffraction studies at high pressures and temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Martinez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. L. Solozhenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystallography at High Pressures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Dubna, Russia</w:t>
@@ -13085,51 +13085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments using the Paris-Edinburgh cell for neutron diffraction at high pressure and high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th general meeting of the international mineralogical association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13154,51 +13154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cubic boron nitride crystallization in fluid systems - in situ studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESF Exploratory Workshop on Novel Superhard Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Bayreuth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13217,303 +13217,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot dense water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Neutron diffraction at high pressure and high temperature: Assemblies in the Paris-Edinburgh cell.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Union of Crystallography High Pressure Commission Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Saskatoon, Canada</w:t>
+              <w:t xml:space="preserve">SNAP conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Los Alamos, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00130431v1</w:t>
+                <w:t xml:space="preserve">hal-00130430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron diffraction at high pressure and high temperature: Assemblies in the Paris-Edinburgh cell.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Hot dense water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNAP conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Los Alamos, United States</w:t>
+              <w:t xml:space="preserve">International Union of Crystallography High Pressure Commission Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00130430v1</w:t>
+                <w:t xml:space="preserve">hal-00130431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron diffraction at HP and HT: some recent technical developments and scientific applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">In-Situ Studies of cBN Crystallization from Boron Nitride Solutions in Supercritical N-H Fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matter under extreme conditions, Jean-Michel Besson Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Advanced Superhard Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151316v1</w:t>
+                <w:t xml:space="preserve">hal-00151317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Situ Studies of cBN Crystallization from Boron Nitride Solutions in Supercritical N-H Fluid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Neutron diffraction at HP and HT: some recent technical developments and scientific applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advanced Superhard Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">Matter under extreme conditions, Jean-Michel Besson Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151317v1</w:t>
+                <w:t xml:space="preserve">hal-00151316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13583,51 +13583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Portehault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US12377462. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -13649,64 +13649,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVICE FOR SINTERING BY PULSATING CURRENT AND ASSOCIATED METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13742,51 +13742,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -13920,90 +13920,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layered or interconnected ? In-situ connectivity and topology from X-ray tomography on deformed serpentine+olivine aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Mandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Vienna, Austria. </w:t>
@@ -14093,51 +14093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Séné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzena Anna Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th High Pressure Forum: New frontiers in high pressure: from instrumentation to data analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Argelès-sur-Mer, France</w:t>
@@ -14160,504 +14160,379 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des caractéristiques (micro-)structurales des poudres de BP et B12P2 sur leur stabilité et leur aptitude au frittage SPS</w:t>
+                <w:t xml:space="preserve">Rôle des caractéristiques (micro-)structurales des poudres de BP et B 12 P 2 sur leur stabilité et leur aptitude au frittage SPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maître</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2023</w:t>
+              <w:t xml:space="preserve">Journées annuelles 2023 du GFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113508v1</w:t>
+                <w:t xml:space="preserve">hal-04299693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des caractéristiques (micro-)structurales des poudres de BP et B 12 P 2 sur leur stabilité et leur aptitude au frittage SPS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Dine</w:t>
+                <w:t xml:space="preserve">Shear Deformation and Microstructure Evolution in Deforming Olivine-Serpentine Aggregates at Subduction Zones Conditions: in-situ X-ray Tomography and post-mortem Electron Microscopy Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Mandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Godec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles 2023 du GFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New Orleans (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299693v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03532500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear Deformation and Microstructure Evolution in Deforming Olivine-Serpentine Aggregates at Subduction Zones Conditions: in-situ X-ray Tomography and post-mortem Electron Microscopy Study</w:t>
-[...123 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dispositif SPS Très Haute Pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vandenhende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées SPS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14667,147 +14542,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation of subduction zones multiphase rocks: in situ, high pressure experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Mandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14817,157 +14692,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hautes Pressions : les Nouveaux Enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Loupiac</w:t>
+                <w:t xml:space="preserve">Alain Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Prat</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Stéphane Mottin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mottin</w:t>
-[...14 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">MRCT-CNRS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, pp.256, 2012, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId449"/>
+      <w:footerReference w:type="default" r:id="rId448"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15114,51 +14989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04873195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alhaddad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Shoker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pag&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V J B Torres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83070-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233981v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Gobbo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lachuer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Depriester" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Maurizi-Enrici" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Panczer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2025.112656" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781518v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tahan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rapaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pradeilles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ma&#238;tre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120495" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291448v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gerin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Pischedda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Radescu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.183590" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359252v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Sjakste" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vast" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c08312" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05064506v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Turkevich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2025.107909" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmahjoubi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pag&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardiennet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271902" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Igoa Salda&#241;a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delbes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c08599" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262394v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Lin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyou Shi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202201968" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047556v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Defoy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Janisch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Autran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03709" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954961v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16030997" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04189353v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Mandolini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chantel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merkel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guignot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577523005374" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262284v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Chakraborti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeonsoo Cho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118820" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262373v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Postnikov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134454" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993415v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Baker Shoker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Postnikov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150353" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079665v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Radescu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Godec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170180" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943653v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pailhes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Archina Ferrara" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mishra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.11.037" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04219981v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Z Turkevich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Renero-Lecuna" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Zhao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A Strobel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c07176" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307928v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Henry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322089896" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693308v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel G&#243;mez-Recio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Baron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Musumeci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CS01283A" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849417v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardouin Duparc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keevin B&#233;neut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117553" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411895v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S Bhadram" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Joseph" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delmonte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gilioli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baptiste" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.104411" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411885v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bonjan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bergame" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055549" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill A Cherednichenko" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Solozhenko" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2021.1961765" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411879v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Giovenco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Boulard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521007049" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342652v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14154245" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411852v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2021.110253" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145234v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delacroix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Igoa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Song" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho-Diogo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03501" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411860v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harbi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moutaabbid" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benmokhtar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaabbid" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.054404" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469883v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson A. Crichton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5135649" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088244v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chakraborti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vast" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2020.106265" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02993703v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Genois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01694" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753267v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dewaele" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.04.030" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331183v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5111321" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395386v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fialin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.10.360" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417633v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5139489" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336836v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Deslandes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelerin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineke Joosten" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00155-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02434893v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radtke" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Taverna" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pandolfi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.256001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342905v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Moutaabbid" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Kumar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01108" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332821v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Cherednichenko" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2018.1476507" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332798v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A Cherednichenko" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A Kruglov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R Oganov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5025164" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01883827v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Grosjean" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gouget" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT00932E" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01922469v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pandolfi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02816" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395339v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine T L Berg" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey D Bromiley" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mezouar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00077" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326517v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boulard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Deslandes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577518004861" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395347v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Guerette" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ward" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin A Lokshin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Wong" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidong Zhang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b01099" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000203v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvarez-Murga" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergame" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Philippe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577516016623" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329279v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine T. L. Berg" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey D. Bromiley" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian B. Butler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mungo Frost" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bradley" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.01.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445909v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berg" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bromiley" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2016.1221951" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321656v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jouini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Kurakevych" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S106345761601010X" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450924v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr O. Kurakevych" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guignard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A. Strobel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01443" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818753v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952825" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221777v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir L. Solozhenko" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim V. Brazhkin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b07088" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157830v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill A. Cherednichenko" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr S. Sokolov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Kalinko" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polian" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921099" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01266604v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Iti&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezouar" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/50/504007" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983390v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Munsch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Nwagwu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1063457614010092" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053272v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5010314" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053313v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr V. Kurnosov" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem R. Oganov" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890231" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053306v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duck Young Kim" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Crichton" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500960d" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871644v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belhadi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Decremps" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakura Pascarelli" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4820434" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053269v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201104361" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TTBH9GRS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053311v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garbarino" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Mezouar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1063457612050085" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788253v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Goujon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2011.635145" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788258v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Oganov" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Solozhenko" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gattid" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kurakevych" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1063457612060019" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477490v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacomba-Perales" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Errandonea" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.144117" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454416v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Kurakevych" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.179901" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441768v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A.T. Redfern" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hamel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Klotz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950902747411" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441590v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacomba-Peralesa" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950802417792" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440975v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Munsch" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440988v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440991v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Hamel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Martinez-Garcia" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049509012928" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348025v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klotz" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Stra&#776;ssle" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Stuhr" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2976128" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354240v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133821v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Datchi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubeyre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.214104" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195330v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Datchi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dewaele" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loubeyre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Letoullec" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022671v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Str&#228;ssle" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Saitta" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.067801" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021936v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinez-Garcia" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021529v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Stone" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tucker" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. M&#233;ducin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Cope" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.03.140" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBNTPB6Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05480281v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Trespalacios Villalobos" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Demoucron" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine S&#233;n&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Anna Baron" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05480351v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799336v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652494v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04316387v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perri&#232;re" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Viers" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vandenhende" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652474v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pischedda" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212376v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaudisson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652529v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649638v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652587v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187801v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Hilairet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03672733v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03528417v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03164202v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04329417v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cottrino" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04316319v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03164106v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130441v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130420v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Solozhenko" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130442v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151341v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151335v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin T. Dove" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Str&#228;ssle" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. Tucker" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151332v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151325v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130435v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130437v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151338v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130438v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130433v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130431v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130430v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151316v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151317v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05480039v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Mik&#243;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grosjean" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bazin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612278v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pailh&#232;s" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Combes" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05480315v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele de Lima Hippler" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05237223v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13729" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05480370v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04113508v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299693v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03532500v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885761v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03164282v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tom&#233;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500930v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/communities/integrations" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gerin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Pischedda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Radescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.183590" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233981v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Gobbo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lachuer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Depriester" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Maurizi-Enrici" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Panczer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2025.112656" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781518v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tahan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rapaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pradeilles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ma&#238;tre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120495" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359252v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Sjakste" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vast" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c08312" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05064506v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Turkevich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2025.107909" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365985v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmahjoubi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pag&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardiennet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271902" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04873195v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alhaddad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Shoker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pag&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V J B Torres" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83070-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Igoa Salda&#241;a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delbes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c08599" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04189353v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Mandolini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chantel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merkel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guignot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577523005374" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Chakraborti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeonsoo Cho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118820" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954961v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16030997" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262373v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Postnikov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134454" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993415v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Baker Shoker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Postnikov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150353" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943653v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pailhes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Archina Ferrara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mishra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.11.037" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079665v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Radescu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Godec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170180" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04219981v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Z Turkevich" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Renero-Lecuna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Zhao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A Strobel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c07176" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047556v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Defoy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Janisch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Autran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03709" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262394v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Lin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyou Shi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202201968" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307928v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Henry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322089896" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693308v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel G&#243;mez-Recio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Baron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Musumeci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CS01283A" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849417v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardouin Duparc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keevin B&#233;neut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117553" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411895v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S Bhadram" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Joseph" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delmonte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gilioli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baptiste" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.104411" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411885v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bonjan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bergame" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055549" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill A Cherednichenko" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Solozhenko" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2021.1961765" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411879v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Giovenco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Boulard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521007049" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342652v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14154245" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411860v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harbi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moutaabbid" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benmokhtar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaabbid" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.054404" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411852v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2021.110253" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145234v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delacroix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Igoa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Song" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho-Diogo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03501" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469883v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson A. Crichton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5135649" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088244v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chakraborti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vast" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2020.106265" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02993703v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Genois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01694" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753267v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dewaele" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.04.030" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331183v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5111321" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395386v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fialin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.10.360" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417633v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5139489" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336836v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Deslandes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelerin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineke Joosten" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00155-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02434893v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radtke" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Taverna" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pandolfi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.256001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342905v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Moutaabbid" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Kumar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01108" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01922469v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pandolfi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02816" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395339v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine T L Berg" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey D Bromiley" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mezouar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00077" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326517v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boulard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Deslandes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577518004861" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395347v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Guerette" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ward" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin A Lokshin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Wong" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidong Zhang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b01099" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01883827v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Grosjean" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gouget" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT00932E" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332798v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A Cherednichenko" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A Kruglov" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R Oganov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5025164" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332821v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Cherednichenko" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2018.1476507" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329279v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine T. L. Berg" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey D. Bromiley" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian B. Butler" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mungo Frost" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bradley" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.01.004" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000203v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvarez-Murga" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergame" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Philippe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577516016623" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445909v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berg" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bromiley" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2016.1221951" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321656v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jouini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Kurakevych" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S106345761601010X" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450924v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr O. Kurakevych" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guignard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A. Strobel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01443" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818753v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952825" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221777v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir L. Solozhenko" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim V. Brazhkin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b07088" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157830v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill A. Cherednichenko" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr S. Sokolov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Kalinko" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polian" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921099" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01266604v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Iti&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezouar" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/50/504007" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053313v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr V. Kurnosov" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem R. Oganov" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890231" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053272v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5010314" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983390v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Munsch" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Nwagwu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1063457614010092" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053306v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duck Young Kim" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Crichton" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500960d" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871644v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belhadi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Decremps" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakura Pascarelli" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4820434" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053269v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201104361" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TTBH9GRS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053311v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garbarino" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Mezouar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1063457612050085" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788258v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Oganov" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Solozhenko" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gattid" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kurakevych" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1063457612060019" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788253v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Goujon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2011.635145" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477490v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacomba-Perales" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Errandonea" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.144117" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441768v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A.T. Redfern" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hamel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Klotz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950902747411" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441590v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacomba-Peralesa" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950802417792" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440975v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Munsch" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440988v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.179901" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440991v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Hamel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Martinez-Garcia" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049509012928" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454416v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Kurakevych" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348025v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klotz" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Stra&#776;ssle" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Stuhr" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2976128" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354240v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195330v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Datchi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dewaele" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loubeyre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Letoullec" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133821v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Datchi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubeyre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.214104" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022671v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Str&#228;ssle" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Saitta" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.067801" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021936v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinez-Garcia" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021529v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Stone" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tucker" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. M&#233;ducin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Cope" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.03.140" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBNTPB6Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05480281v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Trespalacios Villalobos" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Demoucron" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine S&#233;n&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Anna Baron" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05480351v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799336v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04316387v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perri&#232;re" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Viers" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vandenhende" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652474v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pischedda" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212376v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaudisson" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652529v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652494v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649638v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652587v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187801v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Hilairet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03164202v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04329417v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cottrino" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03672733v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03528417v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04316319v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03164106v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130420v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Solozhenko" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130441v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151341v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130442v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130437v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151335v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin T. Dove" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Str&#228;ssle" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. Tucker" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151332v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151325v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130435v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151338v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130438v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130433v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130430v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130431v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151317v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151316v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05480039v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Mik&#243;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grosjean" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bazin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612278v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pailh&#232;s" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Combes" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05480315v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele de Lima Hippler" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05237223v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13729" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05480370v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299693v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03532500v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885761v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03164282v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tom&#233;" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500930v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/communities/integrations" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>