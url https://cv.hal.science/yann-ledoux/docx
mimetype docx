--- v0 (2026-03-03)
+++ v1 (2026-05-06)
@@ -66,3830 +66,3830 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion de la sécurité du produit : une approche globale – Application à un module de batterie de véhicule électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nerestan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Teissandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Graeff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une cartographie de l'état de la connaissance sur l'évaluation de la trajectoire de dépôt par DED-WAAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grandvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pourroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de la variation géométrique des pièces produites en fabrication additive EBM - Cas de pièces avec volume surplombant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Ghaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Museau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e Colloque National S-mart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion intégrée des risques dans les projets de construction : application à un projet de construction de centrale solaire thermodynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Rodney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Breysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ducq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precision domains of moving assemblies having form errors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Favreliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Samper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th CIRP International Seminar on Computer Aided Tolerancing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, MANCHESTER, United Kingdom. pp. NC</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metrological characterisation of hip implant by using discrete modal decomposition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Favreliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Samper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Conference on Surface Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, ANNECY, France. pp. 109-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Form errors impact in a rotating plane surface assembly.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Samper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Favreliere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th CIRP Conference on Computer Aided Tolerancing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Huddersfield, United Kingdom. pp. nc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of form errors in plane surface assemblies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Samper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMProVe International conference on Innovative Methods in Product Design.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Venice, Italy. pp. NC</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Enriched Polyhedral-based Simulation for the Contact Modeling with Form Defects and Mechanical Loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Andrés Restrepo García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Anwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer-Aided Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 180, pp.103820. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cad.2024.103820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating risk analysis into preliminary design: a functional flow-based approach for innovative engineering systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12008-025-02343-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast thermal simulation of WAAM processing: toward manufacturing strategy evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Haddi Mechekour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pourroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 55, pp.234-246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cirpj.2024.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the pulse duration on the efficiency and electrode wear of electrohydraulic forming process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manufacturing Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, pp.380 - 398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mfreview/2023016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast simulation for powder bed fusion process based on thermal field pattern repetitions: application on electron beam melting process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Ghaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00170-023-11142-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical defect analysis of overhang geometry produced by electron beam melting: experimental and statistical investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Ghaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hoang Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00170-022-10040-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the dynamic behavior of 3D printed CF-PEKK composite under cyclic uniaxial compression</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analysis of geometrical defects in overhang fabrications in electron beam melting based on thermomechanical simulations and experimental validations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Ghaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erwan Leneveu</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Museau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hoang Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112474⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.101557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924137v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of geometrical defects in overhang fabrications in electron beam melting based on thermomechanical simulations and experimental validations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation on the dynamic behavior of 3D printed CF-PEKK composite under cyclic uniaxial compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Nachtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostapha Tarfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thanh Hoang Vo</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Khammassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Leneveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101557⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 247, pp.112474-1 - 112474-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945570v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of form errors on the positioning precision of over-constrained systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Teissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Arroyave-Tobón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Linares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cirp.2019.04.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of tolerances and thermo-mechanical strains by operations on polytopes for hyperstatic mechanism architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Teissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aeronautics and Aerospace Open access Journal </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global optimisation of functional requirements and tolerance allocations based on designer preference modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Ledoux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Teissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sébastian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (9), pp.591-612. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09544828.2016.1191625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Form errors impact in a rotating plane surface assembly.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10, pp. 178-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2013.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiobjective optimization including design robustness objectives for the embodiment design of a two-stage flash evaporator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Sebastian</w:t>
+                <w:t xml:space="preserve">On the role of form defects in assemblies subject to local deformations and mechanical loads.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12008-011-0134-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.NC. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-012-4298-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060992v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scalar analysis of hip implant components using modal decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Goic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (12), pp.125702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0957-0233/23/12/125702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of form defects in assemblies subject to local deformations and mechanical loads.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Samper</w:t>
+                <w:t xml:space="preserve">Multiobjective optimization including design robustness objectives for the embodiment design of a two-stage flash evaporator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Quirante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sebastian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-012-4298-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (1), pp.29-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12008-011-0134-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00730461v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the dependence of static flat seal efficeincy to surface defects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pressure Vessels and Piping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 88 (11-12), pp.518-529. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpvp.2011.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multi-échelle des composants articulaires d'une prothèse de hanche par la méthode modale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International Conception et Modélisation des Systèmes Mécaniques CMSM'2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp. NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization method for stamping tools under reliability constraints using genetic algorithms and finite element simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Samper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 210 (3), pp.474-486. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2009.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective optimization of the design of two-stage flash evaporators: Part 2. Multi-objective optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Quirante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ho Kon Tiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (12), pp.2459-2466. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2010.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization method for stamping tools under reliability constraints using genetic algorithms and finite element simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sébastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 210 (3), pp. 474 - 486. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2009.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00451940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a Classical Stamping Progression by Modal Correction of Anisotropy Ears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Favrelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Samper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 129 (6), pp.1101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.2769730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a Classical Stamping Progression by Modal Correction of Anisotropy Ears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 129 (6), pp.1101-1108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.2769730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of a stamping process by a design of experiment linked to a modal analysis of geometric defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pairel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (1), pp.5-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1644-9665(12)60073-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction of geometrical defects of stamping parts by numerical simulation and design of experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Arrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tabourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Incandela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, IV (4), pp. 75-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00179379v1</w:t>
-              </w:r>
-[...932 lines deleted...]
-                <w:t xml:space="preserve">hal-00737711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3920,90 +3920,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typology of geometrical defects in Electron Beam Melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 15th CIRP Conference on Computer Aided Tolerancing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4084,51 +4084,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des procédés d'emboutissage par caractérisation géométrique et essais numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Savoie, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4324,51 +4324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963443v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s Restrepo Garc&#237;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Anwer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2024.103820" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293304v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02343-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747597v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;raud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Haddi Mechekour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2024.10.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347537v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mfreview/2023016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098971v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Ghaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ballu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grandvallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11142-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767332v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang Vo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-10040-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Nachtane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Tarfaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Khammassi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Leneveu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112474" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945570v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101557" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153665v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teissandier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arroyave-Tob&#243;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Linares" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2019.04.068" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153701v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060987v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;bastian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2016.1191625" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868335v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grandjean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Samper" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreliere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2013.08.029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060992v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quirante" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ledoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sebastian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-011-0134-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136834v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grandjean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Goic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Favreliere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samper" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/23/12/125702" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-012-4298-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-66C0C2M3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712960v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2011.06.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHJXCMPM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737705v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2009.10.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH8PNP0J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061001v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ho Kon Tiat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2010.07.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451940v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153708v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Favreli&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2769730" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452113v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061007v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Formosa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pairel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1644-9665(12)60073-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179379v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pairel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Arrieux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Incandela" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nerestan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Graeff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244975v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106747v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167708v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rodney" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Breysse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ducq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712980v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712988v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737711v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912823v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Vo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.04.033" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00419320v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244937v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nerestan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teissandier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Graeff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244975v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grandvallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;raud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106747v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Ghaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ballu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167708v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rodney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Breysse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ducq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712980v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grandjean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreliere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Samper" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741123v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737711v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963443v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s Restrepo Garc&#237;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Anwer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2024.103820" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293304v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02343-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Haddi Mechekour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2024.10.007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mfreview/2023016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098971v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11142-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang Vo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-10040-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945570v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101557" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924137v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Nachtane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Tarfaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Khammassi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Leneveu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112474" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153665v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arroyave-Tob&#243;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Linares" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2019.04.068" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153701v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060987v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;bastian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2016.1191625" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868335v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2013.08.029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730461v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-012-4298-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-66C0C2M3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136834v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grandjean" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Goic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Favreliere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ledoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samper" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/23/12/125702" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quirante" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sebastian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-011-0134-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712960v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2011.06.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHJXCMPM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737705v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153712v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2009.10.010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH8PNP0J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061001v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ho Kon Tiat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2010.07.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153708v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Favreli&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2769730" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452113v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061007v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Formosa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pairel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1644-9665(12)60073-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179379v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pairel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Arrieux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Incandela" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912823v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Vo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.04.033" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00419320v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>