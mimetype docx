--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -566,135 +566,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision domains of moving assemblies having form errors.</w:t>
+                <w:t xml:space="preserve">Form errors impact in a rotating plane surface assembly.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Serge Samper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th CIRP International Seminar on Computer Aided Tolerancing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, MANCHESTER, United Kingdom. pp. NC</w:t>
+              <w:t xml:space="preserve">12th CIRP Conference on Computer Aided Tolerancing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Huddersfield, United Kingdom. pp. nc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712980v1</w:t>
+                <w:t xml:space="preserve">hal-00741123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrological characterisation of hip implant by using discrete modal decomposition.</w:t>
               </w:r>
@@ -706,77 +706,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Favreliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Surface Metrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, ANNECY, France. pp. 109-116</w:t>
@@ -799,135 +799,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Form errors impact in a rotating plane surface assembly.</w:t>
+                <w:t xml:space="preserve">Precision domains of moving assemblies having form errors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hugues Favreliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th CIRP Conference on Computer Aided Tolerancing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Huddersfield, United Kingdom. pp. nc</w:t>
+              <w:t xml:space="preserve">12th CIRP International Seminar on Computer Aided Tolerancing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, MANCHESTER, United Kingdom. pp. NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741123v1</w:t>
+                <w:t xml:space="preserve">hal-00712980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of form errors in plane surface assemblies.</w:t>
               </w:r>
@@ -939,51 +939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMProVe International conference on Innovative Methods in Product Design.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Venice, Italy. pp. NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1722,295 +1722,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of geometrical defects in overhang fabrications in electron beam melting based on thermomechanical simulations and experimental validations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soukaina Ghaoui</w:t>
+                <w:t xml:space="preserve">Experimental investigation on the dynamic behavior of 3D printed CF-PEKK composite under cyclic uniaxial compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Nachtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostapha Tarfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thanh Hoang Vo</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Khammassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Leneveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101557⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 247, pp.112474-1 - 112474-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945570v1</w:t>
+                <w:t xml:space="preserve">hal-02924137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the dynamic behavior of 3D printed CF-PEKK composite under cyclic uniaxial compression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mostapha Tarfaoui</w:t>
+                <w:t xml:space="preserve">Analysis of geometrical defects in overhang fabrications in electron beam melting based on thermomechanical simulations and experimental validations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Ghaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erwan Leneveu</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Museau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hoang Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 247, pp.112474-1 - 112474-12. </w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.101557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924137v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of form errors on the positioning precision of over-constrained systems</w:t>
               </w:r>
@@ -2351,64 +2351,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Samper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10, pp. 178-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2436,381 +2436,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of form defects in assemblies subject to local deformations and mechanical loads.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-scalar analysis of hip implant components using modal decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Goic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Favreliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Samper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-012-4298-6⟩</w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (12), pp.125702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/23/12/125702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730461v1</w:t>
+                <w:t xml:space="preserve">hal-02136834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scalar analysis of hip implant components using modal decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiobjective optimization including design robustness objectives for the embodiment design of a two-stage flash evaporator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Quirante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Grandjean</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Y. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sebastian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/23/12/125702⟩</w:t>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (1), pp.29-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12008-011-0134-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136834v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiobjective optimization including design robustness objectives for the embodiment design of a two-stage flash evaporator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Sebastian</w:t>
+                <w:t xml:space="preserve">On the role of form defects in assemblies subject to local deformations and mechanical loads.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.NC. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-012-4298-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12008-011-0134-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02060992v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the dependence of static flat seal efficeincy to surface defects.</w:t>
               </w:r>
@@ -2822,64 +2822,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Favreliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2964,77 +2964,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Favreliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International Conception et Modélisation des Systèmes Mécaniques CMSM'2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp. NC</w:t>
@@ -3063,77 +3063,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization method for stamping tools under reliability constraints using genetic algorithms and finite element simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Samper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 210 (3), pp.474-486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3179,90 +3179,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective optimization of the design of two-stage flash evaporators: Part 2. Multi-objective optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Quirante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ho Kon Tiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (12), pp.2459-2466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3322,51 +3322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sébastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 210 (3), pp. 474 - 486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3412,77 +3412,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a Classical Stamping Progression by Modal Correction of Anisotropy Ears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Favrelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Samper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 129 (6), pp.1101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3516,77 +3516,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a Classical Stamping Progression by Modal Correction of Anisotropy Ears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 129 (6), pp.1101-1108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3620,77 +3620,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of a stamping process by a design of experiment linked to a modal analysis of geometric defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3959,51 +3959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 15th CIRP Conference on Computer Aided Tolerancing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4324,51 +4324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244937v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nerestan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teissandier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Graeff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244975v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grandvallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;raud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106747v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Ghaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ballu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167708v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rodney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Breysse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ducq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712980v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grandjean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreliere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Samper" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741123v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737711v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963443v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s Restrepo Garc&#237;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Anwer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2024.103820" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293304v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02343-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Haddi Mechekour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2024.10.007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mfreview/2023016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098971v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11142-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang Vo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-10040-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945570v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101557" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924137v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Nachtane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Tarfaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Khammassi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Leneveu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112474" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153665v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arroyave-Tob&#243;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Linares" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2019.04.068" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153701v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060987v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;bastian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2016.1191625" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868335v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2013.08.029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730461v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-012-4298-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-66C0C2M3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136834v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grandjean" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Goic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Favreliere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ledoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samper" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/23/12/125702" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quirante" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sebastian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-011-0134-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712960v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2011.06.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHJXCMPM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737705v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153712v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2009.10.010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH8PNP0J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061001v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ho Kon Tiat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2010.07.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153708v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Favreli&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2769730" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452113v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061007v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Formosa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pairel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1644-9665(12)60073-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179379v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pairel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Arrieux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Incandela" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912823v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Vo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.04.033" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00419320v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244937v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nerestan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teissandier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Graeff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244975v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grandvallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;raud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106747v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Ghaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ballu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167708v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rodney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Breysse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ducq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741123v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grandjean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Samper" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreliere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712980v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737711v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963443v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s Restrepo Garc&#237;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Anwer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2024.103820" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293304v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02343-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Haddi Mechekour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2024.10.007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mfreview/2023016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098971v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11142-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang Vo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-10040-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924137v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Nachtane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Tarfaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Khammassi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Leneveu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112474" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101557" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153665v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arroyave-Tob&#243;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Linares" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2019.04.068" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153701v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060987v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;bastian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2016.1191625" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868335v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2013.08.029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136834v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grandjean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Goic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Favreliere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ledoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samper" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/23/12/125702" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060992v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quirante" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sebastian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-011-0134-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730461v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-012-4298-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-66C0C2M3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712960v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2011.06.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHJXCMPM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737705v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153712v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2009.10.010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH8PNP0J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061001v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ho Kon Tiat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2010.07.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153708v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Favreli&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2769730" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452113v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061007v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Formosa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pairel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1644-9665(12)60073-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179379v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pairel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Arrieux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Incandela" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912823v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Vo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.04.033" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00419320v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>