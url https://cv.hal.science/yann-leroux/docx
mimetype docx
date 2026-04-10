--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -383,421 +383,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand-limited oxidation of ciprofloxacin by Mn(III)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical and photoelectrochemical aptasensors for the detection of environmental pharmaceutical pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodora Lupoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann R. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Feier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tra My Bui Thi</w:t>
+                <w:t xml:space="preserve">Cecilia Cristea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Chen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.138373⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 530, pp.146396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2025.146396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093436v1</w:t>
+                <w:t xml:space="preserve">hal-05105969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical and photoelectrochemical aptasensors for the detection of environmental pharmaceutical pollutants</w:t>
+                <w:t xml:space="preserve">Surface organization of aptamers via diazonium grafting: A key parameter in label-free electrochemical sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodora Lupoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Feier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Cristea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann R. Leroux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Geneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2025.146396⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178, pp.108000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2025.108000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05105969v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface organization of aptamers via diazonium grafting: A key parameter in label-free electrochemical sensing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Feier</w:t>
+                <w:t xml:space="preserve">Ligand-limited oxidation of ciprofloxacin by Mn(III)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tra My Bui Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Geneste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Cristea</w:t>
+                <w:t xml:space="preserve">Tao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 178, pp.108000. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.138373-138373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2025.108000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.138373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246529v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing Mixed Polyethylene Glycol Monolayers with Surface-Bound Ferrocene for Label-Free Immunosensing</w:t>
               </w:r>
@@ -1711,697 +1711,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific electrochemical sensor for cadmium detection: Comparison between monolayer and multilayer functionalization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical Tuning of Metal Nanocatalysts Interface for ORR Electrocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awatef Dali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Teodora Lupoi</w:t>
+                <w:t xml:space="preserve">Quentin Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Betelu</w:t>
+                <w:t xml:space="preserve">Alice Mattiuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Jabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann R Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2023.142962⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (6), pp.2202219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202202219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205041v1</w:t>
+                <w:t xml:space="preserve">hal-04001817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Tuning of Metal Nanocatalysts Interface for ORR Electrocatalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comprehensive study of tetracyanobutadiene push-pull chromophores derived from γ-pyranylidene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Melan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Barsella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann R Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202202219⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Chem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.100036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tchem.2023.100036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001817v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of Carbon Surfaces Using the Copper-Catalyzed Diels–Alder Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Bergamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Knoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cougnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35 (13), pp.4935-4944. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c00055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of a Peptide Nucleic Acid (PNA) aptamer for cardiac troponin I: Substituting DNA with neutral PNA maintains picomolar affinity and improves performances for electronic sensing with graphene field-effect transistors (gFET)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Curti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 50, pp.101840. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nantod.2023.101840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive study of tetracyanobutadiene push-pull chromophores derived from γ-pyranylidene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johann Melan</w:t>
+                <w:t xml:space="preserve">Specific electrochemical sensor for cadmium detection: Comparison between monolayer and multilayer functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Levanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Barsella</w:t>
+                <w:t xml:space="preserve">Awatef Dali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann R. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodora Lupoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vives</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann R Leroux</w:t>
+                <w:t xml:space="preserve">Stéphanie Betelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Chem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5, pp.100036. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 464, pp.142962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tchem.2023.100036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2023.142962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104180v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial overview: Hot topic: Colloid and interfacial phenomena in electrochemical systems (2022)</w:t>
               </w:r>
@@ -2478,103 +2478,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Surface Grafting of Pt Nanocatalysts for Reconciling Methanol Tolerance with Methanol Oxidation Reaction Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mattiuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Troian-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -2876,51 +2876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical and electronic detection of biomarkers in serum: a systematic comparison using aptamer-functionalized surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladyslav Mishyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2997,51 +2997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly stable silver nanohybrid electrocatalysts for the oxygen reduction reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Retout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3049,51 +3049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruylants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 58 (20), pp.3334-3337. </w:t>
@@ -3131,51 +3131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly performing graphene-based field effect transistor for the differentiation between mild-moderate-severe myocardial injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladyslav Mishyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3259,308 +3259,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SECM Investigation of Carbon Composite Thermoplastic Electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlled covalent functionalization of a graphene-channel of a field effect transistor as an ideal platform for (bio)sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladyslav Mishyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann R. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen E Berg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hapiot</w:t>
+                <w:t xml:space="preserve">Patrik Aspermair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles S Henry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Henri Happy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 93 (3), pp.1304-1309. </w:t>
+              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (10), pp.819-829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c01041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1NH00355K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102181v1</w:t>
+                <w:t xml:space="preserve">hal-03360945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled covalent functionalization of a graphene-channel of a field effect transistor as an ideal platform for (bio)sensing applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SECM Investigation of Carbon Composite Thermoplastic Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrik Aspermair</w:t>
+                <w:t xml:space="preserve">Kathleen E Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann R Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hapiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Happy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles S Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (10), pp.819-829. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (3), pp.1304-1309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1NH00355K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c01041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360945v1</w:t>
+                <w:t xml:space="preserve">hal-03102181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Grafting of Aryl Diazonium Salts in Deep Eutectic Solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3650,51 +3650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Modification for Promoting Durable, Efficient, and Selective Electrocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3888,77 +3888,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalizing Gold Nanoparticles with Calix[4]arenes Monolayers for Enhancing Selectivity and Stability in ORR Electrocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mattiuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4022,64 +4022,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies for the Formation of Monolayers From Diazonium Salts: Unconventional Grafting Media, Unconventional Building Blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mattiuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Carvalho Padilha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4169,90 +4169,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Click” Chemistry on Gold Electrodes Modified with Reduced Graphene Oxide by Electrophoretic Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladyslav Mishyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrik Aspermair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Happy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Knoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (1), pp.193-204. </w:t>
@@ -4316,51 +4316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Aceta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hapiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann R Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (49), pp.16210-16216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4609,261 +4609,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular nano-structuration of carbon surfaces through reductive diazonium salts grafting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Sieving and Current Rectification Properties of Thin Organic Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Aceta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hapiot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Lagrost</w:t>
+                <w:t xml:space="preserve">Jean-François Bergamini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lagrost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hapiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coelec.2017.11.003⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (7), pp.2410-2419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b03518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809168v1</w:t>
+                <w:t xml:space="preserve">hal-01737384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Sieving and Current Rectification Properties of Thin Organic Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yara Aceta</w:t>
+                <w:t xml:space="preserve">Molecular nano-structuration of carbon surfaces through reductive diazonium salts grafting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hapiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bergamini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hapiot</w:t>
+                <w:t xml:space="preserve">C. Lagrost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (7), pp.2410-2419. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, pp.103-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b03518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coelec.2017.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737384v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible on-surface wiring of resistive circuits</w:t>
               </w:r>
@@ -5005,51 +5005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Jalkh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bergamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hapiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5491,295 +5491,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilization of Monolayers Incorporating Cu Funnel Complexes onto Gold Electrodes. Application to the Selective Electrochemical Recognition of Primary Alkylamines in Water</w:t>
+                <w:t xml:space="preserve">Extremely robust and post-functionalizable gold nanoparticles coated with calix[4]arenes via metal-carbon bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael de Leener</w:t>
+                <w:t xml:space="preserve">L. Troian-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdinand Evoung-Evoung</w:t>
+                <w:t xml:space="preserve">H. Valkenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelique Lascaux</w:t>
+                <w:t xml:space="preserve">A. Mattiuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Mertens</w:t>
+                <w:t xml:space="preserve">I. Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Gabriela Porras-Gutierrez</w:t>
+                <w:t xml:space="preserve">N.V. den Brande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 138 (39), pp.12841--12853. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (69), pp.10493--10496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.6b05317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6cc04534k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01395479v1</w:t>
+                <w:t xml:space="preserve">hal-01367217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extremely robust and post-functionalizable gold nanoparticles coated with calix[4]arenes via metal-carbon bonds</w:t>
+                <w:t xml:space="preserve">Immobilization of Monolayers Incorporating Cu Funnel Complexes onto Gold Electrodes. Application to the Selective Electrochemical Recognition of Primary Alkylamines in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Troian-Gautier</w:t>
+                <w:t xml:space="preserve">Gael de Leener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Valkenier</w:t>
+                <w:t xml:space="preserve">Ferdinand Evoung-Evoung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mattiuzzi</w:t>
+                <w:t xml:space="preserve">Angelique Lascaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Jabin</w:t>
+                <w:t xml:space="preserve">Jérémy Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.V. den Brande</w:t>
+                <w:t xml:space="preserve">Ana Gabriela Porras-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (69), pp.10493--10496. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (39), pp.12841--12853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6cc04534k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.6b05317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367217v1</w:t>
+                <w:t xml:space="preserve">hal-01395479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrathiafulvalene-Tetracyanoquinodimethane Charge-Transfer Complexes Wired to Carbon Surfaces: Tuning of the Degree of Charge Transfer</w:t>
               </w:r>
@@ -5912,51 +5912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Functionalized Few-Layer Graphene Through Fast Electrochemical Expansion of Graphite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bergamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6274,563 +6274,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Yield Formation of Substituted Tetracyanobutadienes from Reaction of Ynamides with Tetracyanoethylene.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scanning Tunneling and Atomic Force Microscopy Evidence for Covalent and Noncovalent Interactions between Aryl Films and Highly Ordered Pyrolytic Graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esme Meledje</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann R Leroux</w:t>
+                <w:t xml:space="preserve">Haifeng Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Katan</w:t>
+                <w:t xml:space="preserve">Lee Lita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brooksby Paula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brown Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraser Sara J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201402653⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (11), pp.5820-5826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp411826s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017020v1</w:t>
+                <w:t xml:space="preserve">hal-01151716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Pot Electrografting of Mixed Monolayers with Controlled Composition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Reniers</w:t>
+                <w:t xml:space="preserve">Covalently Anchored Carboxyphenyl Monolayer via Aryldiazonium Ion Grafting: A Well-Defined Reactive Tether Layer for On-Surface Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lita Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Reinaud</w:t>
+                <w:t xml:space="preserve">Paula A. Brooksby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brown Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp5052003⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (24), pp.7104-7111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la5013632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151709v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning Tunneling and Atomic Force Microscopy Evidence for Covalent and Noncovalent Interactions between Aryl Films and Highly Ordered Pyrolytic Graphite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-Pot Electrografting of Mixed Monolayers with Controlled Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lee Lita</w:t>
+                <w:t xml:space="preserve">Luis Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mattiuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brooksby Paula</w:t>
+                <w:t xml:space="preserve">Nicolas Vandencasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brown Simon</w:t>
+                <w:t xml:space="preserve">F. Reniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraser Sara J</w:t>
+                <w:t xml:space="preserve">Olivia Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 118 (11), pp.5820-5826. </w:t>
+              <w:t xml:space="preserve">, 2014, 118 (29), pp.15919-15928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp411826s⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp5052003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151716v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalently Anchored Carboxyphenyl Monolayer via Aryldiazonium Ion Grafting: A Well-Defined Reactive Tether Layer for On-Surface Chemistry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Haifeng Ma</w:t>
+                <w:t xml:space="preserve">High-Yield Formation of Substituted Tetracyanobutadienes from Reaction of Ynamides with Tetracyanoethylene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Betou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kerisit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula A. Brooksby</w:t>
+                <w:t xml:space="preserve">Esme Meledje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann R Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Brown Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Leroux</w:t>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30 (24), pp.7104-7111. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (31), pp.9553-9557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la5013632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201402653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151710v1</w:t>
+                <w:t xml:space="preserve">hal-01017020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Electrochemical Investigations in Ionic Liquids and Molecular Solvents of a Carbon Surface Modified by a Redox Monolayer</w:t>
               </w:r>
@@ -7080,51 +7080,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locally Induced and Self-Induced &amp;quot;Electroclick&amp;quot; onto a Self-Assembled Monolayer: Writing and Reading with SECM under Unbiased Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lhenry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann R Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7195,571 +7195,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed monolayer organic films via sequential electrografting from aryldiazonium ion and arylhydrazine solutions.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Leroux</w:t>
+                <w:t xml:space="preserve">Photo-modulation of the permeation in azobenzene derivatives monolayer films electrografted on carbon substrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann R Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hapiot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alison J. Downard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 29 (9), pp.3133-9. </w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.107--110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la400303x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2013.04.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844371v1</w:t>
+                <w:t xml:space="preserve">hal-01069946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-modulation of the permeation in azobenzene derivatives monolayer films electrografted on carbon substrates.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Chemically irreversible redox mediator for SECM kinetics investigations: determination of the absolute tip-sample distance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lhenry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann R Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hapiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85 (3), pp.1840-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac303226e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2013.04.032⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01069946v1</w:t>
+                <w:t xml:space="preserve">hal-00814511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemically irreversible redox mediator for SECM kinetics investigations: determination of the absolute tip-sample distance.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Nanostructured Monolayers on Carbon Substrates Prepared by Electrografting of Protected Aryldiazonium Salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann R Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hapiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 85 (3), pp.1840-5. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (3), pp.489-495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac303226e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cm303844v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00814511v1</w:t>
+                <w:t xml:space="preserve">hal-00814516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured Monolayers on Carbon Substrates Prepared by Electrografting of Protected Aryldiazonium Salts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann R Leroux</w:t>
+                <w:t xml:space="preserve">A protecting-deprotecting strategy for structuring robust functional films using aryldiazonium electroreduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Hui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hapiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm303844v⟩</w:t>
+              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 688, pp.298-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2012.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00814516v1</w:t>
+                <w:t xml:space="preserve">hal-00843871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A protecting-deprotecting strategy for structuring robust functional films using aryldiazonium electroreduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixed monolayer organic films via sequential electrografting from aryldiazonium ion and arylhydrazine solutions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lita Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula A. Brooksby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hapiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison J. Downard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (9), pp.3133-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la400303x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2012.06.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00843871v1</w:t>
+                <w:t xml:space="preserve">hal-00844371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilayer Molecular Electronics: All-Carbon Electronic Junctions Containing Molecular Bilayers Made with &amp;quot;Click&amp;quot; Chemistry</w:t>
               </w:r>
@@ -7892,51 +7892,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust assembly of dendrimers as an active redox-sensing monolayer: an example of oxo-anion sensing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Hui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Riuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8119,683 +8119,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Functionalization of Electrodes by Cross-Coupling Reactions at Their Surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of robust binary film onto carbon surface using diazonium electrochemistry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Muri</w:t>
+                <w:t xml:space="preserve">Jean-Marc Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernd Gostmann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emanuel Lortscher</w:t>
+                <w:t xml:space="preserve">Clément Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison J. Downard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201100642⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (17), pp.11222-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la202250y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632555v1</w:t>
+                <w:t xml:space="preserve">hal-00632547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of robust binary film onto carbon surface using diazonium electrochemistry.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modular Functionalization of Electrodes by Cross-Coupling Reactions at Their Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Muri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Gostmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fei Hui</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Touwborst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Noël</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alison J. Downard</w:t>
+                <w:t xml:space="preserve">Emanuel Lortscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (19), pp.3706-3714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201100642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la202250y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00632547v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic conductance switching in networks of redox-active molecular junctions.</w:t>
+                <w:t xml:space="preserve">Giant plasmon resonance shift using poly(3,4-ethylenedioxythiophene) electrochemical switching.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianhui Liao</w:t>
+                <w:t xml:space="preserve">Verena Stockhausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon S. Agustsson</w:t>
+                <w:t xml:space="preserve">Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Songmei Wu</w:t>
+                <w:t xml:space="preserve">Jalal Ghilane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Schönenberger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Calame</w:t>
+                <w:t xml:space="preserve">Hyacinthe Randriamahazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl902000e⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (30), pp.10224-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja103337d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468153v1</w:t>
+                <w:t xml:space="preserve">hal-00510404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisations de dispositifs plasmoniques actifs [Realization of active plasmonic devices]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Fave</w:t>
+                <w:t xml:space="preserve">Gaelle Trippé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 345, pp.25--29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant plasmon resonance shift using poly(3,4-ethylenedioxythiophene) electrochemical switching.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclic conductance switching in networks of redox-active molecular junctions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhui Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verena Stockhausen</w:t>
+                <w:t xml:space="preserve">Jon S. Agustsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Martin</w:t>
+                <w:t xml:space="preserve">Songmei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalal Ghilane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Leroux</w:t>
+                <w:t xml:space="preserve">Christian Schönenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyacinthe Randriamahazaka</w:t>
+                <w:t xml:space="preserve">Michel Calame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 132 (30), pp.10224-6. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (3), pp.759-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja103337d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nl902000e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00510404v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient covalent modification of a carbon surface: use of a silyl protecting group to form an active monolayer.</w:t>
               </w:r>
@@ -8807,64 +8807,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Fei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hapiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9493,51 +9493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Moineau-Chane Ching</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nordin Félidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10185,51 +10185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Holy Grail of Surface Chemistry of C VD Graphene: Effect on Sensing of cTNI as Model Analyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Hugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helen Polte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10755,51 +10755,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494737v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Clementz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paofai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2026.121301" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080397v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Lupoi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baccara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R. Leroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Feier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasturel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.146097" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093436v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra My Bui Thi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Luo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138373" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105969v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Cristea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geneste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.146396" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246529v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2025.108000" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346837v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Marin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandaise Martinez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Whitaker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily N Gallichotte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory D Ebel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c03527" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294501v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schoch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bretin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Levanen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Runcan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acselectrochem.5c00340" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hicguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berr&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Trolez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c03492" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346640v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supattra Somsri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Zaiter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rougier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Poulon-Quintin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500468" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691893v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202400196" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04654595v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Taras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bergamini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Brooksby" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3LF00208J" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355958v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayang Lin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bergaminin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143646" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04205041v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Dali" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Betelu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.142962" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001817v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lenne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mattiuzzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jabin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hamon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R Leroux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202219" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161169v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rodrigues" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Knoll" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cougnon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c00055" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102165v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Curti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pagneux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2023.101840" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104180v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Philippe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Melan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Barsella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vives" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tchem.2023.100036" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04096499v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2023.101694" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016046v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Troian-Gautier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202201990" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282904v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S. Henry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c10013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04073003v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanping Zeng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiying Song" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangfeng Jin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanfeng He" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianhuan Han" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC06800A" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403532v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Mishyn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Butruille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Woitrain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03658-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594124v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Retout" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Gosselin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruylants" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc00637e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03559707v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2022.101391" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102181v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen E Berg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S Henry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c01041" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360945v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Aspermair" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Happy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NH00355K" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03127013v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Andrieux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nicolas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.137672" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562371v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202000132" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470141v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alejandro de Sousa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Bejarano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gutierrez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Malgorzata Nowik-Boltyk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sc04499j" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03013589v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202001557" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928624v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Carvalho Padilha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00559" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971189v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/surfaces2010015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397309v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Aceta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02991" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02359966v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen E. Berg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201901048" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115713v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201801852" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809168v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hapiot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagrost" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2017.11.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737384v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bergamini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03518" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01542762v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Inkpen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Campos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latha Venkataraman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc00599g" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578523v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jalkh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thiery" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poriel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b04193" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544243v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Betou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sallustrau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gousset" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Le Coz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201700353" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01470478v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lhenry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boichard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Even-Hernandez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp07143k" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01414291v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201600203" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GF7C0R1D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395479v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael de Leener" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Evoung-Evoung" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Lascaux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mertens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras-Gutierrez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b05317" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367217v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Troian-Gautier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valkenier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mattiuzzi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jabin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. den Brande" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc04534k" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438122v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorcy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09459" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163647v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.06.013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141537v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerisit" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron D. Finke" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Trapp" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.03.081" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151346v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lita Lee" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison J. Downard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00730" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017020v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esme Meledje" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Katan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402653" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151709v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Santos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandencasteele" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reniers" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Reinaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5052003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151716v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Ma" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Lita" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooksby Paula" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brown Simon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Sara J" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411826s" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151710v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula A. Brooksby" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brown Simon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5013632" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151684v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5092976" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100034v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ruiz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ciganda" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja5110359" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151703v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orain" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Conan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cosquer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la405005f" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844371v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la400303x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069946v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.04.032" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N43L09DR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814511v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac303226e" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814516v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm303844v" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843871v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Hui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2012.06.021" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBRBGTS0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151686v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Sayed" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar Bayat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Kondratenko" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4065443" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725241v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Riuz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Astruc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201200172" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9F0SCPTF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741039v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lhenry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac301634s" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632555v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Muri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Gostmann" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Touwborst" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Lortscher" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201100642" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2MR4Q9H3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632547v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc No&#235;l" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la202250y" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468153v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Liao" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon S. Agustsson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songmei Wu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sch&#246;nenberger" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calame" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl902000e" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151358v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fave" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lacroix" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510404v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Stockhausen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Ghilane" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Randriamahazaka" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja103337d" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839912v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Fei" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja106971x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839911v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Schaming" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruhlmann" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la101294s" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971173v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl900695j" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971176v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900751" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-94073C6H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971172v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja804680w" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GD1G5MV3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971169v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn700438a" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971166v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2007.01.015" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71N249XK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971147v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lacroix" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Moineau-Chane Ching" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordin F&#233;lidj" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja054915v" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392963v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392920v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Hapiot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagrost Corinne" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323346v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Tetenoire" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fihey" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Omelchuk" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876936v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361014v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hugo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helen Polte" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527843374.ch10" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445547v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giraudeau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hao" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520842v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/electropolymerization/oxidation-of-porphyrins-in-the-presence-of-nucleophiles-from-the-synthesis-of-multisubstituted-porph" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/29086" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494737v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Clementz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paofai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2026.121301" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080397v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Lupoi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baccara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R. Leroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Feier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasturel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.146097" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105969v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Cristea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geneste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.146396" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2025.108000" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093436v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra My Bui Thi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Luo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138373" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346837v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Marin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandaise Martinez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Whitaker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily N Gallichotte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory D Ebel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c03527" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294501v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schoch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bretin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Levanen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Runcan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acselectrochem.5c00340" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hicguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berr&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Trolez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c03492" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346640v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supattra Somsri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Zaiter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rougier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Poulon-Quintin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500468" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691893v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202400196" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04654595v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Taras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bergamini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Brooksby" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3LF00208J" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355958v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayang Lin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bergaminin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143646" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001817v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lenne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mattiuzzi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jabin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hamon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R Leroux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202219" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104180v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Philippe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Melan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Barsella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vives" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tchem.2023.100036" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161169v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rodrigues" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Knoll" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cougnon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c00055" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102165v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Curti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pagneux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2023.101840" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04205041v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Dali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Betelu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.142962" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04096499v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2023.101694" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016046v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Troian-Gautier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202201990" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282904v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S. Henry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c10013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04073003v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanping Zeng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiying Song" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangfeng Jin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanfeng He" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianhuan Han" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC06800A" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403532v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Mishyn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Butruille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Woitrain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03658-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594124v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Retout" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Gosselin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruylants" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc00637e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03559707v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2022.101391" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360945v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Aspermair" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Happy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NH00355K" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102181v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen E Berg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S Henry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c01041" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03127013v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Andrieux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nicolas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.137672" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562371v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202000132" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470141v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alejandro de Sousa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Bejarano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gutierrez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Malgorzata Nowik-Boltyk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sc04499j" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03013589v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202001557" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928624v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Carvalho Padilha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00559" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971189v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/surfaces2010015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397309v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Aceta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02991" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02359966v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen E. Berg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201901048" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115713v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201801852" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737384v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bergamini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03518" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809168v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hapiot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagrost" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2017.11.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01542762v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Inkpen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Campos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latha Venkataraman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc00599g" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578523v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jalkh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thiery" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poriel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b04193" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544243v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Betou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sallustrau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gousset" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Le Coz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201700353" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01470478v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lhenry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boichard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Even-Hernandez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp07143k" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01414291v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201600203" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GF7C0R1D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367217v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Troian-Gautier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valkenier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mattiuzzi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jabin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. den Brande" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc04534k" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395479v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael de Leener" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Evoung-Evoung" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Lascaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mertens" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras-Gutierrez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b05317" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438122v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorcy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09459" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163647v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.06.013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141537v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerisit" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron D. Finke" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Trapp" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.03.081" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151346v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lita Lee" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison J. Downard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00730" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151716v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Ma" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Lita" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooksby Paula" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brown Simon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Sara J" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411826s" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151710v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula A. Brooksby" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brown Simon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5013632" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151709v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Santos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandencasteele" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reniers" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Reinaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5052003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017020v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esme Meledje" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Katan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402653" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151684v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5092976" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100034v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ruiz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ciganda" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja5110359" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151703v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orain" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Conan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cosquer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la405005f" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069946v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.04.032" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N43L09DR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814511v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac303226e" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814516v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm303844v" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843871v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Hui" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2012.06.021" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBRBGTS0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844371v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la400303x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151686v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Sayed" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar Bayat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Kondratenko" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4065443" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725241v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Riuz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Astruc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201200172" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9F0SCPTF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741039v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lhenry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac301634s" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632547v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc No&#235;l" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la202250y" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632555v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Muri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Gostmann" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Touwborst" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Lortscher" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201100642" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2MR4Q9H3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510404v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Stockhausen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Ghilane" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Randriamahazaka" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja103337d" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151358v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fave" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lacroix" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468153v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Liao" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon S. Agustsson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songmei Wu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sch&#246;nenberger" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calame" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl902000e" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839912v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Fei" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja106971x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839911v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Schaming" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruhlmann" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la101294s" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971173v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl900695j" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971176v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900751" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-94073C6H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971172v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja804680w" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GD1G5MV3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971169v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn700438a" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971166v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2007.01.015" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71N249XK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971147v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lacroix" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Moineau-Chane Ching" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordin F&#233;lidj" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja054915v" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392963v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392920v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Hapiot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagrost Corinne" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323346v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Tetenoire" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fihey" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Omelchuk" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876936v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361014v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hugo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helen Polte" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527843374.ch10" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445547v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giraudeau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hao" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520842v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/electropolymerization/oxidation-of-porphyrins-in-the-presence-of-nucleophiles-from-the-synthesis-of-multisubstituted-porph" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/29086" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>