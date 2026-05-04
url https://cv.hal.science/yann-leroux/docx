--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -1711,697 +1711,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Tuning of Metal Nanocatalysts Interface for ORR Electrocatalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific electrochemical sensor for cadmium detection: Comparison between monolayer and multilayer functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Levanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Lenne</w:t>
+                <w:t xml:space="preserve">Awatef Dali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann R. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodora Lupoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Mattiuzzi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yann R Leroux</w:t>
+                <w:t xml:space="preserve">Stéphanie Betelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202202219⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 464, pp.142962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2023.142962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001817v1</w:t>
+                <w:t xml:space="preserve">hal-04205041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive study of tetracyanobutadiene push-pull chromophores derived from γ-pyranylidene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical Tuning of Metal Nanocatalysts Interface for ORR Electrocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mattiuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Jabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Philippe</w:t>
+                <w:t xml:space="preserve">Jonathan Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann R Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Chem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tchem.2023.100036⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (6), pp.2202219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202202219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104180v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of Carbon Surfaces Using the Copper-Catalyzed Diels–Alder Reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovery of a Peptide Nucleic Acid (PNA) aptamer for cardiac troponin I: Substituting DNA with neutral PNA maintains picomolar affinity and improves performances for electronic sensing with graphene field-effect transistors (gFET)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Curti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann R. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Ari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Bergamini</w:t>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Rodrigues</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Cougnon</w:t>
+                <w:t xml:space="preserve">Quentin Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c00055⟩</w:t>
+              <w:t xml:space="preserve">Nano Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, pp.101840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nantod.2023.101840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161169v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a Peptide Nucleic Acid (PNA) aptamer for cardiac troponin I: Substituting DNA with neutral PNA maintains picomolar affinity and improves performances for electronic sensing with graphene field-effect transistors (gFET)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Functionalization of Carbon Surfaces Using the Copper-Catalyzed Diels–Alder Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Bergamini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Knoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Curti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Quentin Pagneux</w:t>
+                <w:t xml:space="preserve">Charles Cougnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nantod.2023.101840⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (13), pp.4935-4944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c00055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102165v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific electrochemical sensor for cadmium detection: Comparison between monolayer and multilayer functionalization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Levanen</w:t>
+                <w:t xml:space="preserve">A comprehensive study of tetracyanobutadiene push-pull chromophores derived from γ-pyranylidene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Melan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awatef Dali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Teodora Lupoi</w:t>
+                <w:t xml:space="preserve">Alberto Barsella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Betelu</w:t>
+                <w:t xml:space="preserve">Thomas Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann R Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 464, pp.142962. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Chem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.100036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2023.142962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tchem.2023.100036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205041v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial overview: Hot topic: Colloid and interfacial phenomena in electrochemical systems (2022)</w:t>
               </w:r>
@@ -2478,103 +2478,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Surface Grafting of Pt Nanocatalysts for Reconciling Methanol Tolerance with Methanol Oxidation Reaction Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mattiuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Troian-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -2876,51 +2876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical and electronic detection of biomarkers in serum: a systematic comparison using aptamer-functionalized surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladyslav Mishyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2997,51 +2997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly stable silver nanohybrid electrocatalysts for the oxygen reduction reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Retout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3049,51 +3049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruylants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 58 (20), pp.3334-3337. </w:t>
@@ -3131,51 +3131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly performing graphene-based field effect transistor for the differentiation between mild-moderate-severe myocardial injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladyslav Mishyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3259,308 +3259,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled covalent functionalization of a graphene-channel of a field effect transistor as an ideal platform for (bio)sensing applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SECM Investigation of Carbon Composite Thermoplastic Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrik Aspermair</w:t>
+                <w:t xml:space="preserve">Kathleen E Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann R Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hapiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Happy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles S Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (10), pp.819-829. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (3), pp.1304-1309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1NH00355K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c01041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360945v1</w:t>
+                <w:t xml:space="preserve">hal-03102181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SECM Investigation of Carbon Composite Thermoplastic Electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlled covalent functionalization of a graphene-channel of a field effect transistor as an ideal platform for (bio)sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladyslav Mishyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann R. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen E Berg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hapiot</w:t>
+                <w:t xml:space="preserve">Patrik Aspermair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles S Henry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Henri Happy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 93 (3), pp.1304-1309. </w:t>
+              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (10), pp.819-829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c01041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1NH00355K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102181v1</w:t>
+                <w:t xml:space="preserve">hal-03360945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Grafting of Aryl Diazonium Salts in Deep Eutectic Solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3650,51 +3650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Modification for Promoting Durable, Efficient, and Selective Electrocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3888,77 +3888,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalizing Gold Nanoparticles with Calix[4]arenes Monolayers for Enhancing Selectivity and Stability in ORR Electrocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mattiuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4022,64 +4022,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies for the Formation of Monolayers From Diazonium Salts: Unconventional Grafting Media, Unconventional Building Blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mattiuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Carvalho Padilha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4169,90 +4169,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Click” Chemistry on Gold Electrodes Modified with Reduced Graphene Oxide by Electrophoretic Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladyslav Mishyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrik Aspermair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Happy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Knoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (1), pp.193-204. </w:t>
@@ -4316,51 +4316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Aceta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hapiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann R Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (49), pp.16210-16216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4609,261 +4609,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Sieving and Current Rectification Properties of Thin Organic Films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular nano-structuration of carbon surfaces through reductive diazonium salts grafting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bergamini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hapiot</w:t>
+                <w:t xml:space="preserve">P. Hapiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lagrost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b03518⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, pp.103-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coelec.2017.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737384v1</w:t>
+                <w:t xml:space="preserve">hal-01809168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular nano-structuration of carbon surfaces through reductive diazonium salts grafting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Hapiot</w:t>
+                <w:t xml:space="preserve">Molecular Sieving and Current Rectification Properties of Thin Organic Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Aceta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lagrost</w:t>
+                <w:t xml:space="preserve">Jean-François Bergamini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lagrost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hapiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7, pp.103-108. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (7), pp.2410-2419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coelec.2017.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b03518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809168v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible on-surface wiring of resistive circuits</w:t>
               </w:r>
@@ -5005,51 +5005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Jalkh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bergamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hapiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5107,295 +5107,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of Functionalized Ynamides with Tetracyanoethylene: Scope, Limitations and Optoelectronic Properties of the Adducts</w:t>
+                <w:t xml:space="preserve">Photo-electrochemical properties of quantum rods studied by scanning electrochemical microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Betou</w:t>
+                <w:t xml:space="preserve">Sebastien Lhenry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Durand</w:t>
+                <w:t xml:space="preserve">Benoît Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Sallustrau</w:t>
+                <w:t xml:space="preserve">Pascale Even-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gousset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwann Le Coz</w:t>
+                <w:t xml:space="preserve">Valérie Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asia.201700353⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (6), pp.4627-4635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cp07143k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544243v1</w:t>
+                <w:t xml:space="preserve">hal-01470478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-electrochemical properties of quantum rods studied by scanning electrochemical microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactivity of Functionalized Ynamides with Tetracyanoethylene: Scope, Limitations and Optoelectronic Properties of the Adducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Betou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Lhenry</w:t>
+                <w:t xml:space="preserve">Raphaël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Boichard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Leroux</w:t>
+                <w:t xml:space="preserve">Antoine Sallustrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Even-Hernandez</w:t>
+                <w:t xml:space="preserve">Claire Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Marchi</w:t>
+                <w:t xml:space="preserve">Erwann Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (6), pp.4627-4635. </w:t>
+              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (12), pp.1338-1346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6cp07143k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asia.201700353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470478v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized Electrochemistry for Studying Functional Carbon Surfaces</w:t>
               </w:r>
@@ -5491,295 +5491,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extremely robust and post-functionalizable gold nanoparticles coated with calix[4]arenes via metal-carbon bonds</w:t>
+                <w:t xml:space="preserve">Immobilization of Monolayers Incorporating Cu Funnel Complexes onto Gold Electrodes. Application to the Selective Electrochemical Recognition of Primary Alkylamines in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Troian-Gautier</w:t>
+                <w:t xml:space="preserve">Gael de Leener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Valkenier</w:t>
+                <w:t xml:space="preserve">Ferdinand Evoung-Evoung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mattiuzzi</w:t>
+                <w:t xml:space="preserve">Angelique Lascaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Jabin</w:t>
+                <w:t xml:space="preserve">Jérémy Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.V. den Brande</w:t>
+                <w:t xml:space="preserve">Ana Gabriela Porras-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (69), pp.10493--10496. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (39), pp.12841--12853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6cc04534k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.6b05317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367217v1</w:t>
+                <w:t xml:space="preserve">hal-01395479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilization of Monolayers Incorporating Cu Funnel Complexes onto Gold Electrodes. Application to the Selective Electrochemical Recognition of Primary Alkylamines in Water</w:t>
+                <w:t xml:space="preserve">Extremely robust and post-functionalizable gold nanoparticles coated with calix[4]arenes via metal-carbon bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael de Leener</w:t>
+                <w:t xml:space="preserve">L. Troian-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdinand Evoung-Evoung</w:t>
+                <w:t xml:space="preserve">H. Valkenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelique Lascaux</w:t>
+                <w:t xml:space="preserve">A. Mattiuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Mertens</w:t>
+                <w:t xml:space="preserve">I. Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Gabriela Porras-Gutierrez</w:t>
+                <w:t xml:space="preserve">N.V. den Brande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 138 (39), pp.12841--12853. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (69), pp.10493--10496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.6b05317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6cc04534k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01395479v1</w:t>
+                <w:t xml:space="preserve">hal-01367217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrathiafulvalene-Tetracyanoquinodimethane Charge-Transfer Complexes Wired to Carbon Surfaces: Tuning of the Degree of Charge Transfer</w:t>
               </w:r>
@@ -5912,51 +5912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Functionalized Few-Layer Graphene Through Fast Electrochemical Expansion of Graphite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bergamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6274,563 +6274,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning Tunneling and Atomic Force Microscopy Evidence for Covalent and Noncovalent Interactions between Aryl Films and Highly Ordered Pyrolytic Graphite</w:t>
+                <w:t xml:space="preserve">One-Pot Electrografting of Mixed Monolayers with Controlled Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haifeng Ma</w:t>
+                <w:t xml:space="preserve">Luis Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mattiuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lee Lita</w:t>
+                <w:t xml:space="preserve">Nicolas Vandencasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brooksby Paula</w:t>
+                <w:t xml:space="preserve">F. Reniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brown Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fraser Sara J</w:t>
+                <w:t xml:space="preserve">Olivia Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 118 (11), pp.5820-5826. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp411826s⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 118 (29), pp.15919-15928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp5052003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151716v1</w:t>
+                <w:t xml:space="preserve">hal-01151709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalently Anchored Carboxyphenyl Monolayer via Aryldiazonium Ion Grafting: A Well-Defined Reactive Tether Layer for On-Surface Chemistry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Haifeng Ma</w:t>
+                <w:t xml:space="preserve">High-Yield Formation of Substituted Tetracyanobutadienes from Reaction of Ynamides with Tetracyanoethylene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Betou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kerisit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esme Meledje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann R Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula A. Brooksby</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Leroux</w:t>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la5013632⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (31), pp.9553-9557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201402653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151710v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Pot Electrografting of Mixed Monolayers with Controlled Composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scanning Tunneling and Atomic Force Microscopy Evidence for Covalent and Noncovalent Interactions between Aryl Films and Highly Ordered Pyrolytic Graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Mattiuzzi</w:t>
+                <w:t xml:space="preserve">Lee Lita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vandencasteele</w:t>
+                <w:t xml:space="preserve">Brooksby Paula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Reniers</w:t>
+                <w:t xml:space="preserve">Brown Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Reinaud</w:t>
+                <w:t xml:space="preserve">Fraser Sara J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 118 (29), pp.15919-15928. </w:t>
+              <w:t xml:space="preserve">, 2014, 118 (11), pp.5820-5826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp5052003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp411826s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151709v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Yield Formation of Substituted Tetracyanobutadienes from Reaction of Ynamides with Tetracyanoethylene.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Kerisit</w:t>
+                <w:t xml:space="preserve">Covalently Anchored Carboxyphenyl Monolayer via Aryldiazonium Ion Grafting: A Well-Defined Reactive Tether Layer for On-Surface Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lita Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esme Meledje</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann R Leroux</w:t>
+                <w:t xml:space="preserve">Paula A. Brooksby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Katan</w:t>
+                <w:t xml:space="preserve">A. Brown Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (31), pp.9553-9557. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (24), pp.7104-7111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201402653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la5013632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017020v1</w:t>
+                <w:t xml:space="preserve">hal-01151710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Electrochemical Investigations in Ionic Liquids and Molecular Solvents of a Carbon Surface Modified by a Redox Monolayer</w:t>
               </w:r>
@@ -6933,51 +6933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunneling Dendrimers. Enhancing Charge Transport through Insulating Layer Using Redox Molecular Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lhenry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Jalkh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7067,64 +7067,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locally Induced and Self-Induced &amp;quot;Electroclick&amp;quot; onto a Self-Assembled Monolayer: Writing and Reading with SECM under Unbiased Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lhenry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann R Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7195,571 +7195,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-modulation of the permeation in azobenzene derivatives monolayer films electrografted on carbon substrates.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann R Leroux</w:t>
+                <w:t xml:space="preserve">Mixed monolayer organic films via sequential electrografting from aryldiazonium ion and arylhydrazine solutions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lita Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula A. Brooksby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hapiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison J. Downard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 33, pp.107--110. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (9), pp.3133-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2013.04.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la400303x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069946v1</w:t>
+                <w:t xml:space="preserve">hal-00844371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemically irreversible redox mediator for SECM kinetics investigations: determination of the absolute tip-sample distance.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Photo-modulation of the permeation in azobenzene derivatives monolayer films electrografted on carbon substrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann R Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hapiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.107--110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2013.04.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac303226e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00814511v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured Monolayers on Carbon Substrates Prepared by Electrografting of Protected Aryldiazonium Salts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Chemically irreversible redox mediator for SECM kinetics investigations: determination of the absolute tip-sample distance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lhenry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann R Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hapiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25 (3), pp.489-495. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85 (3), pp.1840-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm303844v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ac303226e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00814516v1</w:t>
+                <w:t xml:space="preserve">hal-00814511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A protecting-deprotecting strategy for structuring robust functional films using aryldiazonium electroreduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fei Hui</w:t>
+                <w:t xml:space="preserve">Nanostructured Monolayers on Carbon Substrates Prepared by Electrografting of Protected Aryldiazonium Salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann R Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hapiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2012.06.021⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (3), pp.489-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm303844v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843871v1</w:t>
+                <w:t xml:space="preserve">hal-00814516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed monolayer organic films via sequential electrografting from aryldiazonium ion and arylhydrazine solutions.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A protecting-deprotecting strategy for structuring robust functional films using aryldiazonium electroreduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hapiot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alison J. Downard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 688, pp.298-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2012.06.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la400303x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00844371v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilayer Molecular Electronics: All-Carbon Electronic Junctions Containing Molecular Bilayers Made with &amp;quot;Click&amp;quot; Chemistry</w:t>
               </w:r>
@@ -7892,51 +7892,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust assembly of dendrimers as an active redox-sensing monolayer: an example of oxo-anion sensing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Hui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Riuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8119,683 +8119,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of robust binary film onto carbon surface using diazonium electrochemistry.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modular Functionalization of Electrodes by Cross-Coupling Reactions at Their Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Muri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Gostmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alison J. Downard</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Touwborst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Lortscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la202250y⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (19), pp.3706-3714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201100642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632547v1</w:t>
+                <w:t xml:space="preserve">hal-00632555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Functionalization of Electrodes by Cross-Coupling Reactions at Their Surfaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of robust binary film onto carbon surface using diazonium electrochemistry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marius Touwborst</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Hui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel Lortscher</w:t>
+                <w:t xml:space="preserve">Jean-Marc Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison J. Downard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201100642⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (17), pp.11222-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la202250y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00632555v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant plasmon resonance shift using poly(3,4-ethylenedioxythiophene) electrochemical switching.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réalisations de dispositifs plasmoniques actifs [Realization of active plasmonic devices]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verena Stockhausen</w:t>
+                <w:t xml:space="preserve">Claire Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Martin</w:t>
+                <w:t xml:space="preserve">Gaelle Trippé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalal Ghilane</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 345, pp.25--29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510404v1</w:t>
+                <w:t xml:space="preserve">hal-01151358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisations de dispositifs plasmoniques actifs [Realization of active plasmonic devices]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Leroux</w:t>
+                <w:t xml:space="preserve">Cyclic conductance switching in networks of redox-active molecular junctions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhui Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon S. Agustsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Fave</w:t>
+                <w:t xml:space="preserve">Songmei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Trippé</w:t>
+                <w:t xml:space="preserve">Christian Schönenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Calame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (3), pp.759-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl902000e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151358v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic conductance switching in networks of redox-active molecular junctions.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giant plasmon resonance shift using poly(3,4-ethylenedioxythiophene) electrochemical switching.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon S. Agustsson</w:t>
+                <w:t xml:space="preserve">Verena Stockhausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Songmei Wu</w:t>
+                <w:t xml:space="preserve">Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Schönenberger</w:t>
+                <w:t xml:space="preserve">Jalal Ghilane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Calame</w:t>
+                <w:t xml:space="preserve">Hyacinthe Randriamahazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10 (3), pp.759-64. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (30), pp.10224-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl902000e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja103337d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468153v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient covalent modification of a carbon surface: use of a silyl protecting group to form an active monolayer.</w:t>
               </w:r>
@@ -8807,64 +8807,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Fei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hapiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9493,51 +9493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Moineau-Chane Ching</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nordin Félidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10185,51 +10185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Holy Grail of Surface Chemistry of C VD Graphene: Effect on Sensing of cTNI as Model Analyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Hugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helen Polte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10755,51 +10755,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494737v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Clementz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paofai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2026.121301" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080397v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Lupoi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baccara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R. Leroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Feier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasturel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.146097" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105969v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Cristea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geneste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.146396" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2025.108000" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093436v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra My Bui Thi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Luo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138373" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346837v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Marin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandaise Martinez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Whitaker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily N Gallichotte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory D Ebel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c03527" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294501v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schoch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bretin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Levanen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Runcan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acselectrochem.5c00340" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hicguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berr&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Trolez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c03492" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346640v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supattra Somsri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Zaiter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rougier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Poulon-Quintin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500468" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691893v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202400196" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04654595v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Taras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bergamini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Brooksby" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3LF00208J" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355958v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayang Lin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bergaminin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143646" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001817v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lenne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mattiuzzi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jabin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hamon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R Leroux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202219" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104180v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Philippe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Melan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Barsella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vives" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tchem.2023.100036" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161169v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rodrigues" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Knoll" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cougnon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c00055" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102165v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Curti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pagneux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2023.101840" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04205041v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Dali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Betelu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.142962" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04096499v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2023.101694" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016046v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Troian-Gautier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202201990" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282904v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S. Henry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c10013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04073003v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanping Zeng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiying Song" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangfeng Jin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanfeng He" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianhuan Han" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC06800A" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403532v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Mishyn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Butruille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Woitrain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03658-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594124v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Retout" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Gosselin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruylants" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc00637e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03559707v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2022.101391" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360945v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Aspermair" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Happy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NH00355K" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102181v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen E Berg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S Henry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c01041" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03127013v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Andrieux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nicolas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.137672" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562371v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202000132" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470141v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alejandro de Sousa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Bejarano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gutierrez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Malgorzata Nowik-Boltyk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sc04499j" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03013589v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202001557" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928624v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Carvalho Padilha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00559" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971189v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/surfaces2010015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397309v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Aceta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02991" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02359966v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen E. Berg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201901048" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115713v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201801852" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737384v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bergamini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03518" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809168v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hapiot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagrost" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2017.11.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01542762v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Inkpen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Campos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latha Venkataraman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc00599g" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578523v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jalkh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thiery" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poriel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b04193" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544243v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Betou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sallustrau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gousset" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Le Coz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201700353" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01470478v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lhenry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boichard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Even-Hernandez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp07143k" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01414291v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201600203" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GF7C0R1D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367217v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Troian-Gautier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valkenier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mattiuzzi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jabin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. den Brande" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc04534k" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395479v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael de Leener" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Evoung-Evoung" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Lascaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mertens" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras-Gutierrez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b05317" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438122v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorcy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09459" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163647v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.06.013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141537v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerisit" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron D. Finke" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Trapp" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.03.081" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151346v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lita Lee" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison J. Downard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00730" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151716v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Ma" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Lita" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooksby Paula" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brown Simon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Sara J" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411826s" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151710v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula A. Brooksby" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brown Simon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5013632" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151709v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Santos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandencasteele" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reniers" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Reinaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5052003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017020v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esme Meledje" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Katan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402653" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151684v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5092976" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100034v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ruiz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ciganda" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja5110359" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151703v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orain" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Conan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cosquer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la405005f" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069946v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.04.032" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N43L09DR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814511v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac303226e" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814516v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm303844v" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843871v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Hui" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2012.06.021" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBRBGTS0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844371v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la400303x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151686v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Sayed" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar Bayat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Kondratenko" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4065443" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725241v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Riuz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Astruc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201200172" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9F0SCPTF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741039v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lhenry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac301634s" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632547v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc No&#235;l" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la202250y" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632555v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Muri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Gostmann" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Touwborst" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Lortscher" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201100642" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2MR4Q9H3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510404v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Stockhausen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Ghilane" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Randriamahazaka" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja103337d" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151358v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fave" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lacroix" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468153v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Liao" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon S. Agustsson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songmei Wu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sch&#246;nenberger" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calame" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl902000e" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839912v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Fei" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja106971x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839911v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Schaming" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruhlmann" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la101294s" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971173v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl900695j" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971176v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900751" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-94073C6H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971172v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja804680w" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GD1G5MV3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971169v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn700438a" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971166v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2007.01.015" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71N249XK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971147v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lacroix" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Moineau-Chane Ching" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordin F&#233;lidj" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja054915v" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392963v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392920v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Hapiot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagrost Corinne" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323346v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Tetenoire" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fihey" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Omelchuk" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876936v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361014v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hugo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helen Polte" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527843374.ch10" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445547v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giraudeau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hao" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520842v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/electropolymerization/oxidation-of-porphyrins-in-the-presence-of-nucleophiles-from-the-synthesis-of-multisubstituted-porph" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/29086" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494737v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Clementz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paofai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2026.121301" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080397v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Lupoi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baccara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R. Leroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Feier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasturel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.146097" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105969v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Cristea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geneste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.146396" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2025.108000" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093436v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra My Bui Thi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Luo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138373" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346837v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Marin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandaise Martinez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Whitaker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily N Gallichotte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory D Ebel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c03527" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294501v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schoch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bretin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Levanen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Runcan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acselectrochem.5c00340" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hicguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berr&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Trolez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c03492" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346640v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supattra Somsri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Zaiter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rougier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Poulon-Quintin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500468" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691893v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202400196" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04654595v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Taras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bergamini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Brooksby" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3LF00208J" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355958v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayang Lin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bergaminin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143646" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04205041v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Dali" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Betelu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.142962" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001817v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lenne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mattiuzzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jabin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hamon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R Leroux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202219" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102165v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rodrigues" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Curti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pagneux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2023.101840" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161169v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Knoll" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cougnon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c00055" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104180v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Philippe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Melan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Barsella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vives" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tchem.2023.100036" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04096499v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2023.101694" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016046v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Troian-Gautier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202201990" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282904v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S. Henry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c10013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04073003v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanping Zeng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiying Song" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangfeng Jin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanfeng He" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianhuan Han" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC06800A" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403532v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Mishyn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Butruille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Woitrain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03658-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594124v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Retout" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Gosselin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruylants" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc00637e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03559707v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2022.101391" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102181v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen E Berg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S Henry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c01041" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360945v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Aspermair" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Happy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NH00355K" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03127013v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Andrieux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nicolas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.137672" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562371v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202000132" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470141v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alejandro de Sousa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Bejarano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gutierrez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Malgorzata Nowik-Boltyk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sc04499j" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03013589v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202001557" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928624v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Carvalho Padilha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00559" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971189v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/surfaces2010015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397309v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Aceta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02991" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02359966v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen E. Berg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201901048" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115713v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201801852" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809168v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hapiot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagrost" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2017.11.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737384v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bergamini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03518" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01542762v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Inkpen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Campos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latha Venkataraman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc00599g" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578523v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jalkh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thiery" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poriel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b04193" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01470478v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lhenry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boichard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Even-Hernandez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp07143k" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544243v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Betou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sallustrau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gousset" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Le Coz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201700353" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01414291v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201600203" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GF7C0R1D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395479v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael de Leener" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Evoung-Evoung" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Lascaux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mertens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras-Gutierrez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b05317" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367217v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Troian-Gautier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valkenier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mattiuzzi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jabin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. den Brande" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc04534k" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438122v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorcy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09459" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163647v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.06.013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141537v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerisit" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron D. Finke" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Trapp" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.03.081" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151346v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lita Lee" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison J. Downard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00730" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151709v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Santos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandencasteele" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reniers" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Reinaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5052003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017020v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esme Meledje" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Katan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402653" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151716v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Ma" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Lita" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooksby Paula" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brown Simon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Sara J" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411826s" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151710v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula A. Brooksby" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brown Simon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5013632" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151684v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5092976" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100034v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ruiz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ciganda" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja5110359" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151703v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orain" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Conan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cosquer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la405005f" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844371v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la400303x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069946v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.04.032" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N43L09DR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814511v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac303226e" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814516v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm303844v" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843871v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Hui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2012.06.021" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBRBGTS0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151686v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Sayed" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar Bayat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Kondratenko" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4065443" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725241v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Riuz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Astruc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201200172" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9F0SCPTF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741039v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lhenry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac301634s" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632555v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Muri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Gostmann" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Touwborst" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Lortscher" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201100642" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2MR4Q9H3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632547v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc No&#235;l" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la202250y" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151358v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fave" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lacroix" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468153v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Liao" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon S. Agustsson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songmei Wu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sch&#246;nenberger" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calame" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl902000e" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510404v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Stockhausen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Ghilane" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Randriamahazaka" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja103337d" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839912v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Fei" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja106971x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839911v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Schaming" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruhlmann" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la101294s" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971173v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl900695j" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971176v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900751" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-94073C6H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971172v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja804680w" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GD1G5MV3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971169v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn700438a" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971166v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2007.01.015" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71N249XK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971147v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lacroix" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Moineau-Chane Ching" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordin F&#233;lidj" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja054915v" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392963v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392920v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Hapiot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagrost Corinne" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323346v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Tetenoire" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fihey" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Omelchuk" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876936v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361014v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hugo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helen Polte" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527843374.ch10" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445547v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giraudeau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hao" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520842v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/electropolymerization/oxidation-of-porphyrins-in-the-presence-of-nucleophiles-from-the-synthesis-of-multisubstituted-porph" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/29086" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>