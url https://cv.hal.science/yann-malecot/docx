--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1953,365 +1953,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Evaluation of a Deformable Sensor for Interstitial Pore Pressure Measurement in Concrete under very High Stress Level</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Daudeville</w:t>
+                <w:t xml:space="preserve">Fire spalling of ultra-high performance concrete: From a global analysis to microstructure investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Missemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Clergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rogat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app9132610⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115, pp.207-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02167835v1</w:t>
+                <w:t xml:space="preserve">hal-01962250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire spalling of ultra-high performance concrete: From a global analysis to microstructure investigations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Rogat</w:t>
+                <w:t xml:space="preserve">Experimental Study of the Creep Effect on the Mechanical Properties of Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Kammouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.10.005⟩</w:t>
+              <w:t xml:space="preserve">Advances in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/5907923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962250v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of the Creep Effect on the Mechanical Properties of Concrete</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+                <w:t xml:space="preserve">Design and Evaluation of a Deformable Sensor for Interstitial Pore Pressure Measurement in Concrete under very High Stress Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Accary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (13), pp.2610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2019/5907923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app9132610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099476v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic simulations of concrete strains incompatibilities under high creep stress level and consequences on the mechanical properties</w:t>
               </w:r>
@@ -2567,100 +2567,100 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (13), pp.2610. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app9132610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile failure of micro-concrete: from mechanical tests to FE meso-model with the help of X-ray tomography</w:t>
+                <w:t xml:space="preserve">Phase segmentation of concrete x-ray tomographic images at meso-scale: Validation with neutron tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Stamati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
@@ -2678,106 +2678,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88, pp.8 - 16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11012-018-0917-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2017.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920221v1</w:t>
+                <w:t xml:space="preserve">hal-01876110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase segmentation of concrete x-ray tomographic images at meso-scale: Validation with neutron tomography</w:t>
+                <w:t xml:space="preserve">Tensile failure of micro-concrete: from mechanical tests to FE meso-model with the help of X-ray tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Stamati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
@@ -2795,82 +2795,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 88, pp.8 - 16. </w:t>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2017.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11012-018-0917-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876110v1</w:t>
+                <w:t xml:space="preserve">hal-01920221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Radial Strain Sensor for the Characterization of Concrete Under Triaxial Loading</w:t>
               </w:r>
@@ -2980,272 +2980,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cement matrix porosity on the triaxial behaviour of concrete</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Baroth</w:t>
+                <w:t xml:space="preserve">Experimental study of static and dynamic behavior of concrete under high confinement: Effect of coarse aggregate strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Piotrowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Forquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.10.005⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.164-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876934v1</w:t>
+                <w:t xml:space="preserve">hal-01956952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of static and dynamic behavior of concrete under high confinement: Effect of coarse aggregate strength</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Forquin</w:t>
+                <w:t xml:space="preserve">Influence of cement matrix porosity on the triaxial behaviour of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zingg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 92, pp.164-174. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80, pp.52-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956952v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the perforation of targets impacted by deformable projectiles</w:t>
               </w:r>
@@ -3503,51 +3503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the effect of coarse aggregate shape and composition on concrete triaxial behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Piotrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3632,51 +3632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression triaxial behavior of concrete: The role of the mesostructure by analysis of X-ray tomographic images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Piotrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3847,200 +3847,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete structures under impact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Daudeville</w:t>
+                <w:t xml:space="preserve">Hazard prevention and protection, some issues on seismic and gravitational risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Di Prisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 15, pp.101-140. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 15, pp.11-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998301v1</w:t>
+                <w:t xml:space="preserve">hal-01998300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazard prevention and protection, some issues on seismic and gravitational risks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Di Prisco</w:t>
+                <w:t xml:space="preserve">Concrete structures under impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 15, pp.11-13</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 15, pp.101-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2011.9695306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998300v1</w:t>
+                <w:t xml:space="preserve">hal-01998301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of coarse aggregate size and cement paste volume on concrete behavior under high triaxial compression loading</w:t>
               </w:r>
@@ -5001,248 +5001,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of concrete behavior under high confinement: Effect of the saturation ratio</w:t>
+                <w:t xml:space="preserve">Strain measurements on porous concrete samples for triaxial compression and extension tests under very high confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Buzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 46 (5), pp.1105-1120. </w:t>
+              <w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (8), pp.633-657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2008.10.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1243/03093247jsa547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998319v1</w:t>
+                <w:t xml:space="preserve">hal-01998316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain measurements on porous concrete samples for triaxial compression and extension tests under very high confinement</w:t>
+                <w:t xml:space="preserve">Experimental analysis of concrete behavior under high confinement: Effect of the saturation ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Buzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 44 (8), pp.633-657. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (5), pp.1105-1120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1243/03093247jsa547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2008.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998316v1</w:t>
+                <w:t xml:space="preserve">hal-01998319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical inverse analysis based on genetic algorithm and principal component analysis: Method and developments using synthetic data</w:t>
               </w:r>
@@ -6729,269 +6729,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modelling of raw earth masonry : role of interfaces</w:t>
+                <w:t xml:space="preserve">The embedded finite element method for modeling cracking in quasi-fragile materials at structural scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raspail Valentin</w:t>
+                <w:t xml:space="preserve">Ewald Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vieux-Champagne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Edinbourgh (Scotland), United Kingdom</w:t>
+              <w:t xml:space="preserve">CSMA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931702v1</w:t>
+                <w:t xml:space="preserve">hal-04931718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The embedded finite element method for modeling cracking in quasi-fragile materials at structural scale</w:t>
+                <w:t xml:space="preserve">Multi-scale modelling of raw earth masonry : role of interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewald Guillaume</w:t>
+                <w:t xml:space="preserve">Raspail Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sieffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vieux-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Vieux-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Presqu'île de Giens, France</w:t>
+              <w:t xml:space="preserve">ICEC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Edinbourgh (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931718v1</w:t>
+                <w:t xml:space="preserve">hal-04931702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workmanship Impact on Raw Earth Masonry Tensile Strength</w:t>
               </w:r>
@@ -7459,230 +7459,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interstitial pore pressure measurement and modeling in concrete under high confinement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Daudeville</w:t>
+                <w:t xml:space="preserve">FE mesoscopic modelling of a micro-concrete based on x-ray scanmorphologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Stamati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Ando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FraMCoS-X : Fracture Mechanics of Concrete and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058191v1</w:t>
+                <w:t xml:space="preserve">hal-02057978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FE mesoscopic modelling of a micro-concrete based on x-ray scanmorphologies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edward Ando</w:t>
+                <w:t xml:space="preserve">Interstitial pore pressure measurement and modeling in concrete under high confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Accary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FraMCoS-X : Fracture Mechanics of Concrete and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057978v1</w:t>
+                <w:t xml:space="preserve">hal-02058191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The embedded finite element method (E-FEM) for 3-D cracking prediction of concrete in the mesoscale: recent works on triaxial loading</w:t>
               </w:r>
@@ -8299,51 +8299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual concrete strength after sustained load: Experimental results and modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Kammouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8502,51 +8502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse par approche numérique mésoscopique des propriétés mécaniques résiduelles du béton après un chargement de type fluage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Kammouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8826,51 +8826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zingg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Piotrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9042,103 +9042,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the nature of the synthetic incorporated fibres in UHPFRC concrete when subjected to fire conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Missemer L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Clergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rogat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the RILEM-fib-AFGC International Symposium on Ultra-High Performance Fibre-Reinforced Concrete, International Symposium on Ultra-High Performance Fibre-Reinforced Concrete UHPFRC 2013, MUCEM, Marseille, FRANCE, 1-3 octobre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Marseille, France. pp.330 - 314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9284,51 +9284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des mécanismes de dégradation du béton sous chargement thermique : influence de la formulation et de la microstructure sur la réponse du béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9392,90 +9392,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la nature des fibres synthétiques incorporées sur le comportement au feu des BFUP : cas du BCV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missemer L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Clergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rogat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedinds Beton Feu 2012, Colloque Performances du béton soumis à haute température : du matériau à la structure, Université de Cergy Pontoise, France, 23 octobre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Cergy Pontoise, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9513,51 +9513,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic scale modeling of concrete under triaxial loading using X-ray tomographic images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Piotrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurice Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9710,217 +9710,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of very light concrete under severe triaxial loading</w:t>
+                <w:t xml:space="preserve">Effect of the composition on concrete behaviour under high triaxial loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Zingg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONSEC-10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Yucatan, Mexico. pp.1393-1400</w:t>
+              <w:t xml:space="preserve">, 2010, Yucatan, Mexico. pp.1385-1392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998304v1</w:t>
+                <w:t xml:space="preserve">hal-01998306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of polymer fibres inclusion in fire spalling of ultra-high performance concrete.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Missemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rogat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Fracture Mechanics of Concrete and Concrete Structures FRAMCOS'7, May 24-27, 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Jeju, South Korea. pp.1752-1757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9945,103 +9932,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spalling under fire of ultra-high performance fibre concrete: Effect of polymer fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Missemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rogat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Concrete under Severe Conditions - CONSEC'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Merida Yucatan, Mexico. pp.553-560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10060,122 +10047,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the composition on concrete behaviour under high triaxial loading</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour of very light concrete under severe triaxial loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zingg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONSEC-10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Yucatan, Mexico. pp.1385-1392</w:t>
+              <w:t xml:space="preserve">, 2010, Yucatan, Mexico. pp.1393-1400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998306v1</w:t>
+                <w:t xml:space="preserve">hal-01998304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete behavior under very high stresses</w:t>
               </w:r>
@@ -11049,312 +11049,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of saturation ratio and W/C ratio on the concrete behaviour under severe triaxial loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X.H. Vu</w:t>
+                <w:t xml:space="preserve">High pressure triaxial behaviour of concrete: influence of granulometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete under Severe Conditions: Environment &amp; Loading, CONSEC’07, Tours, France, june 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Tours, France. pp.1243-1250</w:t>
+              <w:t xml:space="preserve">FraMCoS-6 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000787v1</w:t>
+                <w:t xml:space="preserve">hal-02000763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressure triaxial behaviour of concrete: influence of granulometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Dupray</w:t>
+                <w:t xml:space="preserve">Influence of the saturation degree and mix proportions on the behavior of concrete under high level of stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FraMCoS-6 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Catania, Italy</w:t>
+              <w:t xml:space="preserve">FramCos-6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Catania, Italy. pp.1815-1820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000763v1</w:t>
+                <w:t xml:space="preserve">hal-01998325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the saturation degree and mix proportions on the behavior of concrete under high level of stresses</w:t>
+                <w:t xml:space="preserve">Influence of saturation ratio and W/C ratio on the concrete behaviour under severe triaxial loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FramCos-6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Catania, Italy. pp.1815-1820</w:t>
+              <w:t xml:space="preserve">Concrete under Severe Conditions: Environment &amp; Loading, CONSEC’07, Tours, France, june 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tours, France. pp.1243-1250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998325v1</w:t>
+                <w:t xml:space="preserve">hal-02000787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental behaviour of high strength concrete in confined tension</w:t>
               </w:r>
@@ -11537,217 +11537,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of saturation degree on the triaxial behaviour of concrete</w:t>
+                <w:t xml:space="preserve">A first analysis of concrete behaviour under high confinement: influence of moisture content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th U.S. National Congress on Theoretical and Applied Mechanics, University of Colorado at Boulder</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Boulder, United States</w:t>
+              <w:t xml:space="preserve">Advances in Geomaterials and Structures, AGS'06, First Euro Mediterranean in Advances on Geomaterials and Structures, Hammamet Tunisia, 3-5 May 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000796v1</w:t>
+                <w:t xml:space="preserve">hal-02000785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first analysis of concrete behaviour under high confinement: influence of moisture content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new experimental technique for the analysis of concrete under high triaxial loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Geomaterials and Structures, AGS'06, First Euro Mediterranean in Advances on Geomaterials and Structures, Hammamet Tunisia, 3-5 May 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Dymat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Bruxelles, Belgium. pp.635-640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000785v1</w:t>
+                <w:t xml:space="preserve">hal-01998327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first investigation on limit states of a low strength dried concrete under high confinement</w:t>
               </w:r>
@@ -11822,135 +11835,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new experimental technique for the analysis of concrete under high triaxial loading</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of saturation degree on the triaxial behaviour of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dymat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Bruxelles, Belgium. pp.635-640</w:t>
+              <w:t xml:space="preserve">15th U.S. National Congress on Theoretical and Applied Mechanics, University of Colorado at Boulder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998327v1</w:t>
+                <w:t xml:space="preserve">hal-02000796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the triaxial loading path on the ultimate strength of plain concrete</w:t>
               </w:r>
@@ -14559,51 +14559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05537053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Accary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malecot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudeville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04501733v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Decret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sieffert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux-Champagne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudeville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14030768" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04809418v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142311080" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04246377v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Benniou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-023-00654-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04211846v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doraine Rouphael" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02199-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ortega Laborin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roubin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2022.106894" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011913v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Youssef" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15196775" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820267v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ortega" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malecot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-02055-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607492v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Yadav" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debove" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12030319" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358254v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ortega Ortega Laborin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14195640" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694378v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Damerji" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinold Keco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdisas.2021.100149" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03134815v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-020-00318-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340858v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stamati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. And&#242;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106578" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943369v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Ouedraogo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Djaknoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bunnarith Uch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Thanh Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Missemer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03134750v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald M. Colyvas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvester Aboudha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kanali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.3496" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02167835v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9132610" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962250v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Missemer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ouedraogo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clergue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rogat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.10.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02099476v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Kammouna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/5907923" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875700v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kammouna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briffaut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1320235" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02085942v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Zingg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.03.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02169480v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920221v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Stamati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-018-0917-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01876110v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.12.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zingg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baroth" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pla" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0109-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876934v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.10.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK45Z7ZK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956952v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piotrowska" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forquin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.09.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1G24NTZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876937v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Boukria" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2015.01.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N1VWZB1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876936v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-D. Vu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ciree" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/976387" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953960v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.08.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N07DQPZK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998299v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poinard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Landis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.682458" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998298v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.699746" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998301v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9695306" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998300v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Prisco" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998303v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.H. Vu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2011.04.026" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N9KVLQ6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998311v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M.A. Hashash" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levasseur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osouli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Finno" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2009.11.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P72KCWJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998310v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Flavigny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.813" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K4HNT8L0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998309v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2009.12.006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZG9QPNQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998308v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupray" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-009-9522-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FPM3XRM2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998313v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buzaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.14.777-803" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998312v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9467-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G81T65P1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998314v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hong Vu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buzaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.796" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q3J4NR6W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998319v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.10.015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998316v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247jsa547" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998318v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.776" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4K693TK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998317v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.771" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R5R58DMT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998324v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.12.429-457" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998322v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.09.029" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RH1W71Q8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998321v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.614" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZZTND6PC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02002529v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000757v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/regc.10.375-390" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000758v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134098" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-L31HLBVC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000756v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fawaz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Goche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kazan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2005112043" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183628v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gagne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1639013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998329v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auriault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kahalerras" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chanal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050071" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HGC5NPB8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998330v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869613" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04931702v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raspail Valentin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vieux-Champagne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04931718v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Guillaume" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941468v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raspail" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jean" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maillard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sieffert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_22" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136374v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136445v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02058185v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ando" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02058191v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057978v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136397v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02058212v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057347v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ICEM18-05397" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023890v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465726v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057825v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057756v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057779v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Zhao" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167715v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057384v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Briffaut" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446491v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000775v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998297v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Piotrowska" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurice Marin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poinard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000781v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missemer L." TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876944v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000795v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rospars" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000771v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998302v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000794v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998304v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000779v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998307v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998306v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998320v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000783v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pontiroli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998315v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazars" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouquand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthet-Rambaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000774v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000782v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Landis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000764v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000789v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998326v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000787v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000763v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998325v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000762v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000793v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000796v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000785v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000767v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998327v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000792v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000797v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000784v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204275v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Levasseur" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mal&#233;cot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boulon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Flavigny" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000791v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000770v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000765v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000769v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998328v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200069v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000760v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fawaz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000790v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tacnet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liman" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000772v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000777v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000761v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000776v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000768v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952543v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60242-0_75" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03134968v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998341v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000799v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000800v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302162v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05537053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Accary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malecot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudeville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04501733v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Decret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sieffert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux-Champagne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudeville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14030768" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04809418v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142311080" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04246377v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Benniou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-023-00654-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04211846v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doraine Rouphael" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02199-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ortega Laborin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roubin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2022.106894" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011913v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Youssef" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15196775" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820267v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ortega" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malecot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-02055-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607492v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Yadav" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debove" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12030319" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358254v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ortega Ortega Laborin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14195640" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694378v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Damerji" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinold Keco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdisas.2021.100149" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03134815v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-020-00318-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340858v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stamati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. And&#242;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106578" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943369v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Ouedraogo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Djaknoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bunnarith Uch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Thanh Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Missemer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03134750v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald M. Colyvas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvester Aboudha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kanali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.3496" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962250v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Missemer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ouedraogo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clergue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rogat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.10.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02099476v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Kammouna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/5907923" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02167835v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9132610" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875700v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kammouna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briffaut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1320235" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02085942v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Zingg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.03.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02169480v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01876110v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Stamati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.12.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920221v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-018-0917-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zingg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baroth" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pla" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0109-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956952v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piotrowska" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forquin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.09.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1G24NTZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876934v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.10.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK45Z7ZK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876937v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Boukria" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2015.01.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N1VWZB1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876936v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-D. Vu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ciree" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/976387" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953960v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.08.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N07DQPZK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998299v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poinard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Landis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.682458" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998298v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.699746" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998300v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Prisco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998301v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9695306" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998303v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.H. Vu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2011.04.026" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N9KVLQ6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998311v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M.A. Hashash" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levasseur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osouli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Finno" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2009.11.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P72KCWJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998310v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Flavigny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.813" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K4HNT8L0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998309v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2009.12.006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZG9QPNQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998308v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupray" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-009-9522-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FPM3XRM2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998313v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buzaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.14.777-803" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998312v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9467-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G81T65P1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998314v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hong Vu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buzaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.796" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q3J4NR6W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998316v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247jsa547" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998319v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.10.015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998318v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.776" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4K693TK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998317v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.771" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R5R58DMT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998324v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.12.429-457" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998322v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.09.029" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RH1W71Q8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998321v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.614" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZZTND6PC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02002529v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000757v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/regc.10.375-390" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000758v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134098" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-L31HLBVC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000756v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fawaz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Goche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kazan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2005112043" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183628v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gagne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1639013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998329v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auriault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kahalerras" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chanal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050071" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HGC5NPB8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998330v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869613" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04931718v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Guillaume" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vieux-Champagne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04931702v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raspail Valentin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941468v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raspail" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jean" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maillard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sieffert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_22" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136374v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136445v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02058185v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ando" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057978v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02058191v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136397v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02058212v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057347v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ICEM18-05397" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023890v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465726v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057825v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057756v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057779v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Zhao" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167715v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057384v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Briffaut" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446491v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000775v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998297v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Piotrowska" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurice Marin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poinard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000781v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missemer L." TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876944v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000795v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rospars" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000771v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998302v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000794v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998306v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000779v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998307v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998304v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998320v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000783v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pontiroli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998315v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazars" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouquand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthet-Rambaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000774v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000782v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Landis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000764v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000789v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998326v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000763v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998325v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000787v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000762v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000793v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000785v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998327v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000767v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000796v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000792v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000797v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000784v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204275v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Levasseur" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mal&#233;cot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boulon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Flavigny" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000791v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000770v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000765v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000769v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998328v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200069v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000760v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fawaz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000790v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tacnet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liman" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000772v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000777v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000761v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000776v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000768v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952543v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60242-0_75" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03134968v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998341v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000799v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000800v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302162v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>