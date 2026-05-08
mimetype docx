--- v1 (2026-04-09)
+++ v2 (2026-05-08)
@@ -66,3126 +66,3100 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of Hauzenberger granite and Orient Beige limestone under high-pressure triaxial testing</w:t>
+                <w:t xml:space="preserve">Triaxial behavior of concrete after hydrostatic preconsolidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Accary</w:t>
+                <w:t xml:space="preserve">Yang Ke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Daudeville</w:t>
+                <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 59 (4), pp.200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-026-03078-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05537053v1</w:t>
+                <w:t xml:space="preserve">hal-05596220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Macro-Element for Predicting the Behavior of Masonry Structures under In-Plane Cyclic Loading</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical behavior of Hauzenberger granite and Orient Beige limestone under high-pressure triaxial testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Malec</w:t>
+                <w:t xml:space="preserve">Abdallah Accary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Sieffert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daudeville</w:t>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30 (1), pp.2616450</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501733v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending a Macro-Element Approach for the Modeling of 3D Masonry Structures Under Transient Dynamic Loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A New Macro-Element for Predicting the Behavior of Masonry Structures under In-Plane Cyclic Loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Decret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Malec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app142311080⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (3), pp.768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings14030768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809418v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturation ratio influence on perforation and penetration of concrete subjected to missile impact: a DEM approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hicham Benniou</w:t>
+                <w:t xml:space="preserve">Extending a Macro-Element Approach for the Modeling of 3D Masonry Structures Under Transient Dynamic Loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Decret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sieffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux-Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40571-023-00654-2⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (23), pp.11080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app142311080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246377v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear behavior of reinforced concrete beams with wire rope shear reinforcement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saturation ratio influence on perforation and penetration of concrete subjected to missile impact: a DEM approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Accary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Benniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doraine Rouphael</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yann Malecot</w:t>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 56 (6), pp.114. </w:t>
+              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.805-814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-023-02199-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40571-023-00654-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211846v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of embedded weak discontinuity approaches for the finite element modelling of heterogeneous materials</w:t>
+                <w:t xml:space="preserve">Shear behavior of reinforced concrete beams with wire rope shear reinforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Ortega Laborin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roubin</w:t>
+                <w:t xml:space="preserve">Doraine Rouphael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux-Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2022.106894⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (6), pp.114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-023-02199-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778041v1</w:t>
+                <w:t xml:space="preserve">hal-04211846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of Sand Subjected to High Stress Levels in Wet and Dry Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An analysis of embedded weak discontinuity approaches for the finite element modelling of heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Ortega Laborin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shadi Youssef</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dano</w:t>
+                <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15196775⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 273, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2022.106894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011913v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixed-mode E-FEM approach for the study of local fracture processes in heterogeneous quasi-brittle materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Investigation of Sand Subjected to High Stress Levels in Wet and Dry Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Accary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ortega</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Daudeville</w:t>
+                <w:t xml:space="preserve">Christophe Dano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-022-02055-y⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (19), pp.6775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15196775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820267v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the Use Time of a Shake Table with Specimen Preparation outside the Table Surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mixed-mode E-FEM approach for the study of local fracture processes in heterogeneous quasi-brittle materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santosh Yadav</w:t>
+                <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Sieffert</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings12030319⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (8), pp.222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-022-02055-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607492v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Consistency of Strong Discontinuity Kinematics in Embedded Finite Element Method (E-FEM) Formulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of the Use Time of a Shake Table with Specimen Preparation outside the Table Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santosh Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sieffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux-Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Ortega Ortega Laborin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Malecot</w:t>
+                <w:t xml:space="preserve">Laurent Debove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Daudeville</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Decret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (19), pp.5640. </w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma14195640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/buildings12030319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358254v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of horizontal seismic band on seismic response in masonry structure: Application of DIC technique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrete element modeling of concrete under high stress level: influence of saturation ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Benniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Accary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daudeville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Disaster Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pdisas.2021.100149⟩</w:t>
+              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.157-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40571-020-00318-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694378v1</w:t>
+                <w:t xml:space="preserve">hal-03134815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete element modeling of concrete under high stress level: influence of saturation ratio</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Accary</w:t>
+                <w:t xml:space="preserve">Fracturing process of micro-concrete under uniaxial and triaxial compression: Insights from in-situ X-ray mechanical tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Stamati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daudeville</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (1), pp.157-167. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149, pp.106578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40571-020-00318-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134815v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracturing process of micro-concrete under uniaxial and triaxial compression: Insights from in-situ X-ray mechanical tests</w:t>
+                <w:t xml:space="preserve">General Consistency of Strong Discontinuity Kinematics in Embedded Finite Element Method (E-FEM) Formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Stamati</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Alejandro Ortega Ortega Laborin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Charrier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106578⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (19), pp.5640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma14195640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340858v1</w:t>
+                <w:t xml:space="preserve">hal-03358254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an experimental apparatus aimed at performing thermal-induced spalling tests based on a propane gas burner through tests on ultra-high performance concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of horizontal seismic band on seismic response in masonry structure: Application of DIC technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santosh Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Damerji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinold Keco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sieffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evariste Ouedraogo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Missemer</w:t>
+                <w:t xml:space="preserve">Eugénie Crété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Disaster Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.100149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pdisas.2021.100149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943369v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of Reinforced Concrete Beams using Wire Rope as Internal Shear Reinforcement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an experimental apparatus aimed at performing thermal-induced spalling tests based on a propane gas burner through tests on ultra-high performance concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evariste Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Djaknoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bunnarith Uch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald M. Colyvas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Sieffert</w:t>
+                <w:t xml:space="preserve">Quoc-Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvester Aboudha</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludovic Missemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENGINEERING TECHNOLOGY &amp; APPLIED SCIENCE RESEARCH</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 247 (118395), pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134750v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire spalling of ultra-high performance concrete: From a global analysis to microstructure investigations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavior of Reinforced Concrete Beams using Wire Rope as Internal Shear Reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald M. Colyvas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sieffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvester Aboudha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Missemer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Rogat</w:t>
+                <w:t xml:space="preserve">Christopher Kanali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.10.005⟩</w:t>
+              <w:t xml:space="preserve">ENGINEERING TECHNOLOGY &amp; APPLIED SCIENCE RESEARCH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp. 5940-5946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48084/etasr.3496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962250v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of the Creep Effect on the Mechanical Properties of Concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fire spalling of ultra-high performance concrete: From a global analysis to microstructure investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Missemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Clergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zainab Kammouna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Malecot</w:t>
+                <w:t xml:space="preserve">D. Rogat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115, pp.207-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2019/5907923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099476v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Evaluation of a Deformable Sensor for Interstitial Pore Pressure Measurement in Concrete under very High Stress Level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Accary</w:t>
+                <w:t xml:space="preserve">Experimental Study of the Creep Effect on the Mechanical Properties of Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Kammouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app9132610⟩</w:t>
+              <w:t xml:space="preserve">Advances in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/5907923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02167835v1</w:t>
+                <w:t xml:space="preserve">hal-02099476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic simulations of concrete strains incompatibilities under high creep stress level and consequences on the mechanical properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Malecot</w:t>
+                <w:t xml:space="preserve">Design and Evaluation of a Deformable Sensor for Interstitial Pore Pressure Measurement in Concrete under very High Stress Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Accary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2017.1320235⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (13), pp.2610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app9132610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875700v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of free water on concrete triaxial behavior: The effect of porosity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Malecot</w:t>
+                <w:t xml:space="preserve">Mesoscopic simulations of concrete strains incompatibilities under high creep stress level and consequences on the mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Kammouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Zingg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Baroth</w:t>
+                <w:t xml:space="preserve">M. Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.03.010⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2017.1320235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02085942v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Evaluation of a Deformable Sensor for Interstitial Pore Pressure Measurement in Concrete under very High Stress Level</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of free water on concrete triaxial behavior: The effect of porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daudeville</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Zingg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baroth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app9132610⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120, pp.207-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169480v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02085942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase segmentation of concrete x-ray tomographic images at meso-scale: Validation with neutron tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edward Andò</w:t>
+                <w:t xml:space="preserve">Design and Evaluation of a Deformable Sensor for Interstitial Pore Pressure Measurement in Concrete under very High Stress Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Accary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2017.12.011⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (13), pp.2610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app9132610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876110v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile failure of micro-concrete: from mechanical tests to FE meso-model with the help of X-ray tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Phase segmentation of concrete x-ray tomographic images at meso-scale: Validation with neutron tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Stamati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11012-018-0917-0⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88, pp.8 - 16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2017.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920221v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Radial Strain Sensor for the Characterization of Concrete Under Triaxial Loading</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Pla</w:t>
+                <w:t xml:space="preserve">Tensile failure of micro-concrete: from mechanical tests to FE meso-model with the help of X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Stamati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Andò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-015-0109-y⟩</w:t>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11012-018-0917-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875741v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of static and dynamic behavior of concrete under high confinement: Effect of coarse aggregate strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Piotrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Forquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 92, pp.164-174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cement matrix porosity on the triaxial behaviour of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zingg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 80, pp.52-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3195,3523 +3169,3653 @@
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the perforation of targets impacted by deformable projectiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">A Radial Strain Sensor for the Characterization of Concrete Under Triaxial Loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zingg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Boukria</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Daudeville</w:t>
+                <w:t xml:space="preserve">S. Pla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 80, pp.36-44. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (5), pp.703 - 711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2015.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-015-0109-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876937v1</w:t>
+                <w:t xml:space="preserve">hal-01875741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the saturation ratio on concrete behavior under triaxial compressive loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.-D. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ciree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Technology of Nuclear Installations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015, pp.976387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2015/976387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the effect of coarse aggregate shape and composition on concrete triaxial behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Prediction of the perforation of targets impacted by deformable projectiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Ke</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Boukria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80, pp.36-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2015.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.08.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953960v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression triaxial behavior of concrete: The role of the mesostructure by analysis of X-ray tomographic images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of the effect of coarse aggregate shape and composition on concrete triaxial behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Piotrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E.N. Landis</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2012.682458⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79 (C), pp.45-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998299v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About empirical models predicting the missile perforation of concrete barriers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Compression triaxial behavior of concrete: The role of the mesostructure by analysis of X-ray tomographic images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Piotrowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Malecot</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.N. Landis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 16 (9), pp.1074-1089. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2012.699746⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 16, pp.115-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.682458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998298v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazard prevention and protection, some issues on seismic and gravitational risks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">About empirical models predicting the missile perforation of concrete barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 15, pp.11-13</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 16 (9), pp.1074-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.699746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998300v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete structures under impact</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Hazard prevention and protection, some issues on seismic and gravitational risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Di Prisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 15, pp.101-140. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 15, pp.11-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2011.9695306⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01998301v1</w:t>
+                <w:t xml:space="preserve">hal-01998300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of coarse aggregate size and cement paste volume on concrete behavior under high triaxial compression loading</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Concrete structures under impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 25 (10), pp.3941-3949. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15, pp.101-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2011.04.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2011.9695306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01998303v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two inverse analysis techniques for learning deep excavation response</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Effect of coarse aggregate size and cement paste volume on concrete behavior under high triaxial compression loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.H. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2009.11.005⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (10), pp.3941-3949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2011.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998311v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical inverse analysis based on genetic algorithm and principal component analysis: Applications to excavation problems and pressuremeter tests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Probabilistic analysis of the inverse analysis of an excavation problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Flavigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.813⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (3), pp.391-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2009.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998310v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic analysis of the inverse analysis of an excavation problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Comparison of two inverse analysis techniques for learning deep excavation response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.M.A. Hashash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Osouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Finno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 37 (3), pp.391-398. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2009.12.006⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 37 (3), pp.323-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2009.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998309v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental behaviour of high-performance concrete in confined tension</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Statistical inverse analysis based on genetic algorithm and principal component analysis: Applications to excavation problems and pressuremeter tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Daudeville</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Flavigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (5), pp.471-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-009-9522-y⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998308v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength and damage of concrete under high triaxial loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Experimental behaviour of high-performance concrete in confined tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Buzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (5), pp.699-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-009-9522-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ejece.14.777-803⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01998313v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage of concrete in a very high stress state: Experimental investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Strength and damage of concrete under high triaxial loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Daudeville</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Buzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-008-9467-6⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (6-7), pp.777-803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejece.14.777-803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998312v1</w:t>
+                <w:t xml:space="preserve">hal-01998313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the water/cement ratio on concrete behavior under extreme loading</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Buzaud</w:t>
+                <w:t xml:space="preserve">Damage of concrete in a very high stress state: Experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.796⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (1-2), pp.15-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-008-9467-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998314v1</w:t>
+                <w:t xml:space="preserve">hal-01998312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain measurements on porous concrete samples for triaxial compression and extension tests under very high confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 44 (8), pp.633-657. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1243/03093247jsa547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of concrete behavior under high confinement: Effect of the saturation ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Buzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 46 (5), pp.1105-1120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2008.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical inverse analysis based on genetic algorithm and principal component analysis: Method and developments using synthetic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Flavigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (12), pp.1485-1511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nag.776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mesoscopic model for the behaviour of concrete under high confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Buzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (11), pp.1407-1423. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nag.771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement du béton sous fort confinement : effet du rapport eau/ciment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Effect of the water/cement ratio on concrete behavior under extreme loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Hong Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Malecot</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Daudeville</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Laurent Daudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Buzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 12 (4), pp.429-457. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (17), pp.1867-1888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ejece.12.429-457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nag.796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998324v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triaxial behaviour of concrete under high stresses: Influence of the loading path on compaction and limit states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 38 (3), pp.403-412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2007.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil parameter identification using a genetic algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Flavigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 32 (2), pp.189-213. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement du béton sous fort confinement : effet du rapport eau/ciment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Hong Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Buzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 12 (4), pp.429-457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultimate strength of plain concrete under extreme combined stresses : triaxial and proportional stress paths</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Comportement du béton sous fort confinement : effet du rapport eau/ciment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Hong Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Buzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Europénne de Génie Civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12 (4), pp.429-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejece.12.429-457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/regc.10.375-390⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02000757v1</w:t>
+                <w:t xml:space="preserve">hal-01998324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new experimental technique for the analysis of concrete under high triaxial loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Ultimate strength of plain concrete under extreme combined stresses : triaxial and proportional stress paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Europénne de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10 (3), pp.375-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/regc.10.375-390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2006134098⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02000758v1</w:t>
+                <w:t xml:space="preserve">hal-02000757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse inverse d'essais pressiométriques réalisés sur un sol de Beyrouth</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A new experimental technique for the analysis of concrete under high triaxial loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.H. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/geotech/2005112043⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 134, pp.635-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006134098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000756v1</w:t>
+                <w:t xml:space="preserve">hal-02000758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reynolds dependence of third-order velocity structure functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse inverse d'essais pressiométriques réalisés sur un sol de Beyrouth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. El Goche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gagne</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Kazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1639013⟩</w:t>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 112 (3), pp.43-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2005112043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00183628v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical estimator of turbulence intermittency in physical and numerical experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reynolds dependence of third-order velocity structure functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s100510050071⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (2), pp.482-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1639013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01998329v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00183628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A statistical estimator of turbulence intermittency in physical and numerical experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Auriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kahalerras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 16 (3), pp.549-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s100510050071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intermittency and Reynolds number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kahalerras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 10 (4), pp.910-921. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.869613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6721,6971 +6825,6971 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The embedded finite element method for modeling cracking in quasi-fragile materials at structural scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewald Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vieux-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale modelling of raw earth masonry : role of interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raspail Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vieux-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Edinbourgh (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workmanship Impact on Raw Earth Masonry Tensile Strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Raspail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second RILEM International Conference on Earthen Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Edinburgh, France. pp.216-225, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-62690-6_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Horizontal Seismic Band on Seismic Response in Masonry Structure: Behaviour Depending upon the Material Used</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Reinold Keco</w:t>
+                <w:t xml:space="preserve">Modélisation numérique des maçonneries avec inclusion horizontale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Decret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vieux-Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sieffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Sieffert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nepal's Reconstruction (ICNR - 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Kathmandu, Nepal</w:t>
+              <w:t xml:space="preserve">Journées Nationales Maçonnerie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136374v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique des maçonneries avec inclusion horizontale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effects of Horizontal Seismic Band on Seismic Response in Masonry Structure: Behaviour Depending upon the Material Used</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santosh Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Damerji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinold Keco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Crété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Maçonnerie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Nepal's Reconstruction (ICNR - 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Kathmandu, Nepal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136445v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso-scale mechanical tests and FE modelling of micro-concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">FE mesoscopic modelling of a micro-concrete based on x-ray scanmorphologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Stamati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Ando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Plasticity. Fundamentals and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">FraMCoS-X : Fracture Mechanics of Concrete and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058185v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FE mesoscopic modelling of a micro-concrete based on x-ray scanmorphologies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edward Ando</w:t>
+                <w:t xml:space="preserve">Interstitial pore pressure measurement and modeling in concrete under high confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Accary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FraMCoS-X : Fracture Mechanics of Concrete and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057978v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interstitial pore pressure measurement and modeling in concrete under high confinement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Daudeville</w:t>
+                <w:t xml:space="preserve">The embedded finite element method (E-FEM) for 3-D cracking prediction of concrete in the mesoscale: recent works on triaxial loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Ortega Laborin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Stamati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FraMCoS-X : Fracture Mechanics of Concrete and Concrete Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bayonne, France</w:t>
+              <w:t xml:space="preserve">GeoMech-M2UN workshop on Upscaling for strategic materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058191v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The embedded finite element method (E-FEM) for 3-D cracking prediction of concrete in the mesoscale: recent works on triaxial loading</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roubin</w:t>
+                <w:t xml:space="preserve">Damage investigation of adobe walls using numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Damerji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santosh Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sieffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoMech-M2UN workshop on Upscaling for strategic materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136397v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage investigation of adobe walls using numerical simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florent Vieux-Champagne</w:t>
+                <w:t xml:space="preserve">Meso-scale mechanical tests and FE modelling of micro-concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Stamati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Ando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Crete, Greece</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Plasticity. Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058212v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Interstitial Pore Pressure of Saturated Concrete under High Confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Accary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Experimental Mechanics - ICEM18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Brussels, Belgium. pp.524-529, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ICEM18-05397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ x-ray tests for an image-based FE meso-model for cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Stamati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro to MACRO Mathematical Modelling in Soil Mechanics (μM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Reggio Calabria, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of interstitial pore pressure in concrete under high confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Accary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465726v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of interstitial pore pressure in concrete under high confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Accary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057825v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual concrete strength after sustained load: Experimental results and modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Kammouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International RILEM Conference on Materials, Systems and Structures in Civil Engineering 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Lyngby, Denmark. pp.125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of the dynamic damage process of RC beam-column subassemblies under a middle column removal scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoqiang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Forquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd DYMAT Technical Meeting - Experimental testing and modelling of brittle materials at high strain-rates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse par approche numérique mésoscopique des propriétés mécaniques résiduelles du béton après un chargement de type fluage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zainab Kammouna</w:t>
+                <w:t xml:space="preserve">A new discrete element constitutive behaviour of concrete in the YADE platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Benniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+              <w:t xml:space="preserve">Fourth Conference on Particle-Based Methods (PARTICLES 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167715v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new discrete element constitutive behaviour of concrete in the YADE platform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Un nouveau modèle discret de comportement du béton implanté sous YADE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Benniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M Briffaut</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Daudeville</w:t>
+                <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth Conference on Particle-Based Methods (PARTICLES 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057384v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau modèle discret de comportement du béton implanté sous YADE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham Benniou</w:t>
+                <w:t xml:space="preserve">Analyse par approche numérique mésoscopique des propriétés mécaniques résiduelles du béton après un chargement de type fluage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Kammouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446491v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic modeling of triaxial behaviour of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zingg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Piotrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Modelling of Concrete Structures, EURO-C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, St Anton am Arlberg, Austria. pp.199-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From tomographic images to mesoscopic modelling of triaxial behavior of concrete</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daudeville</w:t>
+                <w:t xml:space="preserve">Influence of the nature of the synthetic incorporated fibres in UHPFRC concrete when subjected to fire conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Missemer L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Clergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rogat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FraMCoS-8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Toledo, Spain. pp.1401-1410</w:t>
+              <w:t xml:space="preserve">Proceedings of the RILEM-fib-AFGC International Symposium on Ultra-High Performance Fibre-Reinforced Concrete, International Symposium on Ultra-High Performance Fibre-Reinforced Concrete UHPFRC 2013, MUCEM, Marseille, FRANCE, 1-3 octobre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Marseille, France. pp.330 - 314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998297v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the nature of the synthetic incorporated fibres in UHPFRC concrete when subjected to fire conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Concrete behavior under triaxial load: Experimentation and improvement of a damage and plasticity constitutive model for concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.-D. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Rogat</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ciree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the RILEM-fib-AFGC International Symposium on Ultra-High Performance Fibre-Reinforced Concrete, International Symposium on Ultra-High Performance Fibre-Reinforced Concrete UHPFRC 2013, MUCEM, Marseille, FRANCE, 1-3 octobre 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Marseille, France. pp.330 - 314</w:t>
+              <w:t xml:space="preserve">FraMCoS-8 proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Toledo, Spain. pp.785-792</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000781v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete behavior under triaxial load: Experimentation and improvement of a damage and plasticity constitutive model for concrete</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Etude des mécanismes de dégradation du béton sous chargement thermique : influence de la formulation et de la microstructure sur la réponse du béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rospars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Ciree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FraMCoS-8 proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Toledo, Spain. pp.785-792</w:t>
+              <w:t xml:space="preserve">Journées de restitution VOR 2013, Domaine Universitaire de Saint Martin d'Hères, France, 10 octobre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876944v1</w:t>
+                <w:t xml:space="preserve">hal-02000795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des mécanismes de dégradation du béton sous chargement thermique : influence de la formulation et de la microstructure sur la réponse du béton</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Malecot</w:t>
+                <w:t xml:space="preserve">From tomographic images to mesoscopic modelling of triaxial behavior of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Piotrowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maurice Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Poinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de restitution VOR 2013, Domaine Universitaire de Saint Martin d'Hères, France, 10 octobre 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">FraMCoS-8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Toledo, Spain. pp.1401-1410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000795v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la nature des fibres synthétiques incorporées sur le comportement au feu des BFUP : cas du BCV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missemer L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rogat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedinds Beton Feu 2012, Colloque Performances du béton soumis à haute température : du matériau à la structure, Université de Cergy Pontoise, France, 23 octobre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Cergy Pontoise, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic scale modeling of concrete under triaxial loading using X-ray tomographic images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Concrete behavior under very high stress level: from experiments to mesoscopic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurice Marin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle Based Methods Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Barcelona, Spain. pp.117-129</w:t>
+              <w:t xml:space="preserve">Protect 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lugano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998302v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete behavior under very high stress level: from experiments to mesoscopic modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Mesoscopic scale modeling of concrete under triaxial loading using X-ray tomographic images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Piotrowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maurice Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Maurice Marin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protect 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Lugano, Italy</w:t>
+              <w:t xml:space="preserve">Particle Based Methods Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Barcelona, Spain. pp.117-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000794v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the composition on concrete behaviour under high triaxial loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONSEC-10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Yucatan, Mexico. pp.1385-1392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of polymer fibres inclusion in fire spalling of ultra-high performance concrete.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Missemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rogat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Fracture Mechanics of Concrete and Concrete Structures FRAMCOS'7, May 24-27, 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Jeju, South Korea. pp.1752-1757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spalling under fire of ultra-high performance fibre concrete: Effect of polymer fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Missemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rogat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Concrete under Severe Conditions - CONSEC'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Merida Yucatan, Mexico. pp.553-560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of very light concrete under severe triaxial loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zingg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONSEC-10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Yucatan, Mexico. pp.1393-1400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete behavior under very high stresses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical analysis on dry and saturated concrete behaviour under high pressure confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pontiroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Buzaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Experimental Mechanics - SEM conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Albuquerque, United States. pp.1585-1592</w:t>
+              <w:t xml:space="preserve">DYMAT 2009 - 9th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading, 9th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading, Brussels, Belgium, 7-11/09/2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Brussels, Belgium. pp.11-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998320v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis on dry and saturated concrete behaviour under high pressure confinement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Damage tools to model severe loading effects on reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rouquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pontiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berthet-Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYMAT 2009 - 9th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading, 9th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading, Brussels, Belgium, 7-11/09/2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Brussels, Belgium. pp.11-17</w:t>
+              <w:t xml:space="preserve">ACI 2009 Fall convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, New Orleans, United States. pp.143-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000783v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage tools to model severe loading effects on reinforced concrete structures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Unconfined compressive strength is a poor indicator of the high-pressure mechanical response of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.H. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACI 2009 Fall convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, New Orleans, United States. pp.143-169</w:t>
+              <w:t xml:space="preserve">DYMAT 2009 - 9th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading, 9th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading, Brussels, Belgium, 7-11/09/2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Brussels, Belgium. pp.1325-1331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998315v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconfined compressive strength is a poor indicator of the high-pressure mechanical response of concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Concrete behavior under very high stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Buzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYMAT 2009 - 9th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading, 9th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading, Brussels, Belgium, 7-11/09/2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Brussels, Belgium. pp.1325-1331</w:t>
+              <w:t xml:space="preserve">Society for Experimental Mechanics - SEM conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Albuquerque, United States. pp.1585-1592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000774v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal damage assesment in concrete subjected to high hydrostatic pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Landis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Concrete Institute Fall Conference 08, Saint-Louis, USA, 2-6 November 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Saint-Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of concrete under high confinement : a mesoscale approach with damage behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Buzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress on Computational Mechanics, Venice, Italy, July 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The characterisation and modeling of concrete response under high pressure confinement</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">High pressure triaxial behaviour of concrete: influence of granulometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on modeling of concrete under high-impulsive loading</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Austin, United States</w:t>
+              <w:t xml:space="preserve">FraMCoS-6 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000789v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil parameter identification from in situ measurements using a genetic algorithm and a principle component analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Influence of the saturation degree and mix proportions on the behavior of concrete under high level of stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.H. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Flavigny</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMOG-X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Rhodes, Greece. pp.665-670</w:t>
+              <w:t xml:space="preserve">FramCos-6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Catania, Italy. pp.1815-1820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998326v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressure triaxial behaviour of concrete: influence of granulometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Influence of saturation ratio and W/C ratio on the concrete behaviour under severe triaxial loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.H. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FraMCoS-6 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Catania, Italy</w:t>
+              <w:t xml:space="preserve">Concrete under Severe Conditions: Environment &amp; Loading, CONSEC’07, Tours, France, june 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tours, France. pp.1243-1250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000763v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the saturation degree and mix proportions on the behavior of concrete under high level of stresses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Experimental behaviour of high strength concrete in confined tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FramCos-6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Catania, Italy. pp.1815-1820</w:t>
+              <w:t xml:space="preserve">Concrete under Severe Conditions: Environment &amp; Loading, CONSEC’07, Tours, France, june 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tours, France. pp.1251-1258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998325v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of saturation ratio and W/C ratio on the concrete behaviour under severe triaxial loading</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Soil parameter identification from in situ measurements using a genetic algorithm and a principle component analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Daudeville</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Flavigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete under Severe Conditions: Environment &amp; Loading, CONSEC’07, Tours, France, june 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Tours, France. pp.1243-1250</w:t>
+              <w:t xml:space="preserve">NUMOG-X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Rhodes, Greece. pp.665-670</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000787v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental behaviour of high strength concrete in confined tension</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">The characterisation and modeling of concrete response under high pressure confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Buzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.H. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete under Severe Conditions: Environment &amp; Loading, CONSEC’07, Tours, France, june 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Tours, France. pp.1251-1258</w:t>
+              <w:t xml:space="preserve">Workshop on modeling of concrete under high-impulsive loading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000762v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Inverse en géotechnique - Application à une excavation en milieu urbain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A first analysis of concrete behaviour under high confinement: influence of moisture content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.H. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Flavigny</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Utilisateurs Plaxis France, Paris -, France, 16 mai 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Advances in Geomaterials and Structures, AGS'06, First Euro Mediterranean in Advances on Geomaterials and Structures, Hammamet Tunisia, 3-5 May 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000793v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first analysis of concrete behaviour under high confinement: influence of moisture content</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A first investigation on limit states of a low strength dried concrete under high confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Geomaterials and Structures, AGS'06, First Euro Mediterranean in Advances on Geomaterials and Structures, Hammamet Tunisia, 3-5 May 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000785v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new experimental technique for the analysis of concrete under high triaxial loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dymat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Bruxelles, Belgium. pp.635-640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first investigation on limit states of a low strength dried concrete under high confinement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Influence of saturation degree on the triaxial behaviour of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.H. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Geomaterials and Structures, AGS'06, First Euro Mediterranean in Advances on Geomaterials and Structures, Hammamet Tunisia, 3-5 May 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">15th U.S. National Congress on Theoretical and Applied Mechanics, University of Colorado at Boulder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000767v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of saturation degree on the triaxial behaviour of concrete</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Influence of the triaxial loading path on the ultimate strength of plain concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th U.S. National Congress on Theoretical and Applied Mechanics, University of Colorado at Boulder</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Boulder, United States</w:t>
+              <w:t xml:space="preserve">, 2006, Boulder (CO), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000796v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the triaxial loading path on the ultimate strength of plain concrete</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Influence of saturation degree and water-cement ratio on the behavior of concrete under severe triaxial compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.H. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th U.S. National Congress on Theoretical and Applied Mechanics, University of Colorado at Boulder</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Boulder (CO), United States</w:t>
+              <w:t xml:space="preserve">8th National Conference on Mechanics of Deformable Solids, Thai Nguyen City, Vietnam, August 25-26 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Thai Nguyen City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000792v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of saturation degree and water-cement ratio on the behavior of concrete under severe triaxial compression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Analyse Inverse en géotechnique - Application à une excavation en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Daudeville</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Flavigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th National Conference on Mechanics of Deformable Solids, Thai Nguyen City, Vietnam, August 25-26 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Thai Nguyen City, Vietnam</w:t>
+              <w:t xml:space="preserve">Journée Utilisateurs Plaxis France, Paris -, France, 16 mai 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000797v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of concrete behavior under severe triaxial loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">A new experimental device for the analysis of concrete under high stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2005 Joint ASCE/ASME/SES Conference on Mechanics and Materials, McMat 2005 Mechanics &amp; Materials Conference, Baton Rouge, Louisiana, 1-5 juin 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Baton Rouge, United States</w:t>
+              <w:t xml:space="preserve">ALERT Workshop, Aussois, France, October 10-12 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000784v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse inverse par algorithme génétique en géotechnique : application à un problème d'excavation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Étienne Flavigny</w:t>
+                <w:t xml:space="preserve">Analyse inverse d'une courbe pressiométrique par algorithme génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Flavigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Troyes, France</w:t>
+              <w:t xml:space="preserve">Symposium International 50 ans de Pressiomètres, Symposium International ISP5/PRESSIO 2005, Paris, 22-24 août 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204275v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new experimental device for the analysis of concrete under high stresses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale du comportement du béton sous sollicitations triaxiales sévères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALERT Workshop, Aussois, France, October 10-12 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Aussois, France</w:t>
+              <w:t xml:space="preserve">RISQUE &amp; ENVIRONNEMENT, XXIIIiemes Rencontres Universitaires de Génie Civil 2005, Grenoble, FRANCE, 26-27 mai 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000791v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse inverse d'une courbe pressiométrique par algorithme génétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Analyse inverse par algorithme génétique en géotechnique : application à un problème d’excavation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Flavigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International 50 ans de Pressiomètres, Symposium International ISP5/PRESSIO 2005, Paris, 22-24 août 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">CFM 2005, 17ème Congrès Français de Mécanique, août -, Troyes, 2 septembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000770v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale du comportement du béton sous sollicitations triaxiales sévères</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis of concrete behavior under severe triaxial loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.H. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RISQUE &amp; ENVIRONNEMENT, XXIIIiemes Rencontres Universitaires de Génie Civil 2005, Grenoble, FRANCE, 26-27 mai 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">The 2005 Joint ASCE/ASME/SES Conference on Mechanics and Materials, McMat 2005 Mechanics &amp; Materials Conference, Baton Rouge, Louisiana, 1-5 juin 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Baton Rouge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000765v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse inverse par algorithme génétique en géotechnique : application à un problème d’excavation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Flavigny</w:t>
+                <w:t xml:space="preserve">Analyse inverse par algorithme génétique en géotechnique : application à un problème d'excavation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Malécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Flavigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2005, 17ème Congrès Français de Mécanique, août -, Troyes, 2 septembre 2005</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000769v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse analysis of in-situ geotechnical measurements using a genetic algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Flavigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMOG-9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Ottawa, Canada. pp.223-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynolds Logsimilarity of third-order velocity structure functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Turbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Trondheim, Norway. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1639013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00200069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse inverse et modélisation d'esaais préssiométriques réalisés à Beyrouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Flavigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compte rendus du Colloque international de géotechnique de Beyrouth 2004, Colloque international de géotechnique de Beyrouth 2004, Beyrouth, Liban, 19-22 mai 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back-analysis of metal micro-structures' behavior for original experimental measurements and assessing of snow avalanche action on real structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berthet-Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Liman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Snow Science Workshop (ISSW), JACKSON HOLE, WYOMING, USA, 19-24 septembre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Jackson Hole, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of soil parameters for finite element simulation of geotechnical structures: application to the pressuremeter test and to an excavation problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Flavigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of the ISEC03 Conf., 2nd Int. Conf. in structural engineering and construction, ISEC03, Rome, Italie, 23-26 septembre 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Rome, Italy. pp.2393-2400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of turbulence intermittency in physical and numerical experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Turbulence VII, European Turbulence Conference (ETC), Nice (juillet 1998)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Nice, France. pp.128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small scale passive temperature measurements in fully developed turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Turbulence VII, European Turbulence Conference, Nice (juin 1998)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Carry-Le-Rouet, France. pp.233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermittency and Reynolds number in LES of turbulent flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamics and Statistics of Concentrated Vortices in Turbulent Flows, Euromech Colloquium 364, Carry-Le-Rouet (juin 1997)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Carry-Le-Rouet, France. pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse velocity structure functions in developed turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kahalerras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Turbulence VI, European Turbulence Conference, Lausanne (juin 1996)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Lausanne, Switzerland. pp.235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13695,564 +13799,564 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile Damage Mechanisms of Concrete Using X-Ray: In Situ Experiments and Mesoscopic Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Stamati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Damage Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18 (1), Springer International Publishing, pp.453-488, 2022, RILEM Bookseries, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-60242-0_75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile damage mechanisms of concrete using X-ray in situ experiments and mesoscopic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Stamati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Damage Mechanics : Nano to Macro Scale for Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Analysis of Concrete Behavior Under High Confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Buzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials under Extreme Loadings: Application to Penetration and Impact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley and Sons, pp.101-119, 2013, 9781848211841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triaxial behavior of concrete: effect of concrete mix design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Politecnico di Milano and Italcementi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies and Researches: Annual Review of Structural Concrete,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, Starrylink, pp.153-174, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse analysis of soil parameters for Finite Element simulation of geotechnical structures: Pressuremeter test and excavation problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Flavigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brinkgreve R.B.J., Schad H., Schweiger H.F., Willand E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnical Innovations,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Verlag Glückauf, pp.659-675, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14262,157 +14366,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-FEM predictions of concrete failure mechanism under triaxial compression from tensile rupture modelling at the meso-scale: comparison with X-ray tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Stamati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ortega Laborin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Ando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId309"/>
+      <w:footerReference w:type="default" r:id="rId312"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14559,51 +14663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05537053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Accary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malecot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudeville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04501733v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Decret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sieffert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux-Champagne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudeville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14030768" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04809418v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142311080" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04246377v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Benniou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-023-00654-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04211846v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doraine Rouphael" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02199-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ortega Laborin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roubin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2022.106894" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011913v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Youssef" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15196775" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820267v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ortega" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malecot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-02055-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607492v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Yadav" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debove" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12030319" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358254v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ortega Ortega Laborin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14195640" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694378v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Damerji" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinold Keco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdisas.2021.100149" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03134815v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-020-00318-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340858v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stamati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. And&#242;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106578" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943369v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Ouedraogo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Djaknoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bunnarith Uch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Thanh Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Missemer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03134750v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald M. Colyvas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvester Aboudha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kanali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.3496" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962250v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Missemer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ouedraogo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clergue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rogat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.10.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02099476v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Kammouna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/5907923" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02167835v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9132610" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875700v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kammouna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briffaut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1320235" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02085942v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Zingg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.03.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02169480v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01876110v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Stamati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.12.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920221v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-018-0917-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zingg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baroth" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pla" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0109-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956952v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piotrowska" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forquin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.09.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1G24NTZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876934v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.10.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK45Z7ZK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876937v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Boukria" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2015.01.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N1VWZB1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876936v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-D. Vu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ciree" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/976387" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953960v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.08.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N07DQPZK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998299v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poinard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Landis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.682458" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998298v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.699746" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998300v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Prisco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998301v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9695306" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998303v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.H. Vu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2011.04.026" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N9KVLQ6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998311v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M.A. Hashash" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levasseur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osouli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Finno" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2009.11.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P72KCWJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998310v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Flavigny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.813" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K4HNT8L0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998309v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2009.12.006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZG9QPNQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998308v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupray" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-009-9522-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FPM3XRM2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998313v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buzaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.14.777-803" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998312v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9467-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G81T65P1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998314v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hong Vu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buzaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.796" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q3J4NR6W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998316v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247jsa547" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998319v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.10.015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998318v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.776" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4K693TK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998317v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.771" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R5R58DMT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998324v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.12.429-457" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998322v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.09.029" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RH1W71Q8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998321v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.614" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZZTND6PC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02002529v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000757v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/regc.10.375-390" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000758v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134098" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-L31HLBVC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000756v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fawaz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Goche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kazan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2005112043" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183628v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gagne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1639013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998329v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auriault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kahalerras" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chanal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050071" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HGC5NPB8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998330v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869613" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04931718v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Guillaume" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vieux-Champagne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04931702v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raspail Valentin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941468v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raspail" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jean" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maillard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sieffert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_22" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136374v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136445v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02058185v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ando" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057978v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02058191v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136397v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02058212v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057347v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ICEM18-05397" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023890v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465726v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057825v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057756v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057779v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Zhao" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167715v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057384v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Briffaut" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446491v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000775v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998297v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Piotrowska" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurice Marin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poinard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000781v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missemer L." TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876944v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000795v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rospars" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000771v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998302v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000794v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998306v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000779v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998307v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998304v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998320v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000783v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pontiroli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998315v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazars" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouquand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthet-Rambaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000774v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000782v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Landis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000764v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000789v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998326v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000763v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998325v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000787v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000762v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000793v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000785v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998327v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000767v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000796v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000792v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000797v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000784v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204275v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Levasseur" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mal&#233;cot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boulon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Flavigny" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000791v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000770v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000765v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000769v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998328v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200069v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000760v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fawaz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000790v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tacnet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liman" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000772v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000777v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000761v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000776v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000768v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952543v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60242-0_75" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03134968v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998341v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000799v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000800v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302162v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05596220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malecot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudeville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-026-03078-5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05537053v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Accary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudeville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04501733v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Decret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sieffert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux-Champagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14030768" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04809418v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142311080" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04246377v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Benniou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-023-00654-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04211846v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doraine Rouphael" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02199-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778041v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ortega Laborin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roubin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2022.106894" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Youssef" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15196775" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820267v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ortega" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malecot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-02055-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607492v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Yadav" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debove" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12030319" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03134815v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-020-00318-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stamati" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. And&#242;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charrier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106578" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358254v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ortega Ortega Laborin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14195640" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694378v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Damerji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinold Keco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdisas.2021.100149" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943369v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Ouedraogo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Djaknoun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bunnarith Uch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Thanh Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Missemer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03134750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald M. Colyvas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvester Aboudha" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kanali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.3496" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962250v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Missemer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ouedraogo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clergue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rogat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.10.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02099476v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Kammouna" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/5907923" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02167835v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9132610" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875700v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kammouna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briffaut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1320235" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02085942v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Zingg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.03.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02169480v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01876110v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Stamati" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.12.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920221v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-018-0917-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956952v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piotrowska" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forquin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.09.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1G24NTZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876934v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zingg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baroth" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.10.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK45Z7ZK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0109-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876936v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-D. Vu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ciree" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/976387" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876937v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Boukria" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2015.01.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N1VWZB1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953960v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ke" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.08.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N07DQPZK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998299v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poinard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Landis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.682458" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.699746" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998300v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Prisco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998301v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9695306" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998303v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.H. Vu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2011.04.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N9KVLQ6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998309v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2009.12.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZG9QPNQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998311v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M.A. Hashash" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levasseur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osouli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Finno" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2009.11.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P72KCWJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998310v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Flavigny" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.813" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K4HNT8L0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998308v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupray" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-009-9522-y" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FPM3XRM2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998313v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buzaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.14.777-803" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998312v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9467-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G81T65P1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998316v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247jsa547" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998319v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.10.015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998318v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.776" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4K693TK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998317v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.771" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R5R58DMT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998314v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hong Vu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buzaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.796" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q3J4NR6W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998322v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.09.029" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RH1W71Q8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998321v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.614" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZZTND6PC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02002529v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998324v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.12.429-457" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000757v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/regc.10.375-390" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000758v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134098" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-L31HLBVC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000756v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fawaz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Goche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kazan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2005112043" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183628v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gagne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1639013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998329v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auriault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kahalerras" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chanal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050071" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HGC5NPB8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998330v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869613" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04931718v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Guillaume" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vieux-Champagne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04931702v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raspail Valentin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941468v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raspail" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jean" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maillard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sieffert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_22" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136445v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136374v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057978v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ando" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02058191v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136397v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02058212v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02058185v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057347v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ICEM18-05397" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023890v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057825v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465726v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057756v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057779v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Zhao" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057384v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Briffaut" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446491v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167715v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000775v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000781v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missemer L." TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876944v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000795v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rospars" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998297v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Piotrowska" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurice Marin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poinard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000771v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000794v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998302v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998306v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000779v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998307v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998304v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000783v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pontiroli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998315v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazars" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouquand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthet-Rambaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000774v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998320v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000782v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Landis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000764v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000763v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998325v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000787v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000762v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998326v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000789v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000785v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000767v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998327v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000796v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000792v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000797v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000793v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000791v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000770v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000765v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000769v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000784v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204275v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Levasseur" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mal&#233;cot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boulon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Flavigny" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998328v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200069v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000760v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fawaz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000790v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tacnet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liman" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000772v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000777v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000761v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000776v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000768v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952543v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60242-0_75" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03134968v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998341v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000799v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000800v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302162v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>