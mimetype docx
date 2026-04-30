--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -229,295 +229,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A composite gradient index lens for wideband elastic waves focusing: Design approach and experimental validation at constant thickness</w:t>
+                <w:t xml:space="preserve">Analysis of local current density, temperature, and mechanical pressure distributions in an operating PEMFC under variable compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Rapine</w:t>
+                <w:t xml:space="preserve">El Mahdi Khetabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Abuhemeida</w:t>
+                <w:t xml:space="preserve">Khadidja Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+                <w:t xml:space="preserve">Xavier François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Cogan</w:t>
+                <w:t xml:space="preserve">Remy Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Francescato</w:t>
+                <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.119500. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 394, pp.126187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.126187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05212119v1</w:t>
+                <w:t xml:space="preserve">hal-05086730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of local current density, temperature, and mechanical pressure distributions in an operating PEMFC under variable compression</w:t>
+                <w:t xml:space="preserve">A composite gradient index lens for wideband elastic waves focusing: Design approach and experimental validation at constant thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Mahdi Khetabi</w:t>
+                <w:t xml:space="preserve">Valentin Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadidja Bouziane</w:t>
+                <w:t xml:space="preserve">Nour Abuhemeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier François</w:t>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Lachat</w:t>
+                <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Meyer</w:t>
+                <w:t xml:space="preserve">Pascal Francescato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 394, pp.126187. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.119500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.126187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086730v1</w:t>
+                <w:t xml:space="preserve">hal-05212119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical models and simulations of PEMFCs: A comprehensive review</w:t>
               </w:r>
@@ -529,64 +529,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Marcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Candusso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -689,51 +689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 617, pp.235158. </w:t>
@@ -771,103 +771,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EIS study to analyse the influence of mechanical compression on the global PEM fuel cell performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mahdi Khetabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 68, pp.352-359. </w:t>
@@ -905,103 +905,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods to Measure the Electrical Resistances of a Gas Diffusion Layer Under Mechanical Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mahdi Khetabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Candusso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (3), pp.e202200102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1035,103 +1035,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ experimental investigations to study the impact of mechanical compression on the PEMFC - analysis of the global cell performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mahdi Khetabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 56, pp.1257-1272. </w:t>
@@ -1182,51 +1182,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision support tool for sustainable design of emerging technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bazzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zenodo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1273,51 +1273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User-centred design approach with misidentified end-users: case study for smart composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bazzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 33 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1345,334 +1345,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance measure and tool for benchmarking metaheuristic optimization algorithms</w:t>
+                <w:t xml:space="preserve">Design of experiments on the effects of linear and hyperelastic constitutive models and geometric parameters on polymer electrolyte fuel cell mechanical and electrical behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Schott</w:t>
+                <w:t xml:space="preserve">Chloé Charbonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Lisa Dhuitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Salmon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Candusso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied and Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (26), pp.13775-13790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22055/JACM.2021.37664.3060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.02.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281432v1</w:t>
+                <w:t xml:space="preserve">hal-03188311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of experiments on the effects of linear and hyperelastic constitutive models and geometric parameters on polymer electrolyte fuel cell mechanical and electrical behaviour</w:t>
+                <w:t xml:space="preserve">Performance measure and tool for benchmarking metaheuristic optimization algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Charbonné</w:t>
+                <w:t xml:space="preserve">François Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Lisa Dhuitte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Chamoret</w:t>
+                <w:t xml:space="preserve">Thomas Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Candusso</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 46 (26), pp.13775-13790. </w:t>
+              <w:t xml:space="preserve">Journal of Applied and Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.02.122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22055/JACM.2021.37664.3060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188311v1</w:t>
+                <w:t xml:space="preserve">hal-03281432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de prise en compte des impacts environnementaux et sociaux dans la définition de problématiques de recherche : application aux structures composites instrumentées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bazzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (1), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1745,51 +1745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Harizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1834,343 +1834,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural health monitoring of polymer-matrix composite using embedded piezoelectric ceramic transducers during several four-points bending tests.</w:t>
+                <w:t xml:space="preserve">Integration of piezoelectric transducers (PZT and PVDF) within polymer-matrix composites for structural health monitoring applications: new success and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Tuloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Walid Harizi</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Harizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/abbc59⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Smart and Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.343-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19475411.2020.1830196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963768v1</w:t>
+                <w:t xml:space="preserve">hal-03090281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of piezoelectric transducers (PZT and PVDF) within polymer-matrix composites for structural health monitoring applications: new success and challenges</w:t>
+                <w:t xml:space="preserve">Structural health monitoring of polymer-matrix composite using embedded piezoelectric ceramic transducers during several four-points bending tests.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Tuloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W. Harizi</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Harizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Smart and Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (4), pp.343-369. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19475411.2020.1830196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/abbc59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090281v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cyclic mechanical compression on the electrical contact resistance between the gas diffusion layer and the bipolar plate of a polymer electrolyte membrane fuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mahdi Khetabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Zamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 153, pp. 349-361. </w:t>
@@ -2202,1027 +2202,1027 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the influence of a “soft layer” on the structural performance of a smart composite structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of in-situ piezoelectric sensors for the manufacturing and structural health monitoring of polymer-matrix composites: A literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Tuloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Harizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoheir Aboura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xianlong Chen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kamel Khellil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1 (3), </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215, pp.127-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42452-019-0250-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.02.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024664v1</w:t>
+                <w:t xml:space="preserve">hal-02126019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the manufacturing, integration, and wiring techniques of in situ piezoelectric devices for the manufacturing and structural health monitoring of polymer–matrix composites: A literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Tuloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Harizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Khellil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1045389X1986178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1045389X19861782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02202791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of manufacturing techniques of smart composite structures with embedded bulk piezoelectric transducers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation on the influence of a “soft layer” on the structural performance of a smart composite structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianlong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Akhras</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab0fab⟩</w:t>
+              <w:t xml:space="preserve">SN Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42452-019-0250-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116494v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of mechanical compression on the performance of Polymer Electrolyte Fuel Cells and analysis through in-situ characterisation techniques - A review</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A review of manufacturing techniques of smart composite structures with embedded bulk piezoelectric transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Akhras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2019.03.071⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (5), pp.053001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab0fab⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083530v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal design for electromagnetic devices: A synthesis approach using intervals and constraint-based methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sephora Diampovesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sephora Diampovesa</w:t>
+                <w:t xml:space="preserve">Arnaud Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Hubert</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 60, pp.S35-S48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/JAE-191104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of in-situ piezoelectric sensors for the manufacturing and structural health monitoring of polymer-matrix composites: A literature review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Effects of mechanical compression on the performance of Polymer Electrolyte Fuel Cells and analysis through in-situ characterisation techniques - A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mahdi Khetabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Zamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Khellil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 215, pp.127-149. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 424, pp.8-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.02.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2019.03.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126019v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex composite structures with integrated piezoelectric transducers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xianlong Chen</w:t>
+                <w:t xml:space="preserve">Characterization process to measure the electrical contact resistance of Gas Diffusion Layers under mechanical static compressive loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane El Oualid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Candusso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Methods and Experimental Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2495/cmem-v5-n2-125-134⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (37), pp.23920-23931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.03.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981130v1</w:t>
+                <w:t xml:space="preserve">hal-01670713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization process to measure the electrical contact resistance of Gas Diffusion Layers under mechanical static compressive loads</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soufiane El Oualid</w:t>
+                <w:t xml:space="preserve">Complex composite structures with integrated piezoelectric transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianlong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42 (37), pp.23920-23931. </w:t>
+              <w:t xml:space="preserve">International Journal of Computational Methods and Experimental Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (2), pp.125-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.03.130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2495/cmem-v5-n2-125-134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670713v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic Fatigue Endurance of Thin Carbon Fiber Sheets</w:t>
               </w:r>
@@ -3247,51 +3247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Ruiz Vilchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 47 (4), pp.1654-1660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3351,51 +3351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Faydi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 182, pp.124-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3429,51 +3429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMART COMPOSITE STRUCTURES:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lachat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3505,473 +3505,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration characterization procedure of piezoelectric ceramic parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Active vibration isolation with a MEMS device. Effects of nonlinearities on control efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémy Lachat</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20152001003⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (8), pp.085004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0964-1726/24/8/085004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359355v1</w:t>
+                <w:t xml:space="preserve">hal-03352334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization and analytical modeling of gas diffusion layers under cyclic compression</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Vibration characterization procedure of piezoelectric ceramic parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lachat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 40 (17), pp.5958-5965. </w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20, pp.01003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.02.136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20152001003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352328v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization Method of the Gas Diffusion Layers Compression Modulus for High Compressive Loads and Based on a Dynamic Mechanical Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical characterization and analytical modeling of gas diffusion layers under cyclic compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Gigos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Faydi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fuel Cell Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (5), </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (17), pp.5958-5965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4031695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.02.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352339v1</w:t>
+                <w:t xml:space="preserve">hal-03352328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active vibration isolation with a MEMS device. Effects of nonlinearities on control efficiency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Experimental Characterization Method of the Gas Diffusion Layers Compression Modulus for High Compressive Loads and Based on a Dynamic Mechanical Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Faydi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (8), pp.085004. </w:t>
+              <w:t xml:space="preserve">Journal of Fuel Cell Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0964-1726/24/8/085004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4031695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352334v1</w:t>
+                <w:t xml:space="preserve">hal-03352339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent-Circuit Model for Quartz Resonators Effects of Finite Element Analysis, Acceleration, and Mass Loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabie Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (9), pp.774-790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4005,64 +4005,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a passive structure for active vibration isolation: an interval-computation- and constraint-propagation-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 44 (12), pp.1463-1489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4096,51 +4096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active vibration isolation of electronic components by piezocomposite clamped–clamped beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4187,51 +4187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural modeling of a MEMS device: nonlinear modeling and experimental identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Cumunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4290,51 +4290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation structurale de problèmes d'amortissement de type shunt résistif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4381,51 +4381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active damping of 'parasitic' vibration modes of a quartz sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4478,376 +4478,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primal-dual optimization process of IFF-DVF active damping strategies. Applications to the beams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mixed control for robust vibration isolation: numerical energy comparison for an active micro suspension device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Delobelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Control and Health Monitoring</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (4), pp.1361-1369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0964-1726/16/4/050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/stc.198⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00261064v1</w:t>
+                <w:t xml:space="preserve">hal-00261046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active isolation of electronic micro-components with piezoelectrically transduced silicon MEMS devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Primal-dual optimization process of IFF-DVF active damping strategies. Applications to the beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Verdot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paul Muralt</w:t>
+                <w:t xml:space="preserve">Patrick Delobelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0964-1726/16/1/016⟩</w:t>
+              <w:t xml:space="preserve">Structural Control and Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (4), pp. 660-680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/stc.198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00261055v1</w:t>
+                <w:t xml:space="preserve">hal-00261064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed control for robust vibration isolation: numerical energy comparison for an active micro suspension device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Active isolation of electronic micro-components with piezoelectrically transduced silicon MEMS devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Verdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Baborowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Muralt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 16 (4), pp.1361-1369. </w:t>
+              <w:t xml:space="preserve">, 2007, 16 (1), pp.128-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0964-1726/16/4/050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0964-1726/16/1/016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00261046v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00261055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4865,90 +4865,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lentille à gradient d'indice en matériaux composite pour la focalisation d'ondes élastiques de flexion dans une large bande de fréquence : validation en composite unidirectionnel à épaisseur constante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Francescato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4973,103 +4973,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focussing of bending waves in functionally graded composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Abuhemeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Francescato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lisbonne, Portugal</w:t>
@@ -5137,51 +5137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Banvillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Courtin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5222,234 +5222,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lentilles à gradient d'indice de réfraction pour la focalisation d'ondes élastiques de flexion dans une plaque composite d'épaisseur constante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Lentilles à gradient d’indice de réfraction pour la focalisation d’ondes élastiques de flexion dans une plaque composite d’épaisseur constante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Abuhemeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Francescato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites (JNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour les MAtériaux Composites (AMAC), Jul 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215820v1</w:t>
+                <w:t xml:space="preserve">hal-04273673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lentilles à gradient d'indice de réfraction pour la focalisation d'ondes élastiques de flexion dans une plaque composite d'épaisseur constante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Abuhemeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Francescato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
@@ -5472,282 +5472,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GUIDELINES FROM LITERATURE TO PRACTICE: FIRST KEY TO IMPLEMENT ECO-INNOVATION IN AN INNOVATION LABORATORY</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Bazzaro</w:t>
+                <w:t xml:space="preserve">Lentilles à gradient d'indice de réfraction pour la focalisation d'ondes élastiques de flexion dans une plaque composite d'épaisseur constante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Rapine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Abuhemeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Meyer</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Francescato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ENGINEERING DESIGN, ICED23</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites (JNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour les MAtériaux Composites (AMAC), Jul 2023, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138297v1</w:t>
+                <w:t xml:space="preserve">hal-04215820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lentilles à gradient d’indice de réfraction pour la focalisation d’ondes élastiques de flexion dans une plaque composite d’épaisseur constante</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Scott Cogan</w:t>
+                <w:t xml:space="preserve">GUIDELINES FROM LITERATURE TO PRACTICE: FIRST KEY TO IMPLEMENT ECO-INNOVATION IN AN INNOVATION LABORATORY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Coustillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bazzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Francescato</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lobbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Guillaud-Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ENGINEERING DESIGN, ICED23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.2075-2084, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pds.2023.208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273673v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Assess a Creativity Session</w:t>
               </w:r>
@@ -5772,51 +5772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bazzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lobbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Design Conference - DESIGN 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, On line, Croatia. pp.851-860, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5844,558 +5844,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de l’endommagement d’un matériau composite à matrice organique (CMO) en flexion 4 points à l’aide d’un transducteur piézocéramique intégré à coeur</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Comment implémenter l’éco-innovation dans un laboratoire d’innovation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Coustillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bazzaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lobbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22es Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Colloque FUTURMOB’21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nevers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280640v1</w:t>
+                <w:t xml:space="preserve">hal-03484044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment implémenter l’éco-innovation dans un laboratoire d’innovation ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Suivi de l’endommagement d’un matériau composite à matrice organique (CMO) en flexion 4 points à l’aide d’un transducteur piézocéramique intégré à coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Harizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Tuloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoheir Aboura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque FUTURMOB’21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nevers, France</w:t>
+              <w:t xml:space="preserve">22es Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484044v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new scoring strategy for Meta-heuristic, Single-Objective, Continuous Optimization Algorithm Benchmark</w:t>
+                <w:t xml:space="preserve">Comparative study by design of experiments of linear and nonlinear constitutive models and geometric parameters effects on PEMFC performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Schott</w:t>
+                <w:t xml:space="preserve">Chloé Charbonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Lisa Dhuitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Candusso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIVIL-COMP-OPTI-2019 - Fifth International Conference on Soft Computing &amp; Optimisation in Civil, Structural and Environmental Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Riva del Garda, Italy</w:t>
+              <w:t xml:space="preserve">EFC2019 - European Fuel Cell Technology &amp; Applications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360827v1</w:t>
+                <w:t xml:space="preserve">hal-03360814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study by design of experiments of linear and nonlinear constitutive models and geometric parameters effects on PEMFC performances</w:t>
+                <w:t xml:space="preserve">A new scoring strategy for Meta-heuristic, Single-Objective, Continuous Optimization Algorithm Benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Charbonné</w:t>
+                <w:t xml:space="preserve">François Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Lisa Dhuitte</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFC2019 - European Fuel Cell Technology &amp; Applications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Naples, Italy</w:t>
+              <w:t xml:space="preserve">CIVIL-COMP-OPTI-2019 - Fifth International Conference on Soft Computing &amp; Optimisation in Civil, Structural and Environmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360814v1</w:t>
+                <w:t xml:space="preserve">hal-03360827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REAL-TIME MONITORING OF THE INFUSION PROCESS OF A POLYMER-MATRIX COMPOSITE WITH AN EMBEDDED PIEZOELECTRIC TRANSDUCER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Tuloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Harizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMART 2019 : IX ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6414,204 +6414,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for Poisson’s ratio measurement with time-of-flight technique: application to the preliminary design of smart composite structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Surveillance du procédé d'infusion d'un matériau composite à matrice polymère par implant piézoélectrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Tuloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Harizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoheir Aboura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Structures + Nondestructive Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Denver, United States</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300529v1</w:t>
+                <w:t xml:space="preserve">hal-02420796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STRUCTURAL HEALTH MONITORING OF SMART POLYMER-MATRIX COMPOSITE DURING CYCLIC LOADING USING AN IN-SITU PIEZOELECTRIC SENSOR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Tuloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Harizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM22 : 22nd International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6630,204 +6630,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance du procédé d'infusion d'un matériau composite à matrice polymère par implant piézoélectrique.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A new method for Poisson’s ratio measurement with time-of-flight technique: application to the preliminary design of smart composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianlong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+              <w:t xml:space="preserve">Smart Structures + Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420796v1</w:t>
+                <w:t xml:space="preserve">hal-02300529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de l'influence de la compression mécanique d'une couche de diffusion de gaz sur la résistance électrique de contact dans une pile à combustible à membrane échangeuse de protons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mahdi Khetabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Candusso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6869,90 +6869,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the thermo-mechanical behaviour of smart composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianlong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Materials Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6977,103 +6977,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cyclic mechanical stress on the electrical contact resistance between gas diffusion layer and bipolar plates in Polymer Electrolyte Membrane Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mahdi Khetabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Candusso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WHEC 2018, 22nd edition of the WORLD HYDROGEN ENERGY CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rio de Janeiro, France</w:t>
@@ -7102,103 +7102,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmaRt Composite StructurE (Project SyRaCuSE) Towards mastering challenges concerning the product lifecycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianlong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7223,103 +7223,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new loading problem: product size reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7344,90 +7344,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LAMINATES WITH INTEGRATED PIEZOELECTRIC TRANSDUCERS: INFLUENCE OF THE TRANSDUCERS LOCATION ALONG THE THICKNESS-AXIS ON THE STRUCTURAL PERFORMANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianlong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMART 2017 - VIII ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7452,90 +7452,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural health monitoring of a smart composite structure with a Time-of-Flight method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianlong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7560,51 +7560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THERMOMECHANICAL BEHAVIOR OF SMART COMPOSITE STRUCTURE (GLASS FIBER REINFORCED POLYESTER RESIN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7655,77 +7655,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of mechanical stresses on GDL physical properties - A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Candusso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HYCELTEC 2017 - 6th Symposium on Hydrogen, Fuel Cells and Advanced Batteries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Porto, Portugal. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7750,90 +7750,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception préliminaire optimale des systèmes électriques. Une approche par synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Hubert</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7871,51 +7871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SERVICE LIFE VALIDATION OF A MECHANICAL COMPONENT APPLICATION TO ON HYDROGEN PIPE IN AN ELECTRIC VEHICLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Collong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raed Kouta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7947,325 +7947,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex composite structures with integrated piezoelectric transducers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xianlong Chen</w:t>
+                <w:t xml:space="preserve">Characterization process to measure the electrical contact resistance of Gas Diffusion Layers under mechanical static compressive loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane El Oualid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Candusso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on High Performance and Optimum Design of Structures and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Siena, Italy</w:t>
+              <w:t xml:space="preserve">AEM2016. International conference on Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, University of Surrey, Guildford, France. 17p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300524v1</w:t>
+                <w:t xml:space="preserve">hal-01670694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization process to measure the electrical contact resistance of Gas Diffusion Layers under mechanical static compressive loads</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soufiane El Oualid</w:t>
+                <w:t xml:space="preserve">Complex composite structures with integrated piezoelectric transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianlong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEM2016. International conference on Advanced Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, University of Surrey, Guildford, France. 17p</w:t>
+              <w:t xml:space="preserve">International Conference on High Performance and Optimum Design of Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Siena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670694v1</w:t>
+                <w:t xml:space="preserve">hal-02300524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures composites complexes intégrant des transducteurs piézoélectriques : Problématique de la caractérisation du composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianlong Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d’Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8290,77 +8290,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis and analytical modeling of Gas Diffusion Layers under cyclic mechanical compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Gigos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Faydi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FDFC2015 - 6th International Conference on Fundamentals and Development of Fuel Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8379,260 +8379,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures composites adaptatives Conception et fabrication d'un aileron automobile instrumenté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FIBERS-BASED COMPOSITE STRUCTURES WITH INTEGRATED PIEZO-CERAMICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dessolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">DYNCOMP'2015 - International Conference on Dynamics of Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03444948v1</w:t>
+                <w:t xml:space="preserve">hal-03359641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIBERS-BASED COMPOSITE STRUCTURES WITH INTEGRATED PIEZO-CERAMICS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structures composites adaptatives Conception et fabrication d'un aileron automobile instrumenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYNCOMP'2015 - International Conference on Dynamics of Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Arles, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359641v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures composites adaptatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrés Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8683,64 +8683,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Faydi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FDFC 2015 - 6th International Conference on Fundamentals and Development of Fuel Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8765,64 +8765,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval computation and constraint propagation based optimization approach: Application to active vibration isolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX Symposium VISHNO - Vibrations, Shocks and Noise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8847,77 +8847,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systemic optimization of an active vibration micro-isolator: An interval computation and constraint propagation based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Besancon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8964,77 +8964,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic characterization method of Gas Diffusion Layers for high compressive loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Faydi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IngéDoc 0214 - Journées des jeunes chercheurs de l'UTBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Sevenans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9059,51 +9059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation structurale de problèmes d’amortissement de type shunt résistif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9141,51 +9141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed control for robust vibration isolation: Numerical energy comparison for an active micro suspension device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9236,64 +9236,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COLLOCATED CONTROL OF A ROTOR SUPPORTED BY MAGNETIC BEARINGS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Lepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cansmart 2006 - International Workshop on Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9318,64 +9318,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical coupling between sensors and actuators integrated in a micro active suspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9433,495 +9433,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00179461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation structurale de problèmes d'amortissement actif collocalisés de type Direct Velocity Feedback</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Active damping of the parasitic vibration modes of a vibrating beam accelerometer cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Delobelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
+              <w:t xml:space="preserve">Proc. International Conference on Adaptative Structure and Techn.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01813028v1</w:t>
+                <w:t xml:space="preserve">hal-00159094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active damping of electronic micro components with piezoelectrically-transduced silicon MEMS devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Optimisation structurale de problèmes d'amortissement actif collocalisés de type Direct Velocity Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Delobelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2005, Lisbonne, Portugal</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158974v1</w:t>
+                <w:t xml:space="preserve">hal-01813028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Analysis of Shunted Piezoceramics for Passive Vibration Control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Active damping of electronic micro components with piezoelectrically-transduced silicon MEMS devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Rio de Janeiro, Brazil</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baborowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Muralt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356123v1</w:t>
+                <w:t xml:space="preserve">hal-00158974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active damping of the parasitic vibration modes of a vibrating beam accelerometer cell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Finite Element Analysis of Shunted Piezoceramics for Passive Vibration Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danuza C Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingos Rade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Delobelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. International Conference on Adaptative Structure and Techn.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France</w:t>
+              <w:t xml:space="preserve">Internoise 2005, The 2005 Congress and Exposition on Noise Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159094v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTIVE DAMPING OF ELECTRONIC MICRO COMPONENTS WITH PIEZOELECTRIC MEMS DEVICES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Delobelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cansmart Meeting International Workshop Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Montréal, Canada. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9991,77 +9991,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance des procédés LCM (Liquid Composite Moulding) par intégration d'implants piézoélectriques (PZT).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Tuloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Harizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC2019 : 21èmes Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Bordeaux, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10108,90 +10108,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infusion process monitoring of polymer-matrix composite using an IN SITU PZT sensor network: a multi-technique approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Tuloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Harizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Khellil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Aircraft Materials.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Compiègne, France</w:t>
@@ -10265,51 +10265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD FOR PRODUCING A PART MADE OF A COMPOSITE MATERIAL, INCORPORATING COMPONENTS AND MARKING MEANS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2017013346A1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10327,77 +10327,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric micro-system for the active vibratory insulation of vibration sensitive components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10477,51 +10477,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTRÔLE ACTIF DE MICRO-COMPOSANTS ELECTRONIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Franche-Comté, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10580,51 +10580,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de systèmes complexes - Applications aux systèmes mécatroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des structures [physics.class-ph]. Université de Franche-Comté., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10732,51 +10732,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC71DEE9"/>
+    <w:nsid w:val="D6D0C28C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10963,51 +10963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-meyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9412-6752" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113698909" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-3095-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212119v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rapine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Abuhemeida" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cogan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Francescato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119500" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086730v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Khetabi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Bouziane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lachat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.126187" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marcelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chamoret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.03.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04679114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mancini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.235158" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562518v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.04.249" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629747v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lachat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.202200102" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04374590v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.12.293" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805620v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bazzaro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7157138" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2021.1951686" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03281432v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schott" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salmon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22055/JACM.2021.37664.3060" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188311v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Charbonn&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Lisa Dhuitte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Candusso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.02.122" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186618v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0447" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Tuloup" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Harizi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Aboura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101077" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963768v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Harizi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/abbc59" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475411.2020.1830196" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484247v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Zamel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.02.033" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02024664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianlong Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-0250-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202791v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Khellil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X19861782" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02116494v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Akhras" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab0fab" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02083530v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Francois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2019.03.071" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353265v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sephora Diampovesa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-191104" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126019v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.02.046" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01981130v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/cmem-v5-n2-125-134" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670713v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane El Oualid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.03.130" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Dom&#237;nguez Almaraz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Ruiz Vilchez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dominguez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-016-3350-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352347v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Faydi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.05.074" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352360v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359355v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20152001003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352328v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gigos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.02.136" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352339v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031695" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352334v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cumunel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/8/085004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911000v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Meftah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2012.676716" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352322v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2011.652102" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300132v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2010.12.015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cumunel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/4/045020" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22540AE5B361ADF29853F15552F42E4196D0E01A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352282v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009039" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347768v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/17/6/065006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PVD0GT1X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stc.198" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261055v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Baborowski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muralt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/16/1/016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QWWCS7ZJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261046v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/16/4/050" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-92VVVZLT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091474v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667731v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901371v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khalifa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Doublet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Banvillet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2024.1601" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215820v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606798v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138297v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Coustillac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lobb&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillaud-Vall&#233;e" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.208" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273673v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683671v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coustillac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bazzaro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lobb&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.87" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03280640v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484044v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lobbe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360827v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360814v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963209v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300529v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963212v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420796v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065145v3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427014v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01981913v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131312v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465292v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360570v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131285v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360575v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hung Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671427v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361632v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360564v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collong" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Kouta" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300524v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670694v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360562v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359654v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444948v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359641v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dessolier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359635v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359648v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359370v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910900v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878131" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359388v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357018v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357007v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357000v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Lepine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179461v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baborowski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muralt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813028v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158974v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356123v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuza C Santana" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos Rade" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159094v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356068v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963216v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36132.63363" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963204v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353280v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353283v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Walter" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00172199v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01375471v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-meyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9412-6752" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113698909" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-3095-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086730v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Khetabi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Bouziane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lachat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.126187" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212119v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rapine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Abuhemeida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cogan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Francescato" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119500" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marcelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chamoret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.03.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04679114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mancini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.235158" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562518v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.04.249" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629747v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lachat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.202200102" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04374590v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.12.293" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805620v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bazzaro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7157138" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2021.1951686" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188311v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Charbonn&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Lisa Dhuitte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Candusso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.02.122" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03281432v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schott" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salmon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22055/JACM.2021.37664.3060" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186618v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0447" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Tuloup" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Harizi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Aboura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101077" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090281v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475411.2020.1830196" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963768v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Harizi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/abbc59" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484247v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Zamel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.02.033" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126019v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Khellil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.02.046" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202791v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X19861782" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02024664v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianlong Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-0250-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02116494v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Akhras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab0fab" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sephora Diampovesa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-191104" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02083530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Francois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2019.03.071" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670713v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane El Oualid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.03.130" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01981130v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/cmem-v5-n2-125-134" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Dom&#237;nguez Almaraz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Ruiz Vilchez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dominguez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-016-3350-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352347v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Faydi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.05.074" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352360v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352334v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cumunel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/8/085004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359355v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20152001003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352328v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gigos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.02.136" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352339v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesage" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031695" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911000v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Meftah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2012.676716" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352322v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2011.652102" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300132v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2010.12.015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cumunel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/4/045020" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22540AE5B361ADF29853F15552F42E4196D0E01A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352282v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009039" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347768v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/17/6/065006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PVD0GT1X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261046v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/16/4/050" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-92VVVZLT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261064v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stc.198" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261055v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Baborowski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muralt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/16/1/016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QWWCS7ZJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091474v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667731v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901371v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khalifa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Doublet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Banvillet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2024.1601" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273673v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606798v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215820v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138297v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Coustillac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lobb&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillaud-Vall&#233;e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.208" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683671v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coustillac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bazzaro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lobb&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.87" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484044v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lobbe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03280640v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360814v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360827v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963209v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420796v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963212v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300529v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065145v3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427014v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01981913v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131312v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465292v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360570v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131285v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360575v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hung Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671427v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361632v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360564v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collong" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Kouta" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670694v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300524v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360562v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359654v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359641v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dessolier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444948v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359635v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359648v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359370v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910900v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878131" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359388v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357018v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357007v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357000v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Lepine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179461v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baborowski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muralt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159094v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813028v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158974v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356123v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuza C Santana" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos Rade" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356068v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963216v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36132.63363" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963204v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353280v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353283v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Walter" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00172199v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01375471v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>