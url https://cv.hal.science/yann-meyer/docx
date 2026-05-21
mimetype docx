--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,10677 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10625 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yann Meyer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yann-meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9412-6752</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113698909</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Hon_SMYAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-3095-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of local current density, temperature, and mechanical pressure distributions in an operating PEMFC under variable compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 394, pp.126187. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.126187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A composite gradient index lens for wideband elastic waves focusing: Design approach and experimental validation at constant thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Rapine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Abuhemeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Cogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Francescato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.119500. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical models and simulations of PEMFCs: A comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chamoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 136, pp.1086-1111. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact pressure in the proton exchange membrane fuel cell: Development of analytical models based on experimental investigation and a posteriori design of experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chamoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 617, pp.235158. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2024.235158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIS study to analyse the influence of mechanical compression on the global PEM fuel cell performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 68, pp.352-359. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.04.249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods to Measure the Electrical Resistances of a Gas Diffusion Layer Under Mechanical Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (3), pp.e202200102. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.202200102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ experimental investigations to study the impact of mechanical compression on the PEMFC - analysis of the global cell performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.1257-1272. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.12.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support tool for sustainable design of emerging technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zenodo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7157138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centred design approach with misidentified end-users: case study for smart composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2021.1951686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance measure and tool for benchmarking metaheuristic optimization algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chamoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied and Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22055/JACM.2021.37664.3060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of experiments on the effects of linear and hyperelastic constitutive models and geometric parameters on polymer electrolyte fuel cell mechanical and electrical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Charbonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Lisa Dhuitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chamoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (26), pp.13775-13790. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.02.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the key steps during Liquid Resin Infusion manufacturing of a polymer-matrix composite using an in-situ piezoelectric sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tuloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Harizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Aboura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.101077. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de prise en compte des impacts environnementaux et sociaux dans la définition de problématiques de recherche : application aux structures composites instrumentées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural health monitoring of polymer-matrix composite using embedded piezoelectric ceramic transducers during several four-points bending tests.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tuloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Harizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Aboura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/abbc59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of piezoelectric transducers (PZT and PVDF) within polymer-matrix composites for structural health monitoring applications: new success and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tuloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Harizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Aboura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Smart and Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.343-369. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475411.2020.1830196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cyclic mechanical compression on the electrical contact resistance between the gas diffusion layer and the bipolar plate of a polymer electrolyte membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Zamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp. 349-361. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2020.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the manufacturing, integration, and wiring techniques of in situ piezoelectric devices for the manufacturing and structural health monitoring of polymer–matrix composites: A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tuloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Harizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Aboura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Khellil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1045389X1986178. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X19861782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on the influence of a “soft layer” on the structural performance of a smart composite structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianlong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (3), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-019-0250-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of manufacturing techniques of smart composite structures with embedded bulk piezoelectric transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Akhras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (5), pp.053001. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ab0fab⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mechanical compression on the performance of Polymer Electrolyte Fuel Cells and analysis through in-situ characterisation techniques - A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Zamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 424, pp.8-26. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2019.03.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design for electromagnetic devices: A synthesis approach using intervals and constraint-based methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sephora Diampovesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Yvars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, pp.S35-S48. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-191104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of in-situ piezoelectric sensors for the manufacturing and structural health monitoring of polymer-matrix composites: A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tuloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Harizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Aboura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Khellil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 215, pp.127-149. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.02.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex composite structures with integrated piezoelectric transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianlong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Methods and Experimental Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.125-134. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/cmem-v5-n2-125-134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization process to measure the electrical contact resistance of Gas Diffusion Layers under mechanical static compressive loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane El Oualid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (37), pp.23920-23931. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.03.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic Fatigue Endurance of Thin Carbon Fiber Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Domínguez Almaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Ruiz Vilchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (4), pp.1654-1660. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-016-3350-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical characterisation of commercial Gas Diffusion Layers of a Proton Exchange Membrane Fuel Cell for high compressive pre-loads under dynamic excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Faydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182, pp.124-130. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2016.05.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART COMPOSITE STRUCTURES:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration characterization procedure of piezoelectric ceramic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, pp.01003. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20152001003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization and analytical modeling of gas diffusion layers under cyclic compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Gigos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Faydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (17), pp.5958-5965. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.02.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization Method of the Gas Diffusion Layers Compression Modulus for High Compressive Loads and Based on a Dynamic Mechanical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Faydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fuel Cell Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (5), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4031695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active vibration isolation with a MEMS device. Effects of nonlinearities on control efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Cumunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (8), pp.085004. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/24/8/085004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent-Circuit Model for Quartz Resonators Effects of Finite Element Analysis, Acceleration, and Mass Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (9), pp.774-790. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376494.2012.676716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a passive structure for active vibration isolation: an interval-computation- and constraint-propagation-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Yvars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (12), pp.1463-1489. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0305215X.2011.652102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active vibration isolation of electronic components by piezocomposite clamped–clamped beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25, pp.1687-1701. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2010.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural modeling of a MEMS device: nonlinear modeling and experimental identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Cumunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (4), pp.045020. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/19/4/045020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation structurale de problèmes d'amortissement de type shunt résistif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (2), pp.109-120. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2009039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active damping of 'parasitic' vibration modes of a quartz sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (6), pp.065006. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/17/6/065006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primal-dual optimization process of IFF-DVF active damping strategies. Applications to the beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delobelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Control and Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (4), pp. 660-680. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stc.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active isolation of electronic micro-components with piezoelectrically transduced silicon MEMS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Baborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Muralt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (1), pp.128-134. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/16/1/016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed control for robust vibration isolation: numerical energy comparison for an active micro suspension device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4), pp.1361-1369. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/16/4/050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lentille à gradient d'indice en matériaux composite pour la focalisation d'ondes élastiques de flexion dans une large bande de fréquence : validation en composite unidirectionnel à épaisseur constante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Rapine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Francescato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPETENCE MAPS AS A COMMON LANGUAGE BETWEEN TRAINING INSTITUTIONS AND COMPANIES TO MANAGE RECRUITMENT ISSUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Banvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th annual International Conference of Education, Research and Innovation (ICERI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Seville (Spain), Spain. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/iceri.2024.1601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focussing of bending waves in functionally graded composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Rapine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Abuhemeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Cogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Francescato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lentilles à gradient d'indice de réfraction pour la focalisation d'ondes élastiques de flexion dans une plaque composite d'épaisseur constante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Rapine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Abuhemeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Cogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Francescato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lentilles à gradient d'indice de réfraction pour la focalisation d'ondes élastiques de flexion dans une plaque composite d'épaisseur constante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Rapine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Abuhemeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Cogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Francescato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites (JNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour les MAtériaux Composites (AMAC), Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GUIDELINES FROM LITERATURE TO PRACTICE: FIRST KEY TO IMPLEMENT ECO-INNOVATION IN AN INNOVATION LABORATORY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Coustillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lobbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Guillaud-Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ENGINEERING DESIGN, ICED23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.2075-2084, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lentilles à gradient d’indice de réfraction pour la focalisation d’ondes élastiques de flexion dans une plaque composite d’épaisseur constante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Rapine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Abuhemeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Cogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Francescato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Assess a Creativity Session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Coustillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lobbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Conference - DESIGN 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, On line, Croatia. pp.851-860, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2022.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de l’endommagement d’un matériau composite à matrice organique (CMO) en flexion 4 points à l’aide d’un transducteur piézocéramique intégré à coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Harizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tuloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Aboura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22es Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment implémenter l’éco-innovation dans un laboratoire d’innovation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Coustillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lobbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FUTURMOB’21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study by design of experiments of linear and nonlinear constitutive models and geometric parameters effects on PEMFC performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Charbonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Lisa Dhuitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chamoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFC2019 - European Fuel Cell Technology &amp; Applications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new scoring strategy for Meta-heuristic, Single-Objective, Continuous Optimization Algorithm Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chamoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIVIL-COMP-OPTI-2019 - Fifth International Conference on Soft Computing &amp; Optimisation in Civil, Structural and Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REAL-TIME MONITORING OF THE INFUSION PROCESS OF A POLYMER-MATRIX COMPOSITE WITH AN EMBEDDED PIEZOELECTRIC TRANSDUCER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tuloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Harizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Aboura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMART 2019 : IX ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for Poisson’s ratio measurement with time-of-flight technique: application to the preliminary design of smart composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianlong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Structures + Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRUCTURAL HEALTH MONITORING OF SMART POLYMER-MATRIX COMPOSITE DURING CYCLIC LOADING USING AN IN-SITU PIEZOELECTRIC SENSOR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tuloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Harizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Aboura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM22 : 22nd International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance du procédé d'infusion d'un matériau composite à matrice polymère par implant piézoélectrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tuloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Harizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Aboura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the thermo-mechanical behaviour of smart composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianlong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Materials Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'influence de la compression mécanique d'une couche de diffusion de gaz sur la résistance électrique de contact dans une pile à combustible à membrane échangeuse de protons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065145v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cyclic mechanical stress on the electrical contact resistance between gas diffusion layer and bipolar plates in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Khetabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHEC 2018, 22nd edition of the WORLD HYDROGEN ENERGY CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rio de Janeiro, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAMINATES WITH INTEGRATED PIEZOELECTRIC TRANSDUCERS: INFLUENCE OF THE TRANSDUCERS LOCATION ALONG THE THICKNESS-AXIS ON THE STRUCTURAL PERFORMANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianlong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMART 2017 - VIII ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmaRt Composite StructurE (Project SyRaCuSE) Towards mastering challenges concerning the product lifecycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianlong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new loading problem: product size reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chamoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural health monitoring of a smart composite structure with a Time-of-Flight method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianlong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMOMECHANICAL BEHAVIOR OF SMART COMPOSITE STRUCTURE (GLASS FIBER REINFORCED POLYESTER RESIN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Annual International Conference on Composites or Nano Engineering (ICCE 25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mechanical stresses on GDL physical properties - A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HYCELTEC 2017 - 6th Symposium on Hydrogen, Fuel Cells and Advanced Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Porto, Portugal. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SERVICE LIFE VALIDATION OF A MECHANICAL COMPONENT APPLICATION TO ON HYDROGEN PIPE IN AN ELECTRIC VEHICLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Collong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICREGA 16 - 4th international Conference on Renewable Energy: Generation and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception préliminaire optimale des systèmes électriques. Une approche par synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Yvars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex composite structures with integrated piezoelectric transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianlong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Performance and Optimum Design of Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization process to measure the electrical contact resistance of Gas Diffusion Layers under mechanical static compressive loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane El Oualid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEM2016. International conference on Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, University of Surrey, Guildford, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures composites complexes intégrant des transducteurs piézoélectriques : Problématique de la caractérisation du composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianlong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIBERS-BASED COMPOSITE STRUCTURES WITH INTEGRATED PIEZO-CERAMICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Dessolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYNCOMP'2015 - International Conference on Dynamics of Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures composites adaptatives Conception et fabrication d'un aileron automobile instrumenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis and analytical modeling of Gas Diffusion Layers under cyclic mechanical compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Gigos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Faydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC2015 - 6th International Conference on Fundamentals and Development of Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures composites adaptatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrés Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of Gas Diffusion Layers for high mechanical compression under dynamic and thermal excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Faydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2015 - 6th International Conference on Fundamentals and Development of Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic optimization of an active vibration micro-isolator: An interval computation and constraint propagation based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Yvars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Besancon, France. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2014.6878131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic characterization method of Gas Diffusion Layers for high compressive loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Faydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IngéDoc 0214 - Journées des jeunes chercheurs de l'UTBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Sevenans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval computation and constraint propagation based optimization approach: Application to active vibration isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Yvars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Symposium VISHNO - Vibrations, Shocks and Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation structurale de problèmes d’amortissement de type shunt résistif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Vibrations, Chocs et Bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed control for robust vibration isolation: Numerical energy comparison for an active micro suspension device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cansmart 2007 - International Workshop on Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOCATED CONTROL OF A ROTOR SUPPORTED BY MAGNETIC BEARINGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Lepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cansmart 2006 - International Workshop on Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical coupling between sensors and actuators integrated in a micro active suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Muralt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modal Analysis Noise and Vibration Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Leuven, Belgium. pp. 557-571</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Analysis of Shunted Piezoceramics for Passive Vibration Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuza C Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingos Rade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internoise 2005, The 2005 Congress and Exposition on Noise Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active damping of electronic micro components with piezoelectrically-transduced silicon MEMS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Muralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delobelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation structurale de problèmes d'amortissement actif collocalisés de type Direct Velocity Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delobelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active damping of the parasitic vibration modes of a vibrating beam accelerometer cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delobelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Conference on Adaptative Structure and Techn.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTIVE DAMPING OF ELECTRONIC MICRO COMPONENTS WITH PIEZOELECTRIC MEMS DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delobelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cansmart Meeting International Workshop Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Montréal, Canada. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance des procédés LCM (Liquid Composite Moulding) par intégration d'implants piézoélectriques (PZT).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tuloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Harizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Aboura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC2019 : 21èmes Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.36132.63363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infusion process monitoring of polymer-matrix composite using an IN SITU PZT sensor network: a multi-technique approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tuloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Harizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Khellil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Aircraft Materials.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR PRODUCING A PART MADE OF A COMPOSITE MATERIAL, INCORPORATING COMPONENTS AND MARKING MEANS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2017013346A1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric micro-system for the active vibratory insulation of vibration sensitive components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Muralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2007122330 A1. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTRÔLE ACTIF DE MICRO-COMPOSANTS ELECTRONIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Franche-Comté, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00172199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de systèmes complexes - Applications aux systèmes mécatroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des structures [physics.class-ph]. Université de Franche-Comté., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01375471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId228"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10732,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6D0C28C"/>
+    <w:nsid w:val="DF3ED53E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10963,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-meyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9412-6752" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113698909" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-3095-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086730v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Khetabi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Bouziane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lachat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.126187" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212119v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rapine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Abuhemeida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cogan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Francescato" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119500" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marcelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chamoret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.03.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04679114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mancini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.235158" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562518v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.04.249" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629747v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lachat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.202200102" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04374590v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.12.293" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805620v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bazzaro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7157138" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2021.1951686" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188311v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Charbonn&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Lisa Dhuitte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Candusso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.02.122" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03281432v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schott" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salmon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22055/JACM.2021.37664.3060" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186618v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0447" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Tuloup" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Harizi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Aboura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101077" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090281v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475411.2020.1830196" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963768v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Harizi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/abbc59" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484247v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Zamel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.02.033" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126019v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Khellil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.02.046" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202791v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X19861782" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02024664v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianlong Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-0250-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02116494v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Akhras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab0fab" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sephora Diampovesa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-191104" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02083530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Francois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2019.03.071" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670713v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane El Oualid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.03.130" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01981130v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/cmem-v5-n2-125-134" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Dom&#237;nguez Almaraz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Ruiz Vilchez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dominguez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-016-3350-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352347v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Faydi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.05.074" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352360v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352334v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cumunel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/8/085004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359355v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20152001003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352328v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gigos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.02.136" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352339v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesage" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031695" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911000v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Meftah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2012.676716" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352322v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2011.652102" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300132v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2010.12.015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cumunel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/4/045020" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22540AE5B361ADF29853F15552F42E4196D0E01A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352282v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009039" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347768v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/17/6/065006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PVD0GT1X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261046v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/16/4/050" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-92VVVZLT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261064v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stc.198" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261055v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Baborowski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muralt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/16/1/016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QWWCS7ZJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091474v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667731v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901371v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khalifa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Doublet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Banvillet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2024.1601" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273673v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606798v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215820v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138297v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Coustillac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lobb&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillaud-Vall&#233;e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.208" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683671v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coustillac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bazzaro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lobb&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.87" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484044v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lobbe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03280640v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360814v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360827v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963209v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420796v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963212v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300529v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065145v3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427014v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01981913v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131312v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465292v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360570v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131285v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360575v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hung Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671427v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361632v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360564v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collong" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Kouta" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670694v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300524v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360562v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359654v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359641v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dessolier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444948v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359635v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359648v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359370v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910900v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878131" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359388v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357018v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357007v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357000v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Lepine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179461v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baborowski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muralt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159094v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813028v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158974v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356123v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuza C Santana" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos Rade" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356068v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963216v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36132.63363" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963204v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353280v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353283v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Walter" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00172199v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01375471v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-meyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9412-6752" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113698909" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Hon_SMYAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-3095-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086730v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Khetabi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Bouziane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lachat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.126187" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212119v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rapine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Abuhemeida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cogan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Francescato" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119500" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095903v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marcelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chamoret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.03.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04679114v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mancini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.235158" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562518v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.04.249" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629747v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lachat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.202200102" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04374590v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.12.293" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805620v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bazzaro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7157138" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288643v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2021.1951686" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03281432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schott" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salmon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22055/JACM.2021.37664.3060" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188311v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Charbonn&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Lisa Dhuitte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Candusso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.02.122" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Tuloup" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Harizi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Aboura" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101077" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186618v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0447" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Harizi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/abbc59" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090281v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475411.2020.1830196" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484247v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Zamel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.02.033" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Khellil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X19861782" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02024664v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianlong Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-0250-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02116494v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Akhras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab0fab" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02083530v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Francois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2019.03.071" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sephora Diampovesa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-191104" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126019v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.02.046" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01981130v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/cmem-v5-n2-125-134" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670713v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane El Oualid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.03.130" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352344v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Dom&#237;nguez Almaraz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Ruiz Vilchez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dominguez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-016-3350-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352347v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Faydi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.05.074" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352360v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359355v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20152001003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352328v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gigos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.02.136" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352339v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesage" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031695" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352334v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cumunel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/8/085004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911000v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Meftah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2012.676716" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352322v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2011.652102" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300132v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2010.12.015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352287v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cumunel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/4/045020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22540AE5B361ADF29853F15552F42E4196D0E01A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352282v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009039" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347768v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/17/6/065006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PVD0GT1X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261064v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stc.198" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261055v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Baborowski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muralt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/16/1/016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QWWCS7ZJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261046v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/16/4/050" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-92VVVZLT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091474v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901371v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khalifa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Doublet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Banvillet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2024.1601" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667731v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606798v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215820v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138297v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Coustillac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lobb&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillaud-Vall&#233;e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.208" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273673v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683671v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coustillac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bazzaro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lobb&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.87" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03280640v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484044v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lobbe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360814v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360827v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963209v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300529v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963212v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420796v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427014v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065145v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01981913v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360570v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131312v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465292v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131285v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360575v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hung Nguyen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671427v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360564v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collong" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Kouta" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361632v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300524v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670694v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360562v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359641v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dessolier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444948v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359654v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359635v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359648v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910900v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878131" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359388v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359370v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357018v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357007v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357000v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Lepine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179461v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baborowski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muralt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356123v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuza C Santana" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos Rade" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158974v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813028v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159094v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356068v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963216v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36132.63363" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963204v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353280v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353283v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Walter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00172199v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01375471v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>