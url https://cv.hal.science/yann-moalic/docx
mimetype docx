--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -156,51 +156,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1479,51 +1479,51 @@
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Database -Weston-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2019, </w:t>
+              <w:t xml:space="preserve">, 2019, 2019, 2019, pp.baz085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/database/baz085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1915,311 +1915,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating Micropathogen Lineages and Their Reticulate Evolution through Graph Theory-Based Network Analysis: The Case of Trypanosoma cruzi, the Agent of Chagas Disease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scaling of processes shaping the clonal dynamics and genetic mosaic of seagrasses through temporal genetic monitoring.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Barnabé</w:t>
+                <w:t xml:space="preserve">R. Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco José Ayala</w:t>
+                <w:t xml:space="preserve">E. Benkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Tibayrenc</w:t>
+                <w:t xml:space="preserve">Y. Moalic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0103213⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (2), pp.114-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2013.82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314610v1</w:t>
+                <w:t xml:space="preserve">hal-00948697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling of processes shaping the clonal dynamics and genetic mosaic of seagrasses through temporal genetic monitoring.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Benkara</w:t>
+                <w:t xml:space="preserve">Disentangling the Influence of Mutation and Migration in Clonal Seagrasses Using the Genetic Diversity Spectrum for Microsatellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Moalic</w:t>
+                <w:t xml:space="preserve">E. Hernandez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hily</w:t>
+                <w:t xml:space="preserve">V. Eguiluz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Arnaud-Haond</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Alberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 112 (2), pp.114-121. </w:t>
+              <w:t xml:space="preserve">Journal of Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (4), pp.532-541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/hdy.2013.82⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jhered/esu015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948697v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Manipulations of the Hyperthermophilic Piezophilic Archaeon Thermococcus barophilus</w:t>
+                <w:t xml:space="preserve">Genetic manipulations of the hyperthermophilic piezophilic archaeon Thermococcus barophilus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Michoud</w:t>
@@ -2254,977 +2258,843 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebbar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 80 (7), pp.2299-2306. </w:t>
+              <w:t xml:space="preserve">, 2014, 80 (7), pp.2299-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.00084-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111536v1</w:t>
+                <w:t xml:space="preserve">hal-01019712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the Influence of Mutation and Migration in Clonal Seagrasses Using the Genetic Diversity Spectrum for Microsatellites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Arnaud-Haond</w:t>
+                <w:t xml:space="preserve">Discriminating Micropathogen Lineages and Their Reticulate Evolution through Graph Theory-Based Network Analysis: The Case of Trypanosoma cruzi, the Agent of Chagas Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Hernandez-Garcia</w:t>
+                <w:t xml:space="preserve">Christian Barnabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Eguiluz</w:t>
+                <w:t xml:space="preserve">Francisco José Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Alberto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Tibayrenc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 105 (4), pp.532-541. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), pp.e103213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jhered/esu015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0103213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314605v1</w:t>
+                <w:t xml:space="preserve">hal-04314610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic manipulations of the hyperthermophilic piezophilic archaeon Thermococcus barophilus.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biogeography Revisited with Network Theory: Retracing the History of Hydrothermal Vent Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Desbruyères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Rozenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charleyne Bachraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00084-14⟩</w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (1), pp.127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syr088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019712v1</w:t>
+                <w:t xml:space="preserve">hal-04314593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeography Revisited with Network Theory: Retracing the History of Hydrothermal Vent Communities</w:t>
+                <w:t xml:space="preserve">Travelling in time with networks: Revealing present day hybridization versus ancestral polymorphism between two species of brown algae, Fucus vesiculosus and F. spiralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester Serrao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-11-33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/sysbio/syr088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04314593v1</w:t>
+                <w:t xml:space="preserve">hal-04314587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travelling in time with networks: Revealing present day hybridization versus ancestral polymorphism between two species of brown algae, Fucus vesiculosus and F. spiralis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Moalic</w:t>
+                <w:t xml:space="preserve">The concept of population in clonal organisms: mosaics of temporally colonized patches are forming highly diverse meadows of Zostera marina in Brittany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Diekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ester Serrao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (12), pp.2394-2407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04649.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-11-33⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04314587v1</w:t>
+                <w:t xml:space="preserve">hal-00640953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concept of population in clonal organisms: mosaics of temporally colonized patches are forming highly diverse meadows of Zostera marina in Brittany</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+                <w:t xml:space="preserve">Genome Areas with High Gene Density and CpG Island Neighborhood Strongly Attract Porcine Endogenous Retrovirus for Integration and Favor the Formation of Hot Spots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moalic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Takeuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83 (4), pp.1920-1929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00856-08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04649.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00640953v1</w:t>
+                <w:t xml:space="preserve">hal-04314575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Areas with High Gene Density and CpG Island Neighborhood Strongly Attract Porcine Endogenous Retrovirus for Integration and Favor the Formation of Hot Spots</w:t>
+                <w:t xml:space="preserve">Porcine Endogenous Retrovirus Integration Sites in the Human Genome: Features in Common with Those of Murine Leukemia Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Y. Blanchard</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Jestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 83 (4), pp.1920-1929. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 80 (22), pp.10980-10988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00904-06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...134 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3234,163 +3104,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning ecological networks from next-generation sequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Vacher</w:t>
+                <w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t>
+                <w:t xml:space="preserve">Stefaniya Kamenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystem Services: From Biodiversity to Society, Part 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54, 2016, Advances In Ecological Research, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.aecr.2015.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3400,51 +3270,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide ribonucleotide detection in Archaea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3496,169 +3366,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Taehwan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Diversity in Porphyromonas: Evidence of Porphyromonas catoniae Commensality in Lungs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Velo-Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moalic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Velo-Suarez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Moalic</w:t>
+                <w:t xml:space="preserve">Charles-Antoine Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Antoine Guilloux</w:t>
+                <w:t xml:space="preserve">Jacky Ame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Ame</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claudie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3668,153 +3538,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dénombrement cellulaire automatisé par IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Chéhadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Chéhadé</w:t>
+                <w:t xml:space="preserve">Mohamad Oueidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Oueidat</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Anaïs Cario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moalic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Cario</w:t>
-[...27 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:7cb7b7d15931c407486d60b25e066e4e4d719689;origin=https://hal.archives-ouvertes.fr/hal-04914995;visit=swh:1:snp:e98456e97c7665436b292b115860e51afdfb2c62;anchor=swh:1:rel:c2a73e60fcec39b7d91559b25581a05e0e6a9359;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId149"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3882,51 +3752,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E31E3904"/>
+    <w:nsid w:val="6C33A48A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4113,51 +3983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-moalic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7385-7484" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-6964-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137408v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Bao Hung Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Hartunians" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Birien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Thiel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1593936" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05378622v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Reveil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepali L Kundnani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathya Balachander" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehwan Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1231" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546373v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Mc Teer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff-Gauchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Catchpole" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hogrel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03200-23" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chapel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Vourc'H" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boss&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Vialle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108479" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204135v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Batour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laurent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Chamieh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13186" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413270v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalmasso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Georges" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.730231" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124413v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cozannet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allioux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9010030" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028340v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Khanh Phung" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Etienne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Batista" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Langendijk-Genevaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995865v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebbar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Slobodkina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Slobodkin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2020.100800" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aik-Choon Tan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Esawi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liehr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blanck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz085" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202052v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Henneke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Flament" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes9020077" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bessette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gautey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lesongeur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godfroy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00715" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180766v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Aires" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester A. Serrao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiv067" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314610v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barnab&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Ayala" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tibayrenc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103213" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948697v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becheler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benkara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moalic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hily" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud-Haond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.82" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01111536v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Michoud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00084-14" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314605v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hernandez-Garcia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eguiluz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alberto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esu015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01019712v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314593v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Desbruy&#232;res" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Duarte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rozenfeld" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleyne Bachraty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syr088" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Pearson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Serrao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-33" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640953v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Diekmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04649.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314575v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F&#233;lix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takeuchi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jestin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blanchard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00856-08" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314567v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne F&#233;lix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00904-06" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533861v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Kamenova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05017015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780096v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Velo-Suarez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Guilloux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ame" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Lamoureux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914995v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ch&#233;had&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Oueidat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cario" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7cb7b7d15931c407486d60b25e066e4e4d719689;origin=https://hal.archives-ouvertes.fr/hal-04914995;visit=swh:1:snp:e98456e97c7665436b292b115860e51afdfb2c62;anchor=swh:1:rel:c2a73e60fcec39b7d91559b25581a05e0e6a9359;path=/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-moalic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7385-7484" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-6964-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137408v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Bao Hung Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Hartunians" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Birien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Thiel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1593936" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05378622v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Reveil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepali L Kundnani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathya Balachander" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehwan Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1231" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546373v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Mc Teer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff-Gauchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Catchpole" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hogrel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03200-23" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chapel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Vourc'H" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boss&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Vialle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108479" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204135v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Batour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laurent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Chamieh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13186" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413270v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalmasso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Georges" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.730231" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124413v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cozannet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allioux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9010030" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028340v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Khanh Phung" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Etienne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Batista" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Langendijk-Genevaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995865v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebbar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Slobodkina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Slobodkin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2020.100800" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aik-Choon Tan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Esawi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liehr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blanck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz085" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202052v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Henneke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Flament" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes9020077" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bessette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gautey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lesongeur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godfroy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00715" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180766v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Aires" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester A. Serrao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiv067" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948697v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becheler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benkara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moalic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hily" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud-Haond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.82" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314605v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hernandez-Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eguiluz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alberto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esu015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01019712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Michoud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00084-14" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314610v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barnab&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Ayala" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tibayrenc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103213" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314593v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Desbruy&#232;res" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Duarte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rozenfeld" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleyne Bachraty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syr088" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314587v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Pearson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Serrao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-33" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640953v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Diekmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04649.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314575v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F&#233;lix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takeuchi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jestin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blanchard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00856-08" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314567v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne F&#233;lix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00904-06" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533861v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Kamenova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05017015v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780096v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Velo-Suarez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Guilloux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ame" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Lamoureux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914995v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ch&#233;had&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Oueidat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cario" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7cb7b7d15931c407486d60b25e066e4e4d719689;origin=https://hal.archives-ouvertes.fr/hal-04914995;visit=swh:1:snp:e98456e97c7665436b292b115860e51afdfb2c62;anchor=swh:1:rel:c2a73e60fcec39b7d91559b25581a05e0e6a9359;path=/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>