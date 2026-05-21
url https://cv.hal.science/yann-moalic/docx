--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -101,53 +101,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-7385-7484</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=JVPhU-AAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/G-6964-2015</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -182,2919 +203,2919 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of gene expression under high hydrostatic pressure: the versatile role of the master regulator SurR in energy metabolism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Genome-wide ribonucleotide detection in &amp;lt;i&amp;gt;Archaea&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Hartunians</w:t>
+                <w:t xml:space="preserve">Maurane Reveil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Birien</w:t>
+                <w:t xml:space="preserve">Deepali L Kundnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Thiel</w:t>
+                <w:t xml:space="preserve">Sathya Balachander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taehwan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1593936⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaf1231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137408v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide ribonucleotide detection in &amp;lt;i&amp;gt;Archaea&amp;lt;/i&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Regulation of gene expression under high hydrostatic pressure: the versatile role of the master regulator SurR in energy metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepali L Kundnani</w:t>
+                <w:t xml:space="preserve">Toan Bao Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sathya Balachander</w:t>
+                <w:t xml:space="preserve">Jordan Hartunians</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taehwan Yang</w:t>
+                <w:t xml:space="preserve">Tiphaine Birien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaf1231⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1593936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378622v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation between two modes for DNA replication initiation in the archaeon &amp;lt;i&amp;gt;Thermococcus barophilus&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan Mc Teer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cueff-Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Catchpole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Hogrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mbio.03200-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of matched and mismatched rNMPs in DNA by archaeal ribonucleotide excision repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurane Reveil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Vourc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (12), 108479 (19p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2023.108479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The secretome of Thermococcus barophilus in the presence of carbohydrates and the potential role of the TrmBL4 regulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Batour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Chamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (6), pp.530-544. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1758-2229.13186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Piezo-Hyperthermophilic Archaeon Thermococcus piezophilus Regulates Its Energy Efficiency System to Cope With Large Hydrostatic Pressure Variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Hartunians</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Courtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.730231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2021.730231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the Ecology and Physiology of Methanomassiliicoccales from Terrestrial and Aquatic Environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RNA processing machineries in Archaea: the 5′-3′ exoribonuclease aRNase J of the β-CASP family is engaged specifically with the helicase ASH-Ski2 and the 3′-5′ exoribonucleolytic RNA exosome machinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Borrel</w:t>
+                <w:t xml:space="preserve">Duy Khanh Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Roussel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Clarisse Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Langendijk-Genevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moalic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Allioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9010030⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (7), pp.3832-3847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124413v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA processing machineries in Archaea: the 5′-3′ exoribonuclease aRNase J of the β-CASP family is engaged specifically with the helicase ASH-Ski2 and the 3′-5′ exoribonucleolytic RNA exosome machinery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Insights into the Ecology and Physiology of Methanomassiliicoccales from Terrestrial and Aquatic Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Etienne</w:t>
+                <w:t xml:space="preserve">Marc Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Batista</w:t>
+                <w:t xml:space="preserve">Guillaume Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Langendijk-Genevaux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moalic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Allioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa052⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9010030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028340v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete genome sequence of Thermosulfurimonas marina SU872T, an anaerobic thermophilic chemolithoautotrophic bacterium isolated from a shallow marine hydrothermal vent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Allioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galina Slobodkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Slobodkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.100800. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.margen.2020.100800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large expert-curated database for benchmarking document similarity detection in biomedical literature search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aik-Choon Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El-Esawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Liehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Database -Weston-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019, 2019, pp.baz085. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/database/baz085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Effective 6-Methylpurine Counterselection Marker for Genetic Manipulation in Thermococcus barophilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Birien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Henneke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (2), pp.77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/genes9020077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative abundance and diversity of bacterial methanotrophs at the oxic-anoxic interface of the Congo deep-sea fan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bessette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gautey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Lesongeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (715), pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hologenome theory supported by cooccurrence networks of species-specific bacterial communities in siphonous algae (Caulerpa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ester A. Serrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.91(7). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/femsec/fiv067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling of processes shaping the clonal dynamics and genetic mosaic of seagrasses through temporal genetic monitoring.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Benkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 112 (2), pp.114-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/hdy.2013.82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the Influence of Mutation and Migration in Clonal Seagrasses Using the Genetic Diversity Spectrum for Microsatellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hernandez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Eguiluz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 105 (4), pp.532-541. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jhered/esu015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic manipulations of the hyperthermophilic piezophilic archaeon Thermococcus barophilus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebbar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 80 (7), pp.2299-306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.00084-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminating Micropathogen Lineages and Their Reticulate Evolution through Graph Theory-Based Network Analysis: The Case of Trypanosoma cruzi, the Agent of Chagas Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barnabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco José Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tibayrenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (8), pp.e103213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0103213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeography Revisited with Network Theory: Retracing the History of Hydrothermal Vent Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Desbruyères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Rozenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charleyne Bachraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 61 (1), pp.127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/sysbio/syr088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travelling in time with networks: Revealing present day hybridization versus ancestral polymorphism between two species of brown algae, Fucus vesiculosus and F. spiralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ester Serrao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (1), pp.33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2148-11-33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The concept of population in clonal organisms: mosaics of temporally colonized patches are forming highly diverse meadows of Zostera marina in Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Diekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hily</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Y. Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (12), pp.2394-2407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04649.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Areas with High Gene Density and CpG Island Neighborhood Strongly Attract Porcine Endogenous Retrovirus for Integration and Favor the Formation of Hot Spots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 83 (4), pp.1920-1929. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JVI.00856-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porcine Endogenous Retrovirus Integration Sites in the Human Genome: Features in Common with Those of Murine Leukemia Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Jestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 80 (22), pp.10980-10988. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JVI.00904-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3104,163 +3125,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning ecological networks from next-generation sequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefaniya Kamenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystem Services: From Biodiversity to Society, Part 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54, 2016, Advances In Ecological Research, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.aecr.2015.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3270,265 +3291,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide ribonucleotide detection in Archaea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurane Reveil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepali L Kundnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sathya Balachander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taehwan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Diversity in Porphyromonas: Evidence of Porphyromonas catoniae Commensality in Lungs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Velo-Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moalic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Ame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3538,153 +3559,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dénombrement cellulaire automatisé par IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Chéhadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Oueidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Cario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moalic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:7cb7b7d15931c407486d60b25e066e4e4d719689;origin=https://hal.archives-ouvertes.fr/hal-04914995;visit=swh:1:snp:e98456e97c7665436b292b115860e51afdfb2c62;anchor=swh:1:rel:c2a73e60fcec39b7d91559b25581a05e0e6a9359;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId148"/>
+      <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3752,51 +3773,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C33A48A"/>
+    <w:nsid w:val="52C7F957"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3983,51 +4004,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-moalic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7385-7484" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-6964-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137408v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Bao Hung Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Hartunians" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Birien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Thiel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1593936" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05378622v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Reveil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepali L Kundnani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathya Balachander" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehwan Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1231" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546373v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Mc Teer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff-Gauchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Catchpole" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hogrel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03200-23" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chapel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Vourc'H" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boss&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Vialle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108479" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204135v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Batour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laurent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Chamieh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13186" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413270v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalmasso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Georges" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.730231" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124413v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cozannet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allioux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9010030" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028340v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Khanh Phung" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Etienne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Batista" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Langendijk-Genevaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995865v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebbar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Slobodkina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Slobodkin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2020.100800" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aik-Choon Tan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Esawi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liehr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blanck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz085" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202052v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Henneke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Flament" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes9020077" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bessette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gautey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lesongeur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godfroy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00715" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180766v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Aires" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester A. Serrao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiv067" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948697v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becheler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benkara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moalic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hily" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud-Haond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.82" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314605v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hernandez-Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eguiluz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alberto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esu015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01019712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Michoud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00084-14" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314610v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barnab&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Ayala" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tibayrenc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103213" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314593v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Desbruy&#232;res" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Duarte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rozenfeld" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleyne Bachraty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syr088" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314587v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Pearson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Serrao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-33" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640953v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Diekmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04649.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314575v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F&#233;lix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takeuchi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jestin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blanchard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00856-08" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314567v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne F&#233;lix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00904-06" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533861v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Kamenova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05017015v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780096v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Velo-Suarez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Guilloux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ame" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Lamoureux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914995v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ch&#233;had&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Oueidat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cario" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7cb7b7d15931c407486d60b25e066e4e4d719689;origin=https://hal.archives-ouvertes.fr/hal-04914995;visit=swh:1:snp:e98456e97c7665436b292b115860e51afdfb2c62;anchor=swh:1:rel:c2a73e60fcec39b7d91559b25581a05e0e6a9359;path=/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-moalic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7385-7484" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=JVPhU-AAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-6964-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05378622v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Reveil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepali L Kundnani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathya Balachander" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehwan Yang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1231" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137408v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Bao Hung Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Hartunians" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Birien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Thiel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1593936" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546373v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Mc Teer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff-Gauchard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Catchpole" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hogrel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03200-23" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452290v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chapel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Vourc'H" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boss&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Vialle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108479" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204135v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Batour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laurent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Chamieh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13186" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413270v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalmasso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Georges" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.730231" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Khanh Phung" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Etienne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Batista" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Langendijk-Genevaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa052" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124413v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cozannet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allioux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9010030" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995865v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebbar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Slobodkina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Slobodkin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2020.100800" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aik-Choon Tan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Esawi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liehr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blanck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz085" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202052v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Henneke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Flament" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes9020077" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201863v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bessette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gautey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lesongeur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godfroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00715" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Aires" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester A. Serrao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiv067" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948697v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becheler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benkara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moalic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hily" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud-Haond" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.82" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314605v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hernandez-Garcia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eguiluz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alberto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esu015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01019712v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Michoud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00084-14" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314610v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barnab&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Ayala" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tibayrenc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103213" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314593v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Desbruy&#232;res" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Duarte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rozenfeld" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleyne Bachraty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syr088" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Pearson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Serrao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-33" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640953v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Diekmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04649.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314575v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F&#233;lix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takeuchi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jestin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blanchard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00856-08" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314567v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne F&#233;lix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00904-06" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533861v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Kamenova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05017015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780096v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Velo-Suarez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Guilloux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ame" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Lamoureux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914995v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ch&#233;had&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Oueidat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cario" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7cb7b7d15931c407486d60b25e066e4e4d719689;origin=https://hal.archives-ouvertes.fr/hal-04914995;visit=swh:1:snp:e98456e97c7665436b292b115860e51afdfb2c62;anchor=swh:1:rel:c2a73e60fcec39b7d91559b25581a05e0e6a9359;path=/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>