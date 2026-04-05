--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.90163934426px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yann Philippe Tastevin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Yann Philippe TastevinAnthropologue - Chargé de recherches CNRSEnvironnement, Santé, Sociétés - IRL 3189Université Cheikh Anta Diop - Dakar</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargé de recherche au Cnrs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du LISST (UMR 5193)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des décharges aux mines : heuristique d'un nouveau cadrage du problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 180-181, pp.29-45. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14bwy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview with Prof. Nicky Gregson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 138 (4), pp.127-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mines urbaines : Flux de matières et recyclage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bahers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 138 (4), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.138.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-fractionated carbonaceous and iron-rich particulate matter in urban environments of France and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32, pp.677 - 692. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-35729-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité en actes : le recyclage artisanal du plomb dans les ateliers de l’Uttar Pradesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shankare Gowda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.47-74. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.14686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03928585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d’une conception : expérimenter en temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azimuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52, pp.41-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et socialiser la connaissance : la visualisation des données au CIEU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pneu au piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74, pp.84-85. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.14322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03099730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépanner le monde. Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.6-11. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.12254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la méthode, tout contre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.6-9. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.11932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opium du peuple. Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (70), pp.6-11. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.9372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Zabbalîn du Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Furniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BelvedeR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03791591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chars à bœufs aux plateformes mobiles de forage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Low Tech ? Wild Tech !, 67, pp.196-211. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.8488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques de l'infra-perceptible.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mondes infimes, 68, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mouche et la libellule. De l’anachronisme en anthropologie des techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Low Tech ? Wild Tech !, 67, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low tech, high tech, wild tech : réinventer la technologie ? [introduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Low Tech ? Wild Tech !, 67, pp.12-29. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.8464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Réparer le monde” : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Réparer le monde. Excès, reste et innovation, 65-66, pp.14-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer le monde, ce qu’il en reste. Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65-66, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bajaj en Égypte ou la diffusion discrète de l’autorickshaw en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (76), pp.127-146. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.076.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Indian Auto Rickshaw in Egypt: An Ethnography of Transnational Trade Connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.2872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discrète filière de l'autorickshaw : Une ethnographie de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sociologie économique et économie critique. À la recherche du politique, 2 (Hors-série), pp.121-137. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.hs1.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rickshaw (1948 - ?) A success story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux ethnologues dans le métro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Depaule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Terrains d'Égypte, anthropologies contemporaines, Troisième série (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les files d'attentes dans le métro du Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'Observatoire Urbain Contemporain du Caire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABATI - Airbone pollution by vegetation and tree samples bio-sensor In two constricted OHMi with different human activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bedell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Sant’ovaia Mendes Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha B. Sagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-22249c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La civilisation du déchet : tout savoir sur le recyclage... et ses limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Arènes, 152 p., 2024, 979-10-375-0724-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vies d'ordures - De l'économie des déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RMN; ARTLYS, pp.233, 2017, 978-2-7118-7356-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Into the wild tech : lave-mains et biocapteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Enon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low/Slow. Design et alterproduction situés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T&amp;p Publishing, 2025, 1095513265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des décharges urbaines aux territoires d'extraction : recoder la question des déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.144-147, 2023, 978-2-7099-2979-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From urban tips to extractive territories : reformulating the waste issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.148-151, 2023, 978-2-7099-3003-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le touk-touk en Egypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Florin; Anna Madoeuf; Olivier Sanmartin; Roman Stadnicki; Florence Troin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, 2020, 978-2-86906-750-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports alternatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Florin; Anna Madoeuf; Olivier Sanmartin; Roman Stadnicki; Florence Troin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, 2020, 978-2-86906-750-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Ox-Carts to Borewell Rigs: Maintenance, Manufacture and Innovation in Tiruchengode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Denis; Marie-Hélène Zérah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanization in India: An Introduction to the Dynamics of Ordinary Towns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.497-525, 2017, Exploring urban change in South Asia, 978-81-322-3614-6. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-81-322-3616-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panne de transmission : une chronique mécanique de la diffusion de l’autorickshaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wateau Fabienne; Perlès Catherine; Soulier Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profils d’objets : Approches d'anthropologues et d'archéologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, pp.231-242, 2011, Colloques de la Maison René-Ginouvès 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorickshaw en Égypte : une épopée provinciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et urbanisation des provinces égyptiennes. Vers l'écouménopolis?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala / Cedej, pp. 197-218, 2007, 9782845868540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude scientifique et participative sur la qualité du sol et de l’air et sur la perception des pollutions par les habitants dans la zone Sebikotane-Diamniadio, Sénégal - Résultats du projet AirGeo (2021 – 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; IRD. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture 2024 de la Commission Interdisciplinaire (CID) 52 Environnement & Société : du Savoir à l'Action du Comité National de la Recherche Scientifique du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ARCHIPELS DE LA GOUTTE D'OR. Analyse anthropologique d'une « métropolisation par le bas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PUCA (Plan Urbanisme Construction Architecture). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.90163934426px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yann Philippe Tastevin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Yann Philippe TastevinAnthropologue - Chargé de recherches CNRSEnvironnement, Santé, Sociétés - IRL 3189Université Cheikh Anta Diop - Dakar</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargé de recherche au Cnrs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du LISST (UMR 5193)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériologie profonde : Le manifeste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ducourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps Qui Restent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des décharges aux mines : heuristique d'un nouveau cadrage du problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 180-181, pp.29-45. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14bwy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview with Prof. Nicky Gregson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 138 (4), pp.127-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mines urbaines : Flux de matières et recyclage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bahers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 138 (4), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.138.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-fractionated carbonaceous and iron-rich particulate matter in urban environments of France and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32, pp.677 - 692. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-35729-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité en actes : le recyclage artisanal du plomb dans les ateliers de l’Uttar Pradesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shankare Gowda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.47-74. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.14686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03928585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d’une conception : expérimenter en temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azimuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52, pp.41-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pneu au piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74, pp.84-85. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.14322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03099730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et socialiser la connaissance : la visualisation des données au CIEU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la méthode, tout contre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.6-9. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.11932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépanner le monde. Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.6-11. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.12254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opium du peuple. Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (70), pp.6-11. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.9372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Zabbalîn du Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Furniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BelvedeR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03791591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques de l'infra-perceptible.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mondes infimes, 68, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chars à bœufs aux plateformes mobiles de forage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Low Tech ? Wild Tech !, 67, pp.196-211. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.8488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mouche et la libellule. De l’anachronisme en anthropologie des techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Low Tech ? Wild Tech !, 67, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low tech, high tech, wild tech : réinventer la technologie ? [introduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Low Tech ? Wild Tech !, 67, pp.12-29. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.8464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Réparer le monde” : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Réparer le monde. Excès, reste et innovation, 65-66, pp.14-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer le monde, ce qu’il en reste. Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65-66, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bajaj en Égypte ou la diffusion discrète de l’autorickshaw en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (76), pp.127-146. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.076.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Indian Auto Rickshaw in Egypt: An Ethnography of Transnational Trade Connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.2872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discrète filière de l'autorickshaw : Une ethnographie de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sociologie économique et économie critique. À la recherche du politique, 2 (Hors-série), pp.121-137. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.hs1.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rickshaw (1948 - ?) A success story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux ethnologues dans le métro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Depaule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Terrains d'Égypte, anthropologies contemporaines, Troisième série (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les files d'attentes dans le métro du Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'Observatoire Urbain Contemporain du Caire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABATI - Airbone pollution by vegetation and tree samples bio-sensor In two constricted OHMi with different human activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bedell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Sant’ovaia Mendes Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha B. Sagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-22249c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La civilisation du déchet : tout savoir sur le recyclage... et ses limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Arènes, 152 p., 2024, 979-10-375-0724-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vies d'ordures - De l'économie des déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RMN; ARTLYS, pp.233, 2017, 978-2-7118-7356-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Into the wild tech : lave-mains et biocapteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Enon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low/Slow. Design et alterproduction situés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T&amp;p Publishing, 2025, 1095513265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des décharges urbaines aux territoires d'extraction : recoder la question des déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.144-147, 2023, 978-2-7099-2979-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From urban tips to extractive territories : reformulating the waste issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.148-151, 2023, 978-2-7099-3003-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le touk-touk en Egypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Florin; Anna Madoeuf; Olivier Sanmartin; Roman Stadnicki; Florence Troin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, 2020, 978-2-86906-750-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports alternatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Florin; Anna Madoeuf; Olivier Sanmartin; Roman Stadnicki; Florence Troin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, 2020, 978-2-86906-750-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Ox-Carts to Borewell Rigs: Maintenance, Manufacture and Innovation in Tiruchengode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Denis; Marie-Hélène Zérah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanization in India: An Introduction to the Dynamics of Ordinary Towns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.497-525, 2017, Exploring urban change in South Asia, 978-81-322-3614-6. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-81-322-3616-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panne de transmission : une chronique mécanique de la diffusion de l’autorickshaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wateau Fabienne; Perlès Catherine; Soulier Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profils d’objets : Approches d'anthropologues et d'archéologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, pp.231-242, 2011, Colloques de la Maison René-Ginouvès 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorickshaw en Égypte : une épopée provinciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et urbanisation des provinces égyptiennes. Vers l'écouménopolis?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala / Cedej, pp. 197-218, 2007, 9782845868540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude scientifique et participative sur la qualité du sol et de l’air et sur la perception des pollutions par les habitants dans la zone Sebikotane-Diamniadio, Sénégal - Résultats du projet AirGeo (2021 – 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; IRD. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture 2024 de la Commission Interdisciplinaire (CID) 52 Environnement & Société : du Savoir à l'Action du Comité National de la Recherche Scientifique du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ARCHIPELS DE LA GOUTTE D'OR. Analyse anthropologique d'une « métropolisation par le bas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PUCA (Plan Urbanisme Construction Architecture). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId101"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202029v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cav&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bwy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022094v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.138.0001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849630v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35729-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928585v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lhoste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankare Gowda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14686" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142828v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Touati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0487" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14322" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456849v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bartholeyns" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vallard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.12254" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456829v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.11932" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456822v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dittmar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.9372" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791591v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desvaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Furniss" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456805v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052287v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8488" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456789v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052298v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578733v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grimaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vidal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8464" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009358v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joulian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009351v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052716v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.076.0127" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359604v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2872" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442319v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pliez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.hs1.0121" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249858v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Depaule" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249859v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171147v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Sant&#8217;ovaia Mendes Da Silva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha B. Sagna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-22249c" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669527v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De Pin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829651v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chevallier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Enon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261941v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262452v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112022v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112007v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052744v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-3616-0_19" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250199v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250190v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539974v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064692v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250209v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559092v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ducourneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grimaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202029v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cav&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bwy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022094v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022075v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.138.0001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35729-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928585v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lhoste" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankare Gowda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14686" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142828v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14322" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Touati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0487" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vallard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.11932" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bartholeyns" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.12254" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456822v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dittmar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.9372" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791591v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desvaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Furniss" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456789v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8488" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578733v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vidal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8464" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joulian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.076.0127" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359604v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2872" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442319v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pliez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.hs1.0121" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Depaule" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171147v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Sant&#8217;ovaia Mendes Da Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha B. Sagna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-22249c" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669527v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De Pin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829651v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chevallier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542039v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Enon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261941v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262452v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112022v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112007v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052744v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-3616-0_19" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250199v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250190v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539974v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064692v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250209v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>