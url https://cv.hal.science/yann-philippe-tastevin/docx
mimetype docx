--- v1 (2026-04-05)
+++ v2 (2026-05-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.90163934426px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yann Philippe Tastevin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Yann Philippe TastevinAnthropologue - Chargé de recherches CNRSEnvironnement, Santé, Sociétés - IRL 3189Université Cheikh Anta Diop - Dakar</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargé de recherche au Cnrs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du LISST (UMR 5193)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériologie profonde : Le manifeste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ducourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps Qui Restent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des décharges aux mines : heuristique d'un nouveau cadrage du problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 180-181, pp.29-45. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14bwy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview with Prof. Nicky Gregson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 138 (4), pp.127-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mines urbaines : Flux de matières et recyclage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bahers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 138 (4), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.138.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-fractionated carbonaceous and iron-rich particulate matter in urban environments of France and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32, pp.677 - 692. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-35729-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité en actes : le recyclage artisanal du plomb dans les ateliers de l’Uttar Pradesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shankare Gowda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.47-74. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.14686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03928585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d’une conception : expérimenter en temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azimuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52, pp.41-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pneu au piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74, pp.84-85. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.14322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03099730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et socialiser la connaissance : la visualisation des données au CIEU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la méthode, tout contre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.6-9. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.11932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépanner le monde. Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.6-11. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.12254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opium du peuple. Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (70), pp.6-11. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.9372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Zabbalîn du Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Furniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BelvedeR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03791591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques de l'infra-perceptible.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mondes infimes, 68, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chars à bœufs aux plateformes mobiles de forage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Low Tech ? Wild Tech !, 67, pp.196-211. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.8488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mouche et la libellule. De l’anachronisme en anthropologie des techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Low Tech ? Wild Tech !, 67, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low tech, high tech, wild tech : réinventer la technologie ? [introduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Low Tech ? Wild Tech !, 67, pp.12-29. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.8464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Réparer le monde” : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Réparer le monde. Excès, reste et innovation, 65-66, pp.14-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer le monde, ce qu’il en reste. Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65-66, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bajaj en Égypte ou la diffusion discrète de l’autorickshaw en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (76), pp.127-146. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.076.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Indian Auto Rickshaw in Egypt: An Ethnography of Transnational Trade Connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.2872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discrète filière de l'autorickshaw : Une ethnographie de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sociologie économique et économie critique. À la recherche du politique, 2 (Hors-série), pp.121-137. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.hs1.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rickshaw (1948 - ?) A success story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux ethnologues dans le métro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Depaule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Terrains d'Égypte, anthropologies contemporaines, Troisième série (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les files d'attentes dans le métro du Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'Observatoire Urbain Contemporain du Caire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABATI - Airbone pollution by vegetation and tree samples bio-sensor In two constricted OHMi with different human activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bedell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Sant’ovaia Mendes Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha B. Sagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-22249c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La civilisation du déchet : tout savoir sur le recyclage... et ses limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Arènes, 152 p., 2024, 979-10-375-0724-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vies d'ordures - De l'économie des déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RMN; ARTLYS, pp.233, 2017, 978-2-7118-7356-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Into the wild tech : lave-mains et biocapteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Enon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low/Slow. Design et alterproduction situés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T&amp;p Publishing, 2025, 1095513265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des décharges urbaines aux territoires d'extraction : recoder la question des déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.144-147, 2023, 978-2-7099-2979-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From urban tips to extractive territories : reformulating the waste issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.148-151, 2023, 978-2-7099-3003-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le touk-touk en Egypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Florin; Anna Madoeuf; Olivier Sanmartin; Roman Stadnicki; Florence Troin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, 2020, 978-2-86906-750-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports alternatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Florin; Anna Madoeuf; Olivier Sanmartin; Roman Stadnicki; Florence Troin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, 2020, 978-2-86906-750-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Ox-Carts to Borewell Rigs: Maintenance, Manufacture and Innovation in Tiruchengode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Denis; Marie-Hélène Zérah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanization in India: An Introduction to the Dynamics of Ordinary Towns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.497-525, 2017, Exploring urban change in South Asia, 978-81-322-3614-6. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-81-322-3616-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panne de transmission : une chronique mécanique de la diffusion de l’autorickshaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wateau Fabienne; Perlès Catherine; Soulier Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profils d’objets : Approches d'anthropologues et d'archéologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, pp.231-242, 2011, Colloques de la Maison René-Ginouvès 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorickshaw en Égypte : une épopée provinciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et urbanisation des provinces égyptiennes. Vers l'écouménopolis?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala / Cedej, pp. 197-218, 2007, 9782845868540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude scientifique et participative sur la qualité du sol et de l’air et sur la perception des pollutions par les habitants dans la zone Sebikotane-Diamniadio, Sénégal - Résultats du projet AirGeo (2021 – 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; IRD. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture 2024 de la Commission Interdisciplinaire (CID) 52 Environnement & Société : du Savoir à l'Action du Comité National de la Recherche Scientifique du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ARCHIPELS DE LA GOUTTE D'OR. Analyse anthropologique d'une « métropolisation par le bas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PUCA (Plan Urbanisme Construction Architecture). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId101"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.90163934426px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yann Philippe Tastevin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Yann Philippe TastevinAnthropologue - Chargé de recherches CNRSEnvironnement, Santé, Sociétés - IRL 3189Université Cheikh Anta Diop - Dakar</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargé de recherche au Cnrs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du LISST (UMR 5193)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériologie profonde : Le manifeste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ducourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps Qui Restent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des décharges aux mines : heuristique d'un nouveau cadrage du problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 180-181, pp.29-45. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14bwy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview with Prof. Nicky Gregson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 138 (4), pp.127-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-fractionated carbonaceous and iron-rich particulate matter in urban environments of France and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32, pp.677 - 692. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-35729-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mines urbaines : Flux de matières et recyclage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bahers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 138 (4), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.138.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité en actes : le recyclage artisanal du plomb dans les ateliers de l’Uttar Pradesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shankare Gowda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.47-74. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.14686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03928585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d’une conception : expérimenter en temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azimuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52, pp.41-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pneu au piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74, pp.84-85. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.14322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03099730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et socialiser la connaissance : la visualisation des données au CIEU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la méthode, tout contre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.6-9. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.11932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépanner le monde. Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.6-11. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.12254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Zabbalîn du Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Furniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BelvedeR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03791591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opium du peuple. Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (70), pp.6-11. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.9372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low tech, high tech, wild tech : réinventer la technologie ? [introduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Low Tech ? Wild Tech !, 67, pp.12-29. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.8464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques de l'infra-perceptible.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mondes infimes, 68, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chars à bœufs aux plateformes mobiles de forage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Low Tech ? Wild Tech !, 67, pp.196-211. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.8488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mouche et la libellule. De l’anachronisme en anthropologie des techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Low Tech ? Wild Tech !, 67, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Réparer le monde” : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Réparer le monde. Excès, reste et innovation, 65-66, pp.14-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer le monde, ce qu’il en reste. Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65-66, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discrète filière de l'autorickshaw : Une ethnographie de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sociologie économique et économie critique. À la recherche du politique, 2 (Hors-série), pp.121-137. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.hs1.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bajaj en Égypte ou la diffusion discrète de l’autorickshaw en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (76), pp.127-146. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.076.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Indian Auto Rickshaw in Egypt: An Ethnography of Transnational Trade Connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.2872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rickshaw (1948 - ?) A success story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux ethnologues dans le métro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Depaule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Terrains d'Égypte, anthropologies contemporaines, Troisième série (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les files d'attentes dans le métro du Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'Observatoire Urbain Contemporain du Caire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABATI - Airbone pollution by vegetation and tree samples bio-sensor In two constricted OHMi with different human activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bedell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Sant’ovaia Mendes Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha B. Sagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-22249c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La civilisation du déchet : tout savoir sur le recyclage... et ses limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Arènes, 152 p., 2024, 979-10-375-0724-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vies d'ordures - De l'économie des déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RMN; ARTLYS, pp.233, 2017, 978-2-7118-7356-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Into the wild tech : lave-mains et biocapteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Enon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low/Slow. Design et alterproduction situés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T&amp;p Publishing, 2025, 1095513265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des décharges urbaines aux territoires d'extraction : recoder la question des déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.144-147, 2023, 978-2-7099-2979-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From urban tips to extractive territories : reformulating the waste issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.148-151, 2023, 978-2-7099-3003-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports alternatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Florin; Anna Madoeuf; Olivier Sanmartin; Roman Stadnicki; Florence Troin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, 2020, 978-2-86906-750-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le touk-touk en Egypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Florin; Anna Madoeuf; Olivier Sanmartin; Roman Stadnicki; Florence Troin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, 2020, 978-2-86906-750-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Ox-Carts to Borewell Rigs: Maintenance, Manufacture and Innovation in Tiruchengode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Denis; Marie-Hélène Zérah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanization in India: An Introduction to the Dynamics of Ordinary Towns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.497-525, 2017, Exploring urban change in South Asia, 978-81-322-3614-6. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-81-322-3616-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panne de transmission : une chronique mécanique de la diffusion de l’autorickshaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wateau Fabienne; Perlès Catherine; Soulier Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profils d’objets : Approches d'anthropologues et d'archéologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, pp.231-242, 2011, Colloques de la Maison René-Ginouvès 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorickshaw en Égypte : une épopée provinciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et urbanisation des provinces égyptiennes. Vers l'écouménopolis?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala / Cedej, pp. 197-218, 2007, 9782845868540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude scientifique et participative sur la qualité du sol et de l’air et sur la perception des pollutions par les habitants dans la zone Sebikotane-Diamniadio, Sénégal - Résultats du projet AirGeo (2021 – 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; IRD. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539974v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture 2024 de la Commission Interdisciplinaire (CID) 52 Environnement & Société : du Savoir à l'Action du Comité National de la Recherche Scientifique du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ARCHIPELS DE LA GOUTTE D'OR. Analyse anthropologique d'une « métropolisation par le bas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PUCA (Plan Urbanisme Construction Architecture). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId101"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559092v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ducourneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grimaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202029v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cav&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bwy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022094v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022075v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.138.0001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35729-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928585v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lhoste" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankare Gowda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14686" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142828v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14322" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Touati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0487" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vallard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.11932" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bartholeyns" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.12254" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456822v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dittmar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.9372" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791591v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desvaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Furniss" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456789v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8488" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578733v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vidal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8464" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joulian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.076.0127" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359604v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2872" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442319v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pliez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.hs1.0121" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Depaule" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171147v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Sant&#8217;ovaia Mendes Da Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha B. Sagna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-22249c" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669527v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De Pin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829651v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chevallier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542039v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Enon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261941v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262452v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112022v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112007v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052744v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-3616-0_19" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250199v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250190v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539974v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064692v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250209v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559092v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ducourneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grimaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202029v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cav&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bwy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022094v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849630v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35729-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022075v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.138.0001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928585v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lhoste" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankare Gowda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14686" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142828v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14322" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Touati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0487" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vallard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.11932" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bartholeyns" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.12254" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791591v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desvaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Furniss" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dittmar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.9372" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vidal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8464" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456789v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8488" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052298v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joulian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442319v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pliez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.hs1.0121" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.076.0127" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359604v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2872" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Depaule" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171147v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Sant&#8217;ovaia Mendes Da Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha B. Sagna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-22249c" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669527v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De Pin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829651v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chevallier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542039v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Enon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261941v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262452v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112007v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112022v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052744v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-3616-0_19" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250199v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250190v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539974v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064692v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250209v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>