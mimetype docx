--- v2 (2026-05-08)
+++ v3 (2026-05-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.90163934426px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yann Philippe Tastevin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Yann Philippe TastevinAnthropologue - Chargé de recherches CNRSEnvironnement, Santé, Sociétés - IRL 3189Université Cheikh Anta Diop - Dakar</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargé de recherche au Cnrs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du LISST (UMR 5193)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériologie profonde : Le manifeste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ducourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps Qui Restent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des décharges aux mines : heuristique d'un nouveau cadrage du problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 180-181, pp.29-45. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14bwy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview with Prof. Nicky Gregson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 138 (4), pp.127-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-fractionated carbonaceous and iron-rich particulate matter in urban environments of France and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32, pp.677 - 692. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-35729-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mines urbaines : Flux de matières et recyclage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bahers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 138 (4), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.138.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité en actes : le recyclage artisanal du plomb dans les ateliers de l’Uttar Pradesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shankare Gowda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.47-74. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.14686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03928585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d’une conception : expérimenter en temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azimuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52, pp.41-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pneu au piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74, pp.84-85. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.14322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03099730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et socialiser la connaissance : la visualisation des données au CIEU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la méthode, tout contre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.6-9. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.11932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépanner le monde. Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.6-11. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.12254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Zabbalîn du Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Furniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BelvedeR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03791591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opium du peuple. Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (70), pp.6-11. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.9372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low tech, high tech, wild tech : réinventer la technologie ? [introduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Low Tech ? Wild Tech !, 67, pp.12-29. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.8464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques de l'infra-perceptible.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mondes infimes, 68, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chars à bœufs aux plateformes mobiles de forage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Low Tech ? Wild Tech !, 67, pp.196-211. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.8488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mouche et la libellule. De l’anachronisme en anthropologie des techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Low Tech ? Wild Tech !, 67, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Réparer le monde” : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Réparer le monde. Excès, reste et innovation, 65-66, pp.14-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer le monde, ce qu’il en reste. Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65-66, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discrète filière de l'autorickshaw : Une ethnographie de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sociologie économique et économie critique. À la recherche du politique, 2 (Hors-série), pp.121-137. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.hs1.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bajaj en Égypte ou la diffusion discrète de l’autorickshaw en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (76), pp.127-146. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.076.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Indian Auto Rickshaw in Egypt: An Ethnography of Transnational Trade Connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.2872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rickshaw (1948 - ?) A success story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux ethnologues dans le métro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Depaule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Terrains d'Égypte, anthropologies contemporaines, Troisième série (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les files d'attentes dans le métro du Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'Observatoire Urbain Contemporain du Caire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABATI - Airbone pollution by vegetation and tree samples bio-sensor In two constricted OHMi with different human activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bedell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Sant’ovaia Mendes Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha B. Sagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-22249c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La civilisation du déchet : tout savoir sur le recyclage... et ses limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Arènes, 152 p., 2024, 979-10-375-0724-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vies d'ordures - De l'économie des déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RMN; ARTLYS, pp.233, 2017, 978-2-7118-7356-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Into the wild tech : lave-mains et biocapteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Enon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low/Slow. Design et alterproduction situés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T&amp;p Publishing, 2025, 1095513265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des décharges urbaines aux territoires d'extraction : recoder la question des déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.144-147, 2023, 978-2-7099-2979-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From urban tips to extractive territories : reformulating the waste issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.148-151, 2023, 978-2-7099-3003-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports alternatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Florin; Anna Madoeuf; Olivier Sanmartin; Roman Stadnicki; Florence Troin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, 2020, 978-2-86906-750-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le touk-touk en Egypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Florin; Anna Madoeuf; Olivier Sanmartin; Roman Stadnicki; Florence Troin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, 2020, 978-2-86906-750-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Ox-Carts to Borewell Rigs: Maintenance, Manufacture and Innovation in Tiruchengode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Denis; Marie-Hélène Zérah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanization in India: An Introduction to the Dynamics of Ordinary Towns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.497-525, 2017, Exploring urban change in South Asia, 978-81-322-3614-6. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-81-322-3616-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panne de transmission : une chronique mécanique de la diffusion de l’autorickshaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wateau Fabienne; Perlès Catherine; Soulier Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profils d’objets : Approches d'anthropologues et d'archéologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, pp.231-242, 2011, Colloques de la Maison René-Ginouvès 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorickshaw en Égypte : une épopée provinciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et urbanisation des provinces égyptiennes. Vers l'écouménopolis?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala / Cedej, pp. 197-218, 2007, 9782845868540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude scientifique et participative sur la qualité du sol et de l’air et sur la perception des pollutions par les habitants dans la zone Sebikotane-Diamniadio, Sénégal - Résultats du projet AirGeo (2021 – 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; IRD. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539974v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture 2024 de la Commission Interdisciplinaire (CID) 52 Environnement & Société : du Savoir à l'Action du Comité National de la Recherche Scientifique du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ARCHIPELS DE LA GOUTTE D'OR. Analyse anthropologique d'une « métropolisation par le bas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PUCA (Plan Urbanisme Construction Architecture). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId101"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.90163934426px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yann Philippe Tastevin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Yann Philippe TastevinAnthropologue - Chargé de recherches CNRSEnvironnement, Santé, Sociétés - IRL 3189Université Cheikh Anta Diop - Dakar</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargé de recherche au Cnrs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du LISST (UMR 5193)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériologie profonde : Le manifeste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ducourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps Qui Restent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des décharges aux mines : heuristique d'un nouveau cadrage du problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 180-181, pp.29-45. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14bwy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview with Prof. Nicky Gregson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 138 (4), pp.127-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-fractionated carbonaceous and iron-rich particulate matter in urban environments of France and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32, pp.677 - 692. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-35729-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mines urbaines : Flux de matières et recyclage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bahers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 138 (4), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.138.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité en actes : le recyclage artisanal du plomb dans les ateliers de l’Uttar Pradesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shankare Gowda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.47-74. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.14686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03928585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d’une conception : expérimenter en temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azimuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52, pp.41-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et socialiser la connaissance : la visualisation des données au CIEU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pneu au piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74, pp.84-85. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.14322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03099730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépanner le monde. Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.6-11. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.12254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la méthode, tout contre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.6-9. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.11932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Zabbalîn du Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Furniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BelvedeR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03791591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opium du peuple. Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (70), pp.6-11. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.9372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low tech, high tech, wild tech : réinventer la technologie ? [introduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Low Tech ? Wild Tech !, 67, pp.12-29. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.8464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques de l'infra-perceptible.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mondes infimes, 68, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chars à bœufs aux plateformes mobiles de forage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Low Tech ? Wild Tech !, 67, pp.196-211. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.8488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mouche et la libellule. De l’anachronisme en anthropologie des techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Low Tech ? Wild Tech !, 67, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Réparer le monde” : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Réparer le monde. Excès, reste et innovation, 65-66, pp.14-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer le monde, ce qu’il en reste. Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65-66, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discrète filière de l'autorickshaw : Une ethnographie de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sociologie économique et économie critique. À la recherche du politique, 2 (Hors-série), pp.121-137. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.hs1.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bajaj en Égypte ou la diffusion discrète de l’autorickshaw en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (76), pp.127-146. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.076.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Indian Auto Rickshaw in Egypt: An Ethnography of Transnational Trade Connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.2872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rickshaw (1948 - ?) A success story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux ethnologues dans le métro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Depaule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Terrains d'Égypte, anthropologies contemporaines, Troisième série (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les files d'attentes dans le métro du Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'Observatoire Urbain Contemporain du Caire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABATI - Airbone pollution by vegetation and tree samples bio-sensor In two constricted OHMi with different human activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bedell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Sant’ovaia Mendes Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha B. Sagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-22249c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La civilisation du déchet : tout savoir sur le recyclage... et ses limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Arènes, 152 p., 2024, 979-10-375-0724-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vies d'ordures - De l'économie des déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RMN; ARTLYS, pp.233, 2017, 978-2-7118-7356-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Into the wild tech : lave-mains et biocapteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Enon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low/Slow. Design et alterproduction situés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T&amp;p Publishing, 2025, 1095513265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des décharges urbaines aux territoires d'extraction : recoder la question des déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.144-147, 2023, 978-2-7099-2979-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From urban tips to extractive territories : reformulating the waste issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.148-151, 2023, 978-2-7099-3003-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports alternatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Florin; Anna Madoeuf; Olivier Sanmartin; Roman Stadnicki; Florence Troin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, 2020, 978-2-86906-750-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le touk-touk en Egypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Florin; Anna Madoeuf; Olivier Sanmartin; Roman Stadnicki; Florence Troin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, 2020, 978-2-86906-750-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Ox-Carts to Borewell Rigs: Maintenance, Manufacture and Innovation in Tiruchengode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Denis; Marie-Hélène Zérah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanization in India: An Introduction to the Dynamics of Ordinary Towns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.497-525, 2017, Exploring urban change in South Asia, 978-81-322-3614-6. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-81-322-3616-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panne de transmission : une chronique mécanique de la diffusion de l’autorickshaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wateau Fabienne; Perlès Catherine; Soulier Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profils d’objets : Approches d'anthropologues et d'archéologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, pp.231-242, 2011, Colloques de la Maison René-Ginouvès 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorickshaw en Égypte : une épopée provinciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et urbanisation des provinces égyptiennes. Vers l'écouménopolis?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala / Cedej, pp. 197-218, 2007, 9782845868540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude scientifique et participative sur la qualité du sol et de l’air et sur la perception des pollutions par les habitants dans la zone Sebikotane-Diamniadio, Sénégal - Résultats du projet AirGeo (2021 – 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; IRD. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539974v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture 2024 de la Commission Interdisciplinaire (CID) 52 Environnement & Société : du Savoir à l'Action du Comité National de la Recherche Scientifique du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ARCHIPELS DE LA GOUTTE D'OR. Analyse anthropologique d'une « métropolisation par le bas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PUCA (Plan Urbanisme Construction Architecture). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId101"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559092v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ducourneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grimaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202029v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cav&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bwy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022094v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849630v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35729-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022075v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.138.0001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928585v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lhoste" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankare Gowda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14686" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142828v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14322" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Touati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0487" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vallard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.11932" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bartholeyns" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.12254" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791591v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desvaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Furniss" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dittmar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.9372" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vidal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8464" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456789v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8488" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052298v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joulian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442319v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pliez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.hs1.0121" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.076.0127" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359604v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2872" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Depaule" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171147v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Sant&#8217;ovaia Mendes Da Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha B. Sagna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-22249c" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669527v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De Pin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829651v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chevallier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542039v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Enon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261941v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262452v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112007v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112022v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052744v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-3616-0_19" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250199v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250190v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539974v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064692v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250209v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559092v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ducourneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grimaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202029v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cav&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bwy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022094v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849630v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35729-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022075v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.138.0001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928585v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lhoste" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankare Gowda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14686" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142828v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504767v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Touati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0487" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099730v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14322" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456849v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bartholeyns" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vallard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.12254" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.11932" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791591v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desvaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Furniss" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dittmar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.9372" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vidal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8464" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456789v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8488" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052298v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joulian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442319v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pliez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.hs1.0121" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.076.0127" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359604v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2872" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Depaule" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171147v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Sant&#8217;ovaia Mendes Da Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha B. Sagna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-22249c" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669527v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De Pin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829651v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chevallier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542039v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Enon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261941v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262452v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112007v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112022v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052744v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-3616-0_19" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250199v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250190v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539974v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064692v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250209v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>