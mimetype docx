--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yann Ponty </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent set reconfiguration: general and RNA-focused parameterized algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 88 (2), pp.26. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-026-01371-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094405v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undesignable motifs in structural RNAs and combinatorial consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067902v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CREMSA: Compressed indexing of (ultra) large multiple sequence alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Boddaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa Bousso Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Hernandez--Courbevoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, ISMB 2025, 41 (Supplement_1), pp.i246-i254. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910677v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CParty: Hierarchically Constrained Partition Function of RNA Pseudoknots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Trinity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Stege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btae748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA inverse folding can be solved in linear time for structures without isolated stacks or base pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13015-025-00278-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761629v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPANEMAP Suite: a pipeline for probing-informed RNA structure modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lyonnet Du Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966010v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing molecular RNA switches with Restricted Boltzmann machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lyonnet Du Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Gioacchino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-66265-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA Triplet Repeats: Improved Algorithms for Structure Prediction and Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimon Boehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah J. Berkemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared: a declarative tree decomposition-powered framework for bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berkemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13015-024-00258-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211173v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated design of dynamic programming schemes for RNA folding with pseudoknots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berkemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13015-023-00229-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree Diet: Reducing the Treewidth to Unlock FPT Algorithms in RNA Bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13015-022-00213-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608412v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IndelsRNAmute: predicting deleterious multiple point substitutions and indels mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Churkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Barash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (S8), pp.424. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-022-04943-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress Toward SHAPE Constrained Computational Prediction of Tertiary Interactions in RNA Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Bisschop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Frezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Masquida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Coding RNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (4), pp.71. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ncrna7040071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SARS-CoV-2 Subgenome Landscape and its Novel Regulatory Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangpeng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangnan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 81 (10), pp.2135-2147.e5. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2021.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNAxplorer: Harnessing the Power of Guiding Potentials to Sample RNA Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Entzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Hofacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tanzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (15), pp.2126-2133. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btab066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889448v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-free transcriptome signatures for prostate cancer prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Tn Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoliang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Firlej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Gallopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (394), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-021-08021-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPANEMAP: Integrative Probing Analysis of Nucleic Acids Empowered by Multiple Accessibility Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine M Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sargueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (15), pp.8276--8289. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaa607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889041v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IncaRNAfbinv 2.0 - A webserver and software with motif control for fragment-based design of RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Drory Retwitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Churkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (9), pp.2910--2922. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-parameter tractable sampling for RNA design with multiple target structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), pp.209. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-019-2784-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting and sampling gene family evolutionary histories in the duplication-loss and duplication-loss-transfer models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wallner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 80 (5), pp.1353--1388. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-019-01465-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-world networks and RNA secondary structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defne Surujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1), pp.16--26. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2018.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424452v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of RNAs: comparing programs for inverse RNA folding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Churkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Drory Retwitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (2), pp.350--358. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbw120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meet-U: educating through research immersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nika Abdollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (3), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting, generating, analyzing and sampling tree alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Courtiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (5), pp.741--767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BRaliBase dent - a tale of benchmark design and interpretation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Löwes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Giegerich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2), pp.306--311. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbw022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeCoSTAR: Reconstructing the ancestral organization of genes or genomes using reconciled phylogenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wandrille Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray Patterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sèverine Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (5), pp.1312-1319. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evx069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503766v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two ribosome recruitment sites direct multiple translation events within HIV1 Gag open reading frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Deforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain de Breyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ulryck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (12), pp.7382--7400. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkx303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial RNA Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Haleš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Héliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Maňuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Stacho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79 (3), pp.835--856. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-016-0196-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285499v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ecceTERA: Comprehensive gene tree-species tree reconciliation using parsimony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Jacox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely J Szöllősi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Scornavacca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (13), pp.2056-2058. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btw105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining structure probing data on RNA mutants with evolutionary information reveals RNA-binding interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (11), pp.e104 - e104. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkw217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">incaRNAfbinv : a web server for the fragment-based design of RNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Drory retwitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Barash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (W1), pp.W308 - W314. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkw440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of genes neighborhood within reconciled phylogenies: an ensemble approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Pereira Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (Suppl 19), pp.S6. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-16-S19-S6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARCS: a web server to analyze (un)structured regions in coding RNA sequences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Web Server Issue, 41 (Web Server issue), pp.W480-5. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkt461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Structural and Evolutionary Information to Detect and Correct Pyrosequencing Errors in Noncoding RNAs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (11), pp.905-19. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2013.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein-protein interactions in a crowded environment: an analysis via cross-docking simulations and evolutionary information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Dimitrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (12), pp.e1003369. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-redundant random generation algorithms for weighted context-free languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Generation of Combinatorial Structures, 502, pp.177-194. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2013.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00607745v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A weighted sampling algorithm for the design of RNA sequences with targeted secondary structure and nucleotide distribution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (13), pp.i308-15. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btt217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Fast Fourier Transform to Accelerate the Computational Search for RNA Conformational Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Senter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dotu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.e50506. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0050506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre certaines molécules biologiques grâce à l’informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global sampling approach to designing and reengineering RNA secondary structures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Levin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieszko Lis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles W O'Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srinivas Devadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (20), pp.10041-10052. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gks768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected distance between terminal nucleotides of RNA secondary structures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Steyaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (3), pp.581-99. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-011-0467-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00619921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unbiased adaptive sampling algorithm for the exploration of RNA mutational landscapes under evolutionary pressure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (11), pp.1465-79. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2011.0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled non uniform random generation of decomposable structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 411 (40-42), pp.3527-3552. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2010.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483581v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARNA: Interactive drawing and editing of the RNA secondary structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (15), pp.1974-5. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btp250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LocalMove: computing on-lattice fits for biopolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Porcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (2), pp.W216-W222. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkn367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient sampling of RNA secondary structures from the Boltzmann ensemble of low-energy: The boustrophedon method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (1-2), pp.107--127. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-007-0137-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotics of RNA shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Andrew Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (1), pp.31--63. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2006.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culminating paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bousquet-Mélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (2), pp.125--152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIAL: A web server for the pairwise alignment of two RNA 3-dimensional structures using nucleotide, dihedral angle and base pairing similarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrè Fabrizzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Andrew Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (Web server issue), pp.W659--668. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkm334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenRGenS: Software for Generating Random Genomic Sequences and Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Termier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (12), pp.1534--1535. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btl113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old dog, new tricks: Exact seeding strategy improves RNA design performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonhard Sidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo L. Hofacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2025 - 29th International Conference of Research in Computational Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756160v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressed indexing of (ultra) large viral alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Boddaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa Bousso Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEQBIM 2024 - Journées du groupe de travail Séquences en Bioinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Coding for the Fragment-Based Docking, Design and Equilibrium Statistics of Protein-Binding ssRNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Yacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy González-Alemán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaure Chauvot de Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2024 - 28th International Conference of Research in Computational Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Boston, United States. pp.147-163, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3989-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816423v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic exploration of the natural variability of RNA non-canonical geometric patterns with a parameterized sampling technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique, et Mathématiques 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA inverse folding can be solved in linear time for structures without isolated stacks or base pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEQBIM 2024 - Journées du groupe de travail Séquences en Bioinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA inverse folding can be solved in linear time for structures without isolated stacks or base pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2024 - 24th Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA Triplet Repeats: Improved Algorithms for Structure Prediction and Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimon Boehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah J Berkemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2024 - 24th Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589903v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic exploration of the natural variability of RNA non-canonical geometric patterns with a parameterized sampling technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2023 - 23rd Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Texas A&amp;M University, Sep 2023, Houston, United States. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.WABI.2023.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094288v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated design of dynamic programming schemes for RNA folding with pseudoknots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berkemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2022 - 22nd Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence graphs realizations and ambiguity in language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Khalife</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COCOON 2021 - 27th International Computing and Combinatorics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tainan, Taiwan. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89543-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495333v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming Disruptive Base Pairs to Reconcile Positive and Negative Structural Design of RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2021 - 25th international conference on research in computational molecular biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Padova, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987566v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new parametrization for independent set reconfiguration and applications to RNA kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPEC 2021 - 16th International Symposium on Parameterized and Exact Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/lipics.ipec.2021.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272963v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree Diet: Reducing the Treewidth to Unlock FPT Algorithms in RNA Bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2021 - 21st Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IndelsRNAmute: Predicting deleterious multiple point substitutions and indels mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Churkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Barash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBRA 2020 - 16th International Symposium on Bioinformatics Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Sampling of Structural Contexts Improves the Scalability and Accuracy of RNA 3D Modules Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Sarrazin-Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos G Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2020 - 24th Annual International Conference on Research in Computational Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Rotation-invariant Point CNN with Spherical Harmonics kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Rakotosaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maks Ovsjanikov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DV - International Conference on 3D Vision - 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Québec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167454v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponentially few RNA structures are designable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM-BCB 2019 - 10th ACM Conference on Bioinformatics, Computational Biology, and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Niagara-Falls, United States. pp.289-298, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3307339.3342163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forbidden substrings and the connectivity of the Hamming graph of RNA sequences: Partial disconnectivity tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEQBIM 2019 - Séquences en Bioinformatique, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-Parameter Tractable Sampling for RNA Design with Multiple Target Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB - 22nd Annual International Conference on Research in Computational Molecular Biology - 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631277v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid combinatorial method for docking single stranded RNAs in a protein pockect at the thermodynamic equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmay Singhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaure Chauvot de Beauchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM (Journées Ouvertes en Biologie, Informatique et Mathématiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleic Acids design targeting integer-valued features: FPT counting and uniform sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEPA 2018 - 2nd International Workshop on Enumeration Problems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient approximations of RNA kinetics landscape using non-redundant sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Michálik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB/ECCB - 25th Annual international conference on Intelligent Systems for Molecular Biology/16th European Conference on Computational Biology - 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic. pp.i283 - i292, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btx269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An EM algorithm for mapping short reads in multiple RNA structure probing experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sargueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matbio2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, King's College London Sep 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming reluctant random walks in the positive quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Lumbroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marni Mishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GASCOM - 10th conference on random generation of combinatorial structures - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bastia, France. pp.99 -- 114, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2017.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative approach for predicting the RNA secondary structure for the HIV–1 Gag UTR using probing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sargueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM - Journées Ouvertes en Biologie, Informatique et Mathématiques - 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lille, France. pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting, generating and sampling tree alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Courtiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCOB - 3rd International Conference on Algorithms for Computational Biology - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Trujillo, Spain. pp.53--64, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-38827-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154030v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homology ­modeling of complex structural RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barba​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rinaudo​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM - Journées Ouvertes en Biologie, Informatique et Mathématiques - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards structural models for the Ebola UTR regions using experimental SHAPE probing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sargueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM - Journées Ouvertes en Biologie, Informatique et Mathématiques - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards firm foundations for the rational design of RNA molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Bioinformatique Moléculaire (GdR BIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA Bioinformatics and ensemble dynamic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th biennial Canadian Discrete and Algorithmic Mathematics Conference - CanaDAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats algorithmiques pour le design d’ARN avec contraintes de séquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Gallic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeqBio 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Orsay, France. pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the robustness of parsimonious predictions for gene neighborhoods from reconciled phylogenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Rajaraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBRA - 11th International Symposium on Bioinformatics Research and Applications - 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Norfolk, Virginia, United States. pp.260--271, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19048-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104587v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial RNA Design: Designability and Structure-Approximating Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Haleš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Maňuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Stacho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM - 26th Annual Symposium on Combinatorial Pattern Matching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ischia Island, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115349v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of genes neighborhood within reconciled phylogenies: an ensemble approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Pereira Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSB - Brazilian Symposium on Bioinformatics - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Belo Horizonte, Brazil. pp.49--56, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12418-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056140v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Fast Fourier Transform to accelerate the computational search for RNA conformational switches (extended abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Senter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dotu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB - 17th Annual International Conference on Research in Computational Molecular Biology - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear inside-outside algorithm for correcting sequencing errors in structured RNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB - 17th Annual International Conference on Research in Computational Molecular Biology - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible RNA design under structure and sequence constraints using formal languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM-BCB - ACM Conference on Bioinformatics, Computational Biology and Biomedical Informatics - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bethesda, Washigton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823279v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A weighted sampling algorithm for the design of RNA sequences with targeted secondary structure and nucleotides distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB/ECCB - 21st Annual international conference on Intelligent Systems for Molecular Biology/12th European Conference on Computational Biology - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Probabilistic Model Checking Explore Ribo-Nucleic Acid Folding Space?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Paulevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balaji Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWBDA - 4th International Workshop on Bio-Design Automation - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Of The Energy Model On The Complexity Of RNA Folding With Pseudoknots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Backofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM - 23rd Annual Symposium on Combinatorial Pattern Matching - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juha Kärkkäinen, Jul 2012, Helsinki, Finland. pp.321--333, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31265-6_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670232v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The weighted words collector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Du Boisberranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Gardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOFA - 23rd International Meeting on Probabilistic, Combinatorial and Asymptotic Methods for the Analysis of Algorithms - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas, Broutin (INRIA, France) and Luc, Devroye (McGill, Canada), Jun 2012, Montreal, Canada. pp.243--264, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.2998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing 2D & 3D Structures of RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIZBI - 3rd international meeting on Visualizing Biological Data - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jim, Procter (U-Dundee, Scotland) and Sean O'Donoghue (CMIS, Australia), Mar 2012, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree decomposition and parameterized algorithms for RNA structure-sequence alignment including tertiary interactions and pseudoknots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rinaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI - 12th Workshop on Algorithms in Bioinformatics - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Ljubljana, Sep 2012, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708580v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the diversity of pattern distributions in rational language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Banderier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Tafat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANALCO - 12th Meeting on Analytic Algorithmics and Combinatorics - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Kyoto, Japan. pp.107--116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the RFAM paradox: The pseudoknot explanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balaji Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Steyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Indo-French Bioinformatics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unbiased adaptive sampling algorithm for the exploration of RNA mutational landscapes under evolutionary pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB - 15th Annual International Conference on Research in Computational Molecular Biology - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Vancouver, Canada. pp.501-515, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20036-6_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combinatorial Framework for Designing (Pseudoknotted) RNA Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Saule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI - 11th Workshop on Algorithms in Bioinformatics - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saarbrucken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00601060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dimensional Boltzmann Sampling of Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Meeting on Probabilistic, Combinatorial, and Asymptotic Methods in the Analysis of Algorithms (AofA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Vienna, Austria. pp.49-64, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.2793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450763v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted random generation of context-free languages: Analysis of collisions in random urn occupancy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Gardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GASCOM - 8th conference on random generation of combinatorial structures - 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LACIM, UQAM, Sep 2010, Montréal, Canada. 14pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-redundant random generation from weighted context-free languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GASCOM - 7th conference on random generation of combinatorial structures - 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bibbiena, Italy. 12pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating seed sensitivity on homogeneous alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Kucherov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Symposium on Bioinformatics and bioengineering - BIBE'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Taichung, Taiwan. pp.387-394, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBE.2004.1317369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old dog, new tricks: Exact seeding strategy improves RNA design performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonhard Sidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Hofacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E4H annual forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Palaiseau (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering strings with mutations using an expectation-maximization algorithm In the context of RNA structure prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Clemson Mini-Conference on Discrete Mathematics and Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clemson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid combinatorial method for docking single stranded RNA on proteins at the thermodynamic equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmay Singhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaure Chauvot de Beauchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2018 - 22nd Annual International Conference on Research in Computational Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational methods for comparing and integrating multiple probing assays to predict RNA secondary structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine M Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno M Sargueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorial journey Interface, Ecole polytechnique, Palaiseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Palaiseau, France. 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of genes neighborhood within reconciled phylogenies: an ensemble approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Pereira Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB-CG'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cold Spring HArbour, United States. , 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing complex RNA design applications in the Infrared framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Folding - Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2726, Springer US, pp.285-313, 2024, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3519-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711828v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA secondary structure modelling following the IPANEMAP workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine M Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Bisschop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lyonnet Du Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Folding - Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2726, Springer Nature; Springer US, pp.85-104, 2024, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3519-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA Folding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From text to graphs: Discrete structures and methods for Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced design of structural RNAs using RNARedPrint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ernesto Picardi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2284, pp.1--15, 2021, Methods in Molecular Biology, 978-1-0716-1306-1. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-1307-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repliement de l'ARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Chateau; Mikaël Salson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du texte aux graphes : méthodes et structures discrètes pour la bioinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drawing and Editing the Secondary Structure(s) of RNA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ernesto Picardi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1269, Springer New York, pp.63-100, 2015, Methods in Molecular Biology, 978-1-4939-2290-1. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-2291-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jossinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational methods for Structural RNAs (CMSR'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (3), </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ann Liebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189, 2015, Journal of Computational Biology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-algorithmique des ARN : petite promenade aux interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Sopena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024 - Bulletin de la société informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23--53, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077506v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to RNA secondary structure comparison.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Schirmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Giegerich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gorodkin, Jan and Ruzzo, Walter L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Sequence, Structure, and Function: Computational and Bioinformatic Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1097, Springer, pp.247-73, 2013, Methods in molecular biology, ISBN 978-1-62703-708-2. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-62703-709-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing RNA structures while maximizing stacking interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510148v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Redundant Sampling and Statistical Estimators for RNA Structural Properties at the Thermodynamic Equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rovetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Michálik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tanzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288811v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-weighted and terminal-weighted context-free grammars have identical expressivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating seed sensitivity on homogeneous alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Kucherov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5047, INRIA. 2003, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de séquences génomiques structurées, génération aléatoire et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris Sud - Paris XI, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00144130v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Algorithms and Analytic Combinatorics in RNA Bioinformatics and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bioinformatics [q-bio.QM]. Université Paris-Saclay, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03219977v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes combinatoire et génération aléatoire des structures secondaires d'ARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bio-informatique [q-bio.QM]. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId351"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yann Ponty </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipartite Independent Set Reconfiguration: General and RNA-Inspired Parameterized Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 88 (2), 59 p. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-026-01371-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094405v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA Triplet Repeats: Improved Algorithms for Structure Prediction and Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimon Boehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berkemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13015-025-00292-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undesignable motifs in structural RNAs and combinatorial consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 92 (4), pp.49. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-026-02358-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067902v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CREMSA: Compressed indexing of (ultra) large multiple sequence alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Boddaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa Bousso Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Hernandez--Courbevoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, ISMB 2025, 41 (Supplement_1), pp.i246-i254. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910677v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CParty: Hierarchically Constrained Partition Function of RNA Pseudoknots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Trinity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Stege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (1), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btae748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA inverse folding can be solved in linear time for structures without isolated stacks or base pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13015-025-00278-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761629v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPANEMAP Suite: a pipeline for probing-informed RNA structure modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lyonnet Du Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966010v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing molecular RNA switches with Restricted Boltzmann machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lyonnet Du Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Gioacchino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-66265-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared: a declarative tree decomposition-powered framework for bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berkemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13015-024-00258-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211173v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated design of dynamic programming schemes for RNA folding with pseudoknots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berkemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13015-023-00229-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree Diet: Reducing the Treewidth to Unlock FPT Algorithms in RNA Bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13015-022-00213-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608412v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IndelsRNAmute: predicting deleterious multiple point substitutions and indels mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Churkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Barash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (S8), pp.424. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-022-04943-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress Toward SHAPE Constrained Computational Prediction of Tertiary Interactions in RNA Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Bisschop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Frezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Masquida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Coding RNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (4), pp.71. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ncrna7040071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SARS-CoV-2 Subgenome Landscape and its Novel Regulatory Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangpeng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangnan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 81 (10), pp.2135-2147.e5. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2021.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNAxplorer: Harnessing the Power of Guiding Potentials to Sample RNA Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Entzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Hofacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tanzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (15), pp.2126-2133. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btab066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889448v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-free transcriptome signatures for prostate cancer prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Tn Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoliang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Firlej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Gallopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (394), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-021-08021-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IncaRNAfbinv 2.0 - A webserver and software with motif control for fragment-based design of RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Drory Retwitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Churkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (9), pp.2910--2922. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPANEMAP: Integrative Probing Analysis of Nucleic Acids Empowered by Multiple Accessibility Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine M Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sargueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (15), pp.8276--8289. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaa607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889041v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting and sampling gene family evolutionary histories in the duplication-loss and duplication-loss-transfer models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wallner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 80 (5), pp.1353--1388. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-019-01465-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-parameter tractable sampling for RNA design with multiple target structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), pp.209. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-019-2784-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-world networks and RNA secondary structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defne Surujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1), pp.16--26. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2018.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424452v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of RNAs: comparing programs for inverse RNA folding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Churkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Drory Retwitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (2), pp.350--358. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbw120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meet-U: educating through research immersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nika Abdollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (3), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting, generating, analyzing and sampling tree alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Courtiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (5), pp.741--767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BRaliBase dent - a tale of benchmark design and interpretation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Löwes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Giegerich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2), pp.306--311. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbw022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two ribosome recruitment sites direct multiple translation events within HIV1 Gag open reading frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Deforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain de Breyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ulryck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (12), pp.7382--7400. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkx303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeCoSTAR: Reconstructing the ancestral organization of genes or genomes using reconciled phylogenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wandrille Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray Patterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sèverine Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (5), pp.1312-1319. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evx069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503766v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial RNA Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Haleš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Héliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Maňuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Stacho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79 (3), pp.835--856. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-016-0196-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285499v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ecceTERA: Comprehensive gene tree-species tree reconciliation using parsimony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Jacox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely J Szöllősi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Scornavacca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (13), pp.2056-2058. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btw105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining structure probing data on RNA mutants with evolutionary information reveals RNA-binding interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (11), pp.e104 - e104. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkw217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">incaRNAfbinv : a web server for the fragment-based design of RNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Drory retwitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Barash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (W1), pp.W308 - W314. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkw440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of genes neighborhood within reconciled phylogenies: an ensemble approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Pereira Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (Suppl 19), pp.S6. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-16-S19-S6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARCS: a web server to analyze (un)structured regions in coding RNA sequences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Web Server Issue, 41 (Web Server issue), pp.W480-5. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkt461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Structural and Evolutionary Information to Detect and Correct Pyrosequencing Errors in Noncoding RNAs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (11), pp.905-19. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2013.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein-protein interactions in a crowded environment: an analysis via cross-docking simulations and evolutionary information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Dimitrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (12), pp.e1003369. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-redundant random generation algorithms for weighted context-free languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Generation of Combinatorial Structures, 502, pp.177-194. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2013.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00607745v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A weighted sampling algorithm for the design of RNA sequences with targeted secondary structure and nucleotide distribution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (13), pp.i308-15. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btt217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected distance between terminal nucleotides of RNA secondary structures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Steyaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (3), pp.581-99. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-011-0467-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00619921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre certaines molécules biologiques grâce à l’informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Fast Fourier Transform to Accelerate the Computational Search for RNA Conformational Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Senter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dotu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.e50506. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0050506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global sampling approach to designing and reengineering RNA secondary structures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Levin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieszko Lis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles W O'Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srinivas Devadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (20), pp.10041-10052. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gks768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unbiased adaptive sampling algorithm for the exploration of RNA mutational landscapes under evolutionary pressure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (11), pp.1465-79. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2011.0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled non uniform random generation of decomposable structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 411 (40-42), pp.3527-3552. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2010.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483581v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARNA: Interactive drawing and editing of the RNA secondary structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (15), pp.1974-5. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btp250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LocalMove: computing on-lattice fits for biopolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Porcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (2), pp.W216-W222. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkn367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotics of RNA shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Andrew Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (1), pp.31--63. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2006.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culminating paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bousquet-Mélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (2), pp.125--152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient sampling of RNA secondary structures from the Boltzmann ensemble of low-energy: The boustrophedon method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (1-2), pp.107--127. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-007-0137-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIAL: A web server for the pairwise alignment of two RNA 3-dimensional structures using nucleotide, dihedral angle and base pairing similarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrè Fabrizzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Andrew Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (Web server issue), pp.W659--668. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkm334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenRGenS: Software for Generating Random Genomic Sequences and Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Termier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (12), pp.1534--1535. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btl113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old dog, new tricks: Exact seeding strategy improves RNA design performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonhard Sidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo L. Hofacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2025 - 29th International Conference of Research in Computational Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756160v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressed indexing of (ultra) large viral alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Boddaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa Bousso Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEQBIM 2024 - Journées du groupe de travail Séquences en Bioinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Coding for the Fragment-Based Docking, Design and Equilibrium Statistics of Protein-Binding ssRNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Yacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy González-Alemán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaure Chauvot de Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2024 - 28th International Conference of Research in Computational Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Boston, United States. pp.147-163, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3989-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816423v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic exploration of the natural variability of RNA non-canonical geometric patterns with a parameterized sampling technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique, et Mathématiques 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA inverse folding can be solved in linear time for structures without isolated stacks or base pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEQBIM 2024 - Journées du groupe de travail Séquences en Bioinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA inverse folding can be solved in linear time for structures without isolated stacks or base pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2024 - 24th Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA Triplet Repeats: Improved Algorithms for Structure Prediction and Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimon Boehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah J Berkemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2024 - 24th Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589903v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic exploration of the natural variability of RNA non-canonical geometric patterns with a parameterized sampling technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2023 - 23rd Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Texas A&amp;M University, Sep 2023, Houston, United States. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.WABI.2023.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094288v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated design of dynamic programming schemes for RNA folding with pseudoknots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berkemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2022 - 22nd Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence graphs realizations and ambiguity in language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Khalife</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COCOON 2021 - 27th International Computing and Combinatorics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tainan, Taiwan. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89543-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495333v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming Disruptive Base Pairs to Reconcile Positive and Negative Structural Design of RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2021 - 25th international conference on research in computational molecular biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Padova, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987566v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new parametrization for independent set reconfiguration and applications to RNA kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPEC 2021 - 16th International Symposium on Parameterized and Exact Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/lipics.ipec.2021.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272963v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree Diet: Reducing the Treewidth to Unlock FPT Algorithms in RNA Bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2021 - 21st Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IndelsRNAmute: Predicting deleterious multiple point substitutions and indels mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Churkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Barash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBRA 2020 - 16th International Symposium on Bioinformatics Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Sampling of Structural Contexts Improves the Scalability and Accuracy of RNA 3D Modules Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Sarrazin-Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos G Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2020 - 24th Annual International Conference on Research in Computational Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Rotation-invariant Point CNN with Spherical Harmonics kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Rakotosaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maks Ovsjanikov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DV - International Conference on 3D Vision - 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Québec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167454v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponentially few RNA structures are designable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM-BCB 2019 - 10th ACM Conference on Bioinformatics, Computational Biology, and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Niagara-Falls, United States. pp.289-298, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3307339.3342163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forbidden substrings and the connectivity of the Hamming graph of RNA sequences: Partial disconnectivity tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEQBIM 2019 - Séquences en Bioinformatique, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid combinatorial method for docking single stranded RNAs in a protein pockect at the thermodynamic equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmay Singhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaure Chauvot de Beauchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM (Journées Ouvertes en Biologie, Informatique et Mathématiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-Parameter Tractable Sampling for RNA Design with Multiple Target Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB - 22nd Annual International Conference on Research in Computational Molecular Biology - 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631277v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleic Acids design targeting integer-valued features: FPT counting and uniform sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEPA 2018 - 2nd International Workshop on Enumeration Problems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative approach for predicting the RNA secondary structure for the HIV–1 Gag UTR using probing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sargueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM - Journées Ouvertes en Biologie, Informatique et Mathématiques - 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lille, France. pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming reluctant random walks in the positive quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Lumbroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marni Mishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GASCOM - 10th conference on random generation of combinatorial structures - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bastia, France. pp.99 -- 114, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2017.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient approximations of RNA kinetics landscape using non-redundant sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Michálik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB/ECCB - 25th Annual international conference on Intelligent Systems for Molecular Biology/16th European Conference on Computational Biology - 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic. pp.i283 - i292, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btx269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An EM algorithm for mapping short reads in multiple RNA structure probing experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sargueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matbio2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, King's College London Sep 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting, generating and sampling tree alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Courtiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCOB - 3rd International Conference on Algorithms for Computational Biology - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Trujillo, Spain. pp.53--64, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-38827-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154030v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homology ­modeling of complex structural RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barba​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rinaudo​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM - Journées Ouvertes en Biologie, Informatique et Mathématiques - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards structural models for the Ebola UTR regions using experimental SHAPE probing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sargueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM - Journées Ouvertes en Biologie, Informatique et Mathématiques - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA Bioinformatics and ensemble dynamic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th biennial Canadian Discrete and Algorithmic Mathematics Conference - CanaDAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards firm foundations for the rational design of RNA molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Bioinformatique Moléculaire (GdR BIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats algorithmiques pour le design d’ARN avec contraintes de séquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Gallic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeqBio 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Orsay, France. pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the robustness of parsimonious predictions for gene neighborhoods from reconciled phylogenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Rajaraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBRA - 11th International Symposium on Bioinformatics Research and Applications - 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Norfolk, Virginia, United States. pp.260--271, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19048-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104587v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial RNA Design: Designability and Structure-Approximating Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Haleš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Maňuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Stacho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM - 26th Annual Symposium on Combinatorial Pattern Matching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ischia Island, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115349v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of genes neighborhood within reconciled phylogenies: an ensemble approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Pereira Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSB - Brazilian Symposium on Bioinformatics - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Belo Horizonte, Brazil. pp.49--56, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12418-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056140v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Fast Fourier Transform to accelerate the computational search for RNA conformational switches (extended abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Senter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dotu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB - 17th Annual International Conference on Research in Computational Molecular Biology - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear inside-outside algorithm for correcting sequencing errors in structured RNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB - 17th Annual International Conference on Research in Computational Molecular Biology - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible RNA design under structure and sequence constraints using formal languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM-BCB - ACM Conference on Bioinformatics, Computational Biology and Biomedical Informatics - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bethesda, Washigton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823279v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A weighted sampling algorithm for the design of RNA sequences with targeted secondary structure and nucleotides distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB/ECCB - 21st Annual international conference on Intelligent Systems for Molecular Biology/12th European Conference on Computational Biology - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Probabilistic Model Checking Explore Ribo-Nucleic Acid Folding Space?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Paulevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balaji Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWBDA - 4th International Workshop on Bio-Design Automation - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Of The Energy Model On The Complexity Of RNA Folding With Pseudoknots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Backofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM - 23rd Annual Symposium on Combinatorial Pattern Matching - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juha Kärkkäinen, Jul 2012, Helsinki, Finland. pp.321--333, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31265-6_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670232v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The weighted words collector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Du Boisberranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Gardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOFA - 23rd International Meeting on Probabilistic, Combinatorial and Asymptotic Methods for the Analysis of Algorithms - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas, Broutin (INRIA, France) and Luc, Devroye (McGill, Canada), Jun 2012, Montreal, Canada. pp.243--264, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.2998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing 2D & 3D Structures of RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIZBI - 3rd international meeting on Visualizing Biological Data - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jim, Procter (U-Dundee, Scotland) and Sean O'Donoghue (CMIS, Australia), Mar 2012, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree decomposition and parameterized algorithms for RNA structure-sequence alignment including tertiary interactions and pseudoknots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rinaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI - 12th Workshop on Algorithms in Bioinformatics - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Ljubljana, Sep 2012, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708580v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the diversity of pattern distributions in rational language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Banderier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Tafat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANALCO - 12th Meeting on Analytic Algorithmics and Combinatorics - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Kyoto, Japan. pp.107--116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combinatorial Framework for Designing (Pseudoknotted) RNA Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Saule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI - 11th Workshop on Algorithms in Bioinformatics - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saarbrucken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00601060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the RFAM paradox: The pseudoknot explanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balaji Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Steyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Indo-French Bioinformatics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unbiased adaptive sampling algorithm for the exploration of RNA mutational landscapes under evolutionary pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB - 15th Annual International Conference on Research in Computational Molecular Biology - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Vancouver, Canada. pp.501-515, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20036-6_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dimensional Boltzmann Sampling of Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Meeting on Probabilistic, Combinatorial, and Asymptotic Methods in the Analysis of Algorithms (AofA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Vienna, Austria. pp.49-64, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.2793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450763v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted random generation of context-free languages: Analysis of collisions in random urn occupancy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Gardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GASCOM - 8th conference on random generation of combinatorial structures - 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LACIM, UQAM, Sep 2010, Montréal, Canada. 14pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-redundant random generation from weighted context-free languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GASCOM - 7th conference on random generation of combinatorial structures - 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bibbiena, Italy. 12pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating seed sensitivity on homogeneous alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Kucherov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Symposium on Bioinformatics and bioengineering - BIBE'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Taichung, Taiwan. pp.387-394, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBE.2004.1317369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old dog, new tricks: Exact seeding strategy improves RNA design performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonhard Sidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Hofacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E4H annual forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Palaiseau (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering strings with mutations using an expectation-maximization algorithm In the context of RNA structure prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Clemson Mini-Conference on Discrete Mathematics and Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clemson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid combinatorial method for docking single stranded RNA on proteins at the thermodynamic equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmay Singhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaure Chauvot de Beauchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2018 - 22nd Annual International Conference on Research in Computational Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational methods for comparing and integrating multiple probing assays to predict RNA secondary structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine M Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno M Sargueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorial journey Interface, Ecole polytechnique, Palaiseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Palaiseau, France. 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of genes neighborhood within reconciled phylogenies: an ensemble approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Pereira Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB-CG'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cold Spring HArbour, United States. , 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing complex RNA design applications in the Infrared framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Folding - Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2726, Springer US, pp.285-313, 2024, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3519-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711828v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA secondary structure modelling following the IPANEMAP workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine M Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Bisschop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lyonnet Du Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Folding - Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2726, Springer Nature; Springer US, pp.85-104, 2024, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3519-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA Folding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From text to graphs: Discrete structures and methods for Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced design of structural RNAs using RNARedPrint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ernesto Picardi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2284, pp.1--15, 2021, Methods in Molecular Biology, 978-1-0716-1306-1. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-1307-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repliement de l'ARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Chateau; Mikaël Salson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du texte aux graphes : méthodes et structures discrètes pour la bioinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jossinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational methods for Structural RNAs (CMSR'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (3), </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ann Liebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189, 2015, Journal of Computational Biology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drawing and Editing the Secondary Structure(s) of RNA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ernesto Picardi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1269, Springer New York, pp.63-100, 2015, Methods in Molecular Biology, 978-1-4939-2290-1. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-2291-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-algorithmique des ARN : petite promenade aux interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Sopena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024 - Bulletin de la société informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23--53, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077506v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to RNA secondary structure comparison.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Schirmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Giegerich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gorodkin, Jan and Ruzzo, Walter L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Sequence, Structure, and Function: Computational and Bioinformatic Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1097, Springer, pp.247-73, 2013, Methods in molecular biology, ISBN 978-1-62703-708-2. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-62703-709-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing RNA structures while maximizing stacking interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510148v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Redundant Sampling and Statistical Estimators for RNA Structural Properties at the Thermodynamic Equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rovetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Michálik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tanzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288811v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-weighted and terminal-weighted context-free grammars have identical expressivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating seed sensitivity on homogeneous alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Kucherov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5047, INRIA. 2003, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de séquences génomiques structurées, génération aléatoire et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris Sud - Paris XI, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00144130v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Algorithms and Analytic Combinatorics in RNA Bioinformatics and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bioinformatics [q-bio.QM]. Université Paris-Saclay, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03219977v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes combinatoire et génération aléatoire des structures secondaires d'ARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bio-informatique [q-bio.QM]. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId352"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094405v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Boury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-026-01371-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067902v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Ting Yao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Regnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910677v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boddaert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Bousso Gueye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Hernandez--Courbevoie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf211" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821969v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Gray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Trinity" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Stege" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Will" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae748" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761629v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gardelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-025-00278-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966010v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Pan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Lyonnet Du Moutier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chamond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294884v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fernandez-De-Cossio-Diaz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Gioacchino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66265-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766560v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Boehmer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Berkemer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04211173v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berkemer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-024-00258-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103565v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-023-00229-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608412v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-022-00213-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815555v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Churkin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Barash" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-04943-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03413594v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Bisschop" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allouche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Frezza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Masquida" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna7040071" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154155v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehe Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Jiang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangpeng Feng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangnan Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Guo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2021.02.036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889448v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Entzian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Hofacker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lorenz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tanzer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab066" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948844v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Tn Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoliang Xue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Firlej" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Gallopin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08021-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889041v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Saaidi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M Allouche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sargueil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa607" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02423237v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Drory Retwitzer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Reinharz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Waldisp&#252;hl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02112888v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hammer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2784-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02169271v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wallner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01465-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424452v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Surujon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Clote" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2018.0125" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392958v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw120" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01722019v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Abdollahi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anthony" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cardon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005992" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01500116v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtiel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273406v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt L&#246;wes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giegerich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503766v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anselmetti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Patterson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx069" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505282v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Deforges" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain de Breyne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ameur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ulryck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx303" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285499v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Hale&#353;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H&#233;liou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Ma&#328;uch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Stacho" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0196-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276903v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Jacox" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Sz&#246;ll&#337;si" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw105" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01291754v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw217" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01319682v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Drory&#160;retwitzer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw440" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245495v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Pereira Zanetti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-16-S19-S6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819017v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanchette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecuyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt461" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828062v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2013.0085" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875116v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lopes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Dimitrova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003369" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607745v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Lorenz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.01.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840260v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt217" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769740v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Senter" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sheikh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dotu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050506" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350181v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733924v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Levin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieszko Lis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles W O'Donnell" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Devadas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks768" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00619921v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Steyaert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-011-0467-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681928v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0181" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483581v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Termier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.05.010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432548v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Darty" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp250" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548867v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Istrate" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Porcelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn367" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548863v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-007-0137-z" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LS3RTQ82-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548861v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Andrew Lorenz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2006.0153" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151979v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548870v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#232; Fabrizzio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm334" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548871v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl113" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756160v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonhard Sidl" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo L. Hofacker" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773755v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816423v3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Yacoub" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Gonz&#225;lez-Alem&#225;n" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leclerc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Chauvot de Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3989-4_10" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575263v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773768v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589901v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589903v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Berkemer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094288v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2023.20" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676377v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495333v4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Khalife" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89543-3_13" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02987566v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272963v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.ipec.2021.11" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03206132v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02936276v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02354733v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sarrazin-Gendron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G Oliver" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167454v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poulenard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Rakotosaona" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Ovsjanikov" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02141853v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3307339.3342163" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403517v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Mallem" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631277v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394529v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmay Singhal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01911878v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01500115v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Mich&#225;lik" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx269" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590528v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01291164v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lumbroso" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marni Mishna" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.05.008" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534587v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154030v3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38827-4_5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332642v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barba&#8203;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rinaudo&#8203;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332469v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01570180v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01569852v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266096v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Gallic" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104587v3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Rajaraman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19048-8_22" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01115349v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056140v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12418-6" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766780v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766781v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823279v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00811607v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712557v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janssen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Raman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670232v3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Backofen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31265-6_26" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00666399v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Du Boisberranger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gardy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2998" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00723351v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708580v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rinaudo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643598v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Banderier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bodini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Tafat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585647v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546847v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20036-6_45" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601060v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saule" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00450763v4" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2793" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543150v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548877v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001163v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBE.2004.1317369" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481882v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02332313v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01925083v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558227v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M Sargueil" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M Regnier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216782v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711828v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3519-3_12" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02324783v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3519-3_4" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614168v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02990264v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1307-8_1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02864246v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079893v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2291-8_5" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136745v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jossinet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmsr2014.wordpress.com/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077506v3" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.societe-informatique-de-france.fr/bulletin/1024-numero-4/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846818v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Schirmer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-709-9_12" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510148v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02288811v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rovetta" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00693600v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071536v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00144130v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03219977v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261068v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094405v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Boury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-026-01371-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766560v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Boehmer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berkemer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Will" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-025-00292-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067902v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Ting Yao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Regnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-026-02358-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910677v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boddaert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Bousso Gueye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Hernandez--Courbevoie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf211" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821969v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Gray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Trinity" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Stege" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae748" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761629v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gardelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-025-00278-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966010v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Pan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Lyonnet Du Moutier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chamond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294884v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fernandez-De-Cossio-Diaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Gioacchino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66265-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04211173v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-024-00258-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-023-00229-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608412v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-022-00213-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815555v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Churkin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Barash" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-04943-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03413594v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Bisschop" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allouche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Frezza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Masquida" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna7040071" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154155v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehe Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Jiang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangpeng Feng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangnan Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Guo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2021.02.036" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889448v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Entzian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Hofacker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lorenz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tanzer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab066" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Tn Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoliang Xue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Firlej" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Gallopin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08021-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02423237v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Drory Retwitzer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Reinharz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Waldisp&#252;hl" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa039" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889041v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Saaidi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M Allouche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sargueil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa607" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02169271v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wallner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01465-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02112888v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hammer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2784-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424452v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Surujon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Clote" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2018.0125" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392958v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw120" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01722019v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Abdollahi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anthony" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cardon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005992" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01500116v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtiel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273406v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt L&#246;wes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giegerich" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw022" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505282v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Deforges" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain de Breyne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ameur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ulryck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx303" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503766v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anselmetti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Patterson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx069" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285499v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Hale&#353;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H&#233;liou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Ma&#328;uch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Stacho" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0196-x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276903v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Jacox" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Sz&#246;ll&#337;si" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw105" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01291754v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw217" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01319682v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Drory&#160;retwitzer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw440" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245495v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Pereira Zanetti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-16-S19-S6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819017v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanchette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecuyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt461" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828062v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2013.0085" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875116v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lopes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Dimitrova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003369" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607745v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Lorenz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.01.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840260v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt217" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00619921v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Steyaert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-011-0467-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350181v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769740v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Senter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sheikh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dotu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050506" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733924v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Levin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieszko Lis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles W O'Donnell" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Devadas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks768" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681928v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0181" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483581v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Termier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.05.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432548v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Darty" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp250" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548867v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Istrate" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Porcelli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn367" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548861v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Andrew Lorenz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2006.0153" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151979v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548863v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-007-0137-z" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LS3RTQ82-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548870v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#232; Fabrizzio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm334" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548871v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl113" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756160v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonhard Sidl" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo L. Hofacker" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773755v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816423v3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Yacoub" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Gonz&#225;lez-Alem&#225;n" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leclerc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Chauvot de Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3989-4_10" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575263v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773768v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589901v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589903v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Berkemer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094288v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2023.20" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676377v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495333v4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Khalife" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89543-3_13" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02987566v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272963v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.ipec.2021.11" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03206132v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02936276v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02354733v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sarrazin-Gendron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G Oliver" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167454v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poulenard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Rakotosaona" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Ovsjanikov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02141853v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3307339.3342163" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403517v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Mallem" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394529v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmay Singhal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631277v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01911878v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534587v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01291164v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lumbroso" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marni Mishna" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.05.008" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01500115v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Mich&#225;lik" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx269" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590528v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154030v3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38827-4_5" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332642v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barba&#8203;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rinaudo&#8203;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332469v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01569852v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01570180v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266096v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Gallic" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104587v3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Rajaraman" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19048-8_22" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01115349v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056140v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12418-6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766780v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766781v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823279v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00811607v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712557v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janssen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Raman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670232v3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Backofen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31265-6_26" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00666399v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Du Boisberranger" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gardy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2998" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00723351v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708580v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rinaudo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643598v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Banderier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bodini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Tafat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601060v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saule" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585647v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546847v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20036-6_45" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00450763v4" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2793" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543150v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548877v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001163v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBE.2004.1317369" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481882v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02332313v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01925083v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558227v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M Sargueil" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M Regnier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216782v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711828v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3519-3_12" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02324783v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3519-3_4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614168v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02990264v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1307-8_1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02864246v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136745v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jossinet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmsr2014.wordpress.com/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079893v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2291-8_5" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077506v3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.societe-informatique-de-france.fr/bulletin/1024-numero-4/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846818v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Schirmer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-709-9_12" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510148v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02288811v2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rovetta" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00693600v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071536v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00144130v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03219977v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261068v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>