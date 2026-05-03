--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yann Ponty </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipartite Independent Set Reconfiguration: General and RNA-Inspired Parameterized Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 88 (2), 59 p. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-026-01371-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094405v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA Triplet Repeats: Improved Algorithms for Structure Prediction and Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimon Boehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berkemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13015-025-00292-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undesignable motifs in structural RNAs and combinatorial consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 92 (4), pp.49. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-026-02358-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067902v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CREMSA: Compressed indexing of (ultra) large multiple sequence alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Boddaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa Bousso Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Hernandez--Courbevoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, ISMB 2025, 41 (Supplement_1), pp.i246-i254. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910677v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CParty: Hierarchically Constrained Partition Function of RNA Pseudoknots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Trinity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Stege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (1), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btae748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA inverse folding can be solved in linear time for structures without isolated stacks or base pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13015-025-00278-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761629v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPANEMAP Suite: a pipeline for probing-informed RNA structure modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lyonnet Du Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966010v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing molecular RNA switches with Restricted Boltzmann machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lyonnet Du Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Gioacchino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-66265-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared: a declarative tree decomposition-powered framework for bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berkemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13015-024-00258-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211173v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated design of dynamic programming schemes for RNA folding with pseudoknots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berkemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13015-023-00229-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree Diet: Reducing the Treewidth to Unlock FPT Algorithms in RNA Bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13015-022-00213-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608412v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IndelsRNAmute: predicting deleterious multiple point substitutions and indels mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Churkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Barash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (S8), pp.424. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-022-04943-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress Toward SHAPE Constrained Computational Prediction of Tertiary Interactions in RNA Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Bisschop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Frezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Masquida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Coding RNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (4), pp.71. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ncrna7040071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SARS-CoV-2 Subgenome Landscape and its Novel Regulatory Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangpeng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangnan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 81 (10), pp.2135-2147.e5. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2021.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNAxplorer: Harnessing the Power of Guiding Potentials to Sample RNA Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Entzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Hofacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tanzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (15), pp.2126-2133. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btab066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889448v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-free transcriptome signatures for prostate cancer prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Tn Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoliang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Firlej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Gallopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (394), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-021-08021-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IncaRNAfbinv 2.0 - A webserver and software with motif control for fragment-based design of RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Drory Retwitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Churkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (9), pp.2910--2922. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPANEMAP: Integrative Probing Analysis of Nucleic Acids Empowered by Multiple Accessibility Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine M Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sargueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (15), pp.8276--8289. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaa607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889041v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting and sampling gene family evolutionary histories in the duplication-loss and duplication-loss-transfer models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wallner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 80 (5), pp.1353--1388. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-019-01465-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-parameter tractable sampling for RNA design with multiple target structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), pp.209. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-019-2784-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-world networks and RNA secondary structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defne Surujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1), pp.16--26. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2018.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424452v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of RNAs: comparing programs for inverse RNA folding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Churkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Drory Retwitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (2), pp.350--358. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbw120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meet-U: educating through research immersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nika Abdollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (3), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting, generating, analyzing and sampling tree alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Courtiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (5), pp.741--767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BRaliBase dent - a tale of benchmark design and interpretation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Löwes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Giegerich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2), pp.306--311. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbw022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two ribosome recruitment sites direct multiple translation events within HIV1 Gag open reading frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Deforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain de Breyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ulryck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (12), pp.7382--7400. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkx303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeCoSTAR: Reconstructing the ancestral organization of genes or genomes using reconciled phylogenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wandrille Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray Patterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sèverine Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (5), pp.1312-1319. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evx069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503766v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial RNA Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Haleš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Héliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Maňuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Stacho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79 (3), pp.835--856. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-016-0196-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285499v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ecceTERA: Comprehensive gene tree-species tree reconciliation using parsimony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Jacox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely J Szöllősi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Scornavacca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (13), pp.2056-2058. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btw105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining structure probing data on RNA mutants with evolutionary information reveals RNA-binding interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (11), pp.e104 - e104. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkw217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">incaRNAfbinv : a web server for the fragment-based design of RNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Drory retwitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Barash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (W1), pp.W308 - W314. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkw440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of genes neighborhood within reconciled phylogenies: an ensemble approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Pereira Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (Suppl 19), pp.S6. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-16-S19-S6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARCS: a web server to analyze (un)structured regions in coding RNA sequences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Web Server Issue, 41 (Web Server issue), pp.W480-5. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkt461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Structural and Evolutionary Information to Detect and Correct Pyrosequencing Errors in Noncoding RNAs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (11), pp.905-19. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2013.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein-protein interactions in a crowded environment: an analysis via cross-docking simulations and evolutionary information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Dimitrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (12), pp.e1003369. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-redundant random generation algorithms for weighted context-free languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Generation of Combinatorial Structures, 502, pp.177-194. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2013.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00607745v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A weighted sampling algorithm for the design of RNA sequences with targeted secondary structure and nucleotide distribution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (13), pp.i308-15. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btt217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected distance between terminal nucleotides of RNA secondary structures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Steyaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (3), pp.581-99. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-011-0467-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00619921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre certaines molécules biologiques grâce à l’informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Fast Fourier Transform to Accelerate the Computational Search for RNA Conformational Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Senter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dotu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.e50506. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0050506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global sampling approach to designing and reengineering RNA secondary structures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Levin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieszko Lis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles W O'Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srinivas Devadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (20), pp.10041-10052. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gks768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unbiased adaptive sampling algorithm for the exploration of RNA mutational landscapes under evolutionary pressure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (11), pp.1465-79. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2011.0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled non uniform random generation of decomposable structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 411 (40-42), pp.3527-3552. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2010.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483581v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARNA: Interactive drawing and editing of the RNA secondary structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (15), pp.1974-5. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btp250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LocalMove: computing on-lattice fits for biopolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Porcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (2), pp.W216-W222. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkn367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotics of RNA shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Andrew Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (1), pp.31--63. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2006.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culminating paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bousquet-Mélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (2), pp.125--152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient sampling of RNA secondary structures from the Boltzmann ensemble of low-energy: The boustrophedon method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (1-2), pp.107--127. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-007-0137-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIAL: A web server for the pairwise alignment of two RNA 3-dimensional structures using nucleotide, dihedral angle and base pairing similarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrè Fabrizzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Andrew Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (Web server issue), pp.W659--668. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkm334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenRGenS: Software for Generating Random Genomic Sequences and Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Termier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (12), pp.1534--1535. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btl113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old dog, new tricks: Exact seeding strategy improves RNA design performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonhard Sidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo L. Hofacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2025 - 29th International Conference of Research in Computational Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756160v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressed indexing of (ultra) large viral alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Boddaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa Bousso Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEQBIM 2024 - Journées du groupe de travail Séquences en Bioinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Coding for the Fragment-Based Docking, Design and Equilibrium Statistics of Protein-Binding ssRNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Yacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy González-Alemán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaure Chauvot de Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2024 - 28th International Conference of Research in Computational Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Boston, United States. pp.147-163, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3989-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816423v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic exploration of the natural variability of RNA non-canonical geometric patterns with a parameterized sampling technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique, et Mathématiques 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA inverse folding can be solved in linear time for structures without isolated stacks or base pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEQBIM 2024 - Journées du groupe de travail Séquences en Bioinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA inverse folding can be solved in linear time for structures without isolated stacks or base pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2024 - 24th Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA Triplet Repeats: Improved Algorithms for Structure Prediction and Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimon Boehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah J Berkemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2024 - 24th Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589903v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic exploration of the natural variability of RNA non-canonical geometric patterns with a parameterized sampling technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2023 - 23rd Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Texas A&amp;M University, Sep 2023, Houston, United States. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.WABI.2023.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094288v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated design of dynamic programming schemes for RNA folding with pseudoknots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berkemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2022 - 22nd Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence graphs realizations and ambiguity in language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Khalife</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COCOON 2021 - 27th International Computing and Combinatorics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tainan, Taiwan. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89543-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495333v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming Disruptive Base Pairs to Reconcile Positive and Negative Structural Design of RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2021 - 25th international conference on research in computational molecular biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Padova, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987566v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new parametrization for independent set reconfiguration and applications to RNA kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPEC 2021 - 16th International Symposium on Parameterized and Exact Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/lipics.ipec.2021.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272963v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree Diet: Reducing the Treewidth to Unlock FPT Algorithms in RNA Bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2021 - 21st Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IndelsRNAmute: Predicting deleterious multiple point substitutions and indels mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Churkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Barash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBRA 2020 - 16th International Symposium on Bioinformatics Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Sampling of Structural Contexts Improves the Scalability and Accuracy of RNA 3D Modules Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Sarrazin-Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos G Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2020 - 24th Annual International Conference on Research in Computational Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Rotation-invariant Point CNN with Spherical Harmonics kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Rakotosaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maks Ovsjanikov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DV - International Conference on 3D Vision - 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Québec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167454v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponentially few RNA structures are designable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM-BCB 2019 - 10th ACM Conference on Bioinformatics, Computational Biology, and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Niagara-Falls, United States. pp.289-298, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3307339.3342163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forbidden substrings and the connectivity of the Hamming graph of RNA sequences: Partial disconnectivity tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEQBIM 2019 - Séquences en Bioinformatique, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid combinatorial method for docking single stranded RNAs in a protein pockect at the thermodynamic equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmay Singhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaure Chauvot de Beauchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM (Journées Ouvertes en Biologie, Informatique et Mathématiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-Parameter Tractable Sampling for RNA Design with Multiple Target Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB - 22nd Annual International Conference on Research in Computational Molecular Biology - 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631277v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleic Acids design targeting integer-valued features: FPT counting and uniform sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEPA 2018 - 2nd International Workshop on Enumeration Problems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative approach for predicting the RNA secondary structure for the HIV–1 Gag UTR using probing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sargueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM - Journées Ouvertes en Biologie, Informatique et Mathématiques - 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lille, France. pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming reluctant random walks in the positive quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Lumbroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marni Mishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GASCOM - 10th conference on random generation of combinatorial structures - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bastia, France. pp.99 -- 114, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2017.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient approximations of RNA kinetics landscape using non-redundant sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Michálik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB/ECCB - 25th Annual international conference on Intelligent Systems for Molecular Biology/16th European Conference on Computational Biology - 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic. pp.i283 - i292, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btx269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An EM algorithm for mapping short reads in multiple RNA structure probing experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sargueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matbio2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, King's College London Sep 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting, generating and sampling tree alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Courtiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCOB - 3rd International Conference on Algorithms for Computational Biology - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Trujillo, Spain. pp.53--64, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-38827-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154030v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homology ­modeling of complex structural RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barba​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rinaudo​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM - Journées Ouvertes en Biologie, Informatique et Mathématiques - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards structural models for the Ebola UTR regions using experimental SHAPE probing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sargueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM - Journées Ouvertes en Biologie, Informatique et Mathématiques - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA Bioinformatics and ensemble dynamic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th biennial Canadian Discrete and Algorithmic Mathematics Conference - CanaDAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards firm foundations for the rational design of RNA molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Bioinformatique Moléculaire (GdR BIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats algorithmiques pour le design d’ARN avec contraintes de séquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Gallic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeqBio 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Orsay, France. pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the robustness of parsimonious predictions for gene neighborhoods from reconciled phylogenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Rajaraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBRA - 11th International Symposium on Bioinformatics Research and Applications - 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Norfolk, Virginia, United States. pp.260--271, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19048-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104587v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial RNA Design: Designability and Structure-Approximating Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Haleš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Maňuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Stacho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM - 26th Annual Symposium on Combinatorial Pattern Matching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ischia Island, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115349v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of genes neighborhood within reconciled phylogenies: an ensemble approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Pereira Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSB - Brazilian Symposium on Bioinformatics - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Belo Horizonte, Brazil. pp.49--56, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12418-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056140v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Fast Fourier Transform to accelerate the computational search for RNA conformational switches (extended abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Senter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dotu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB - 17th Annual International Conference on Research in Computational Molecular Biology - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear inside-outside algorithm for correcting sequencing errors in structured RNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB - 17th Annual International Conference on Research in Computational Molecular Biology - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible RNA design under structure and sequence constraints using formal languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM-BCB - ACM Conference on Bioinformatics, Computational Biology and Biomedical Informatics - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bethesda, Washigton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823279v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A weighted sampling algorithm for the design of RNA sequences with targeted secondary structure and nucleotides distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB/ECCB - 21st Annual international conference on Intelligent Systems for Molecular Biology/12th European Conference on Computational Biology - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Probabilistic Model Checking Explore Ribo-Nucleic Acid Folding Space?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Paulevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balaji Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWBDA - 4th International Workshop on Bio-Design Automation - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Of The Energy Model On The Complexity Of RNA Folding With Pseudoknots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Backofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM - 23rd Annual Symposium on Combinatorial Pattern Matching - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juha Kärkkäinen, Jul 2012, Helsinki, Finland. pp.321--333, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31265-6_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670232v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The weighted words collector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Du Boisberranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Gardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOFA - 23rd International Meeting on Probabilistic, Combinatorial and Asymptotic Methods for the Analysis of Algorithms - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas, Broutin (INRIA, France) and Luc, Devroye (McGill, Canada), Jun 2012, Montreal, Canada. pp.243--264, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.2998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing 2D & 3D Structures of RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIZBI - 3rd international meeting on Visualizing Biological Data - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jim, Procter (U-Dundee, Scotland) and Sean O'Donoghue (CMIS, Australia), Mar 2012, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree decomposition and parameterized algorithms for RNA structure-sequence alignment including tertiary interactions and pseudoknots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rinaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI - 12th Workshop on Algorithms in Bioinformatics - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Ljubljana, Sep 2012, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708580v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the diversity of pattern distributions in rational language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Banderier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Tafat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANALCO - 12th Meeting on Analytic Algorithmics and Combinatorics - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Kyoto, Japan. pp.107--116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combinatorial Framework for Designing (Pseudoknotted) RNA Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Saule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI - 11th Workshop on Algorithms in Bioinformatics - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saarbrucken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00601060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the RFAM paradox: The pseudoknot explanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balaji Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Steyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Indo-French Bioinformatics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unbiased adaptive sampling algorithm for the exploration of RNA mutational landscapes under evolutionary pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB - 15th Annual International Conference on Research in Computational Molecular Biology - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Vancouver, Canada. pp.501-515, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20036-6_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dimensional Boltzmann Sampling of Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Meeting on Probabilistic, Combinatorial, and Asymptotic Methods in the Analysis of Algorithms (AofA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Vienna, Austria. pp.49-64, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.2793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450763v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted random generation of context-free languages: Analysis of collisions in random urn occupancy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Gardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GASCOM - 8th conference on random generation of combinatorial structures - 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LACIM, UQAM, Sep 2010, Montréal, Canada. 14pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-redundant random generation from weighted context-free languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GASCOM - 7th conference on random generation of combinatorial structures - 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bibbiena, Italy. 12pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating seed sensitivity on homogeneous alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Kucherov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Symposium on Bioinformatics and bioengineering - BIBE'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Taichung, Taiwan. pp.387-394, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBE.2004.1317369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old dog, new tricks: Exact seeding strategy improves RNA design performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonhard Sidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Hofacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E4H annual forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Palaiseau (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering strings with mutations using an expectation-maximization algorithm In the context of RNA structure prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Clemson Mini-Conference on Discrete Mathematics and Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clemson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid combinatorial method for docking single stranded RNA on proteins at the thermodynamic equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmay Singhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaure Chauvot de Beauchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2018 - 22nd Annual International Conference on Research in Computational Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational methods for comparing and integrating multiple probing assays to predict RNA secondary structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine M Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno M Sargueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorial journey Interface, Ecole polytechnique, Palaiseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Palaiseau, France. 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of genes neighborhood within reconciled phylogenies: an ensemble approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Pereira Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB-CG'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cold Spring HArbour, United States. , 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing complex RNA design applications in the Infrared framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Folding - Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2726, Springer US, pp.285-313, 2024, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3519-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711828v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA secondary structure modelling following the IPANEMAP workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine M Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Bisschop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lyonnet Du Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Folding - Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2726, Springer Nature; Springer US, pp.85-104, 2024, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3519-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA Folding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From text to graphs: Discrete structures and methods for Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced design of structural RNAs using RNARedPrint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ernesto Picardi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2284, pp.1--15, 2021, Methods in Molecular Biology, 978-1-0716-1306-1. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-1307-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repliement de l'ARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Chateau; Mikaël Salson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du texte aux graphes : méthodes et structures discrètes pour la bioinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jossinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational methods for Structural RNAs (CMSR'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (3), </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ann Liebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189, 2015, Journal of Computational Biology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drawing and Editing the Secondary Structure(s) of RNA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ernesto Picardi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1269, Springer New York, pp.63-100, 2015, Methods in Molecular Biology, 978-1-4939-2290-1. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-2291-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-algorithmique des ARN : petite promenade aux interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Sopena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024 - Bulletin de la société informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23--53, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077506v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to RNA secondary structure comparison.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Schirmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Giegerich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gorodkin, Jan and Ruzzo, Walter L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Sequence, Structure, and Function: Computational and Bioinformatic Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1097, Springer, pp.247-73, 2013, Methods in molecular biology, ISBN 978-1-62703-708-2. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-62703-709-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing RNA structures while maximizing stacking interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510148v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Redundant Sampling and Statistical Estimators for RNA Structural Properties at the Thermodynamic Equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rovetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Michálik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tanzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288811v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-weighted and terminal-weighted context-free grammars have identical expressivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating seed sensitivity on homogeneous alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Kucherov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5047, INRIA. 2003, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de séquences génomiques structurées, génération aléatoire et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris Sud - Paris XI, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00144130v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Algorithms and Analytic Combinatorics in RNA Bioinformatics and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bioinformatics [q-bio.QM]. Université Paris-Saclay, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03219977v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes combinatoire et génération aléatoire des structures secondaires d'ARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bio-informatique [q-bio.QM]. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId352"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yann Ponty </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undesignable motifs in structural RNAs and combinatorial consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 92 (4), pp.49. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-026-02358-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067902v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA Triplet Repeats: Improved Algorithms for Structure Prediction and Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimon Boehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berkemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13015-025-00292-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipartite Independent Set Reconfiguration: General and RNA-Inspired Parameterized Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 88 (2), 59 p. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-026-01371-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094405v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CParty: Hierarchically Constrained Partition Function of RNA Pseudoknots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Trinity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Stege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (1), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btae748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA inverse folding can be solved in linear time for structures without isolated stacks or base pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13015-025-00278-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761629v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPANEMAP Suite: a pipeline for probing-informed RNA structure modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lyonnet Du Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966010v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing molecular RNA switches with Restricted Boltzmann machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lyonnet Du Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Gioacchino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-66265-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared: a declarative tree decomposition-powered framework for bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berkemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13015-024-00258-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211173v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated design of dynamic programming schemes for RNA folding with pseudoknots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berkemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13015-023-00229-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree Diet: Reducing the Treewidth to Unlock FPT Algorithms in RNA Bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13015-022-00213-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608412v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IndelsRNAmute: predicting deleterious multiple point substitutions and indels mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Churkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Barash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (S8), pp.424. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-022-04943-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-free transcriptome signatures for prostate cancer prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Tn Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoliang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Firlej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Gallopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (394), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-021-08021-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress Toward SHAPE Constrained Computational Prediction of Tertiary Interactions in RNA Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Bisschop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Frezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Masquida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Coding RNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (4), pp.71. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ncrna7040071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SARS-CoV-2 Subgenome Landscape and its Novel Regulatory Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangpeng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangnan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 81 (10), pp.2135-2147.e5. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2021.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNAxplorer: Harnessing the Power of Guiding Potentials to Sample RNA Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Entzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Hofacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tanzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (15), pp.2126-2133. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btab066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889448v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IncaRNAfbinv 2.0 - A webserver and software with motif control for fragment-based design of RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Drory Retwitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Churkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (9), pp.2910--2922. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPANEMAP: Integrative Probing Analysis of Nucleic Acids Empowered by Multiple Accessibility Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine M Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sargueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (15), pp.8276--8289. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaa607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889041v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting and sampling gene family evolutionary histories in the duplication-loss and duplication-loss-transfer models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wallner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 80 (5), pp.1353--1388. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-019-01465-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-parameter tractable sampling for RNA design with multiple target structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), pp.209. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-019-2784-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-world networks and RNA secondary structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defne Surujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1), pp.16--26. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2018.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424452v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of RNAs: comparing programs for inverse RNA folding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Churkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Drory Retwitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (2), pp.350--358. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbw120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meet-U: educating through research immersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nika Abdollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (3), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting, generating, analyzing and sampling tree alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Courtiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (5), pp.741--767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BRaliBase dent - a tale of benchmark design and interpretation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Löwes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Giegerich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2), pp.306--311. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbw022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeCoSTAR: Reconstructing the ancestral organization of genes or genomes using reconciled phylogenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wandrille Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray Patterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sèverine Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (5), pp.1312-1319. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evx069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503766v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two ribosome recruitment sites direct multiple translation events within HIV1 Gag open reading frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Deforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain de Breyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ulryck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (12), pp.7382--7400. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkx303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial RNA Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Haleš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Héliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Maňuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Stacho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79 (3), pp.835--856. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-016-0196-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285499v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">incaRNAfbinv : a web server for the fragment-based design of RNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Drory retwitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Barash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (W1), pp.W308 - W314. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkw440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ecceTERA: Comprehensive gene tree-species tree reconciliation using parsimony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Jacox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely J Szöllősi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Scornavacca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (13), pp.2056-2058. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btw105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining structure probing data on RNA mutants with evolutionary information reveals RNA-binding interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (11), pp.e104 - e104. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkw217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of genes neighborhood within reconciled phylogenies: an ensemble approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Pereira Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (Suppl 19), pp.S6. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-16-S19-S6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A weighted sampling algorithm for the design of RNA sequences with targeted secondary structure and nucleotide distribution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (13), pp.i308-15. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btt217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Structural and Evolutionary Information to Detect and Correct Pyrosequencing Errors in Noncoding RNAs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (11), pp.905-19. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2013.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARCS: a web server to analyze (un)structured regions in coding RNA sequences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Web Server Issue, 41 (Web Server issue), pp.W480-5. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkt461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein-protein interactions in a crowded environment: an analysis via cross-docking simulations and evolutionary information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Dimitrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (12), pp.e1003369. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-redundant random generation algorithms for weighted context-free languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Generation of Combinatorial Structures, 502, pp.177-194. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2013.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00607745v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected distance between terminal nucleotides of RNA secondary structures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Steyaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (3), pp.581-99. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-011-0467-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00619921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global sampling approach to designing and reengineering RNA secondary structures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Levin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieszko Lis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles W O'Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srinivas Devadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (20), pp.10041-10052. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gks768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre certaines molécules biologiques grâce à l’informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Fast Fourier Transform to Accelerate the Computational Search for RNA Conformational Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Senter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dotu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.e50506. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0050506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unbiased adaptive sampling algorithm for the exploration of RNA mutational landscapes under evolutionary pressure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (11), pp.1465-79. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2011.0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled non uniform random generation of decomposable structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 411 (40-42), pp.3527-3552. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2010.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483581v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARNA: Interactive drawing and editing of the RNA secondary structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (15), pp.1974-5. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btp250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotics of RNA shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Andrew Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (1), pp.31--63. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2006.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culminating paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bousquet-Mélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (2), pp.125--152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient sampling of RNA secondary structures from the Boltzmann ensemble of low-energy: The boustrophedon method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (1-2), pp.107--127. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-007-0137-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LocalMove: computing on-lattice fits for biopolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Porcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (2), pp.W216-W222. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkn367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIAL: A web server for the pairwise alignment of two RNA 3-dimensional structures using nucleotide, dihedral angle and base pairing similarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrè Fabrizzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Andrew Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (Web server issue), pp.W659--668. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkm334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenRGenS: Software for Generating Random Genomic Sequences and Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Termier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (12), pp.1534--1535. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btl113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CREMSA: Compressed indexing of (ultra) large multiple sequence alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Boddaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa Bousso Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Hernandez--Courbevoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB/ECCB 2025 - 33rd international conference on Intelligent Systems for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCB, Jul 2025, Liverpool, United Kingdom. pp.i246-i254, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910677v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old dog, new tricks: Exact seeding strategy improves RNA design performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonhard Sidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo L. Hofacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2025 - 29th International Conference of Research in Computational Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756160v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA Triplet Repeats: Improved Algorithms for Structure Prediction and Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimon Boehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah J Berkemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2024 - 24th Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589903v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Coding for the Fragment-Based Docking, Design and Equilibrium Statistics of Protein-Binding ssRNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Yacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy González-Alemán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaure Chauvot de Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2024 - 28th International Conference of Research in Computational Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Boston, United States. pp.147-163, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3989-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816423v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressed indexing of (ultra) large viral alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Boddaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa Bousso Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEQBIM 2024 - Journées du groupe de travail Séquences en Bioinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic exploration of the natural variability of RNA non-canonical geometric patterns with a parameterized sampling technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique, et Mathématiques 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA inverse folding can be solved in linear time for structures without isolated stacks or base pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEQBIM 2024 - Journées du groupe de travail Séquences en Bioinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA inverse folding can be solved in linear time for structures without isolated stacks or base pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2024 - 24th Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic exploration of the natural variability of RNA non-canonical geometric patterns with a parameterized sampling technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2023 - 23rd Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Texas A&amp;M University, Sep 2023, Houston, United States. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.WABI.2023.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094288v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated design of dynamic programming schemes for RNA folding with pseudoknots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berkemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2022 - 22nd Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new parametrization for independent set reconfiguration and applications to RNA kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPEC 2021 - 16th International Symposium on Parameterized and Exact Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/lipics.ipec.2021.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272963v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence graphs realizations and ambiguity in language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Khalife</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COCOON 2021 - 27th International Computing and Combinatorics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tainan, Taiwan. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89543-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495333v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming Disruptive Base Pairs to Reconcile Positive and Negative Structural Design of RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2021 - 25th international conference on research in computational molecular biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Padova, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987566v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree Diet: Reducing the Treewidth to Unlock FPT Algorithms in RNA Bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2021 - 21st Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Sampling of Structural Contexts Improves the Scalability and Accuracy of RNA 3D Modules Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Sarrazin-Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos G Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2020 - 24th Annual International Conference on Research in Computational Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IndelsRNAmute: Predicting deleterious multiple point substitutions and indels mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Churkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Barash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBRA 2020 - 16th International Symposium on Bioinformatics Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Rotation-invariant Point CNN with Spherical Harmonics kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Rakotosaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maks Ovsjanikov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DV - International Conference on 3D Vision - 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Québec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167454v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponentially few RNA structures are designable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM-BCB 2019 - 10th ACM Conference on Bioinformatics, Computational Biology, and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Niagara-Falls, United States. pp.289-298, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3307339.3342163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forbidden substrings and the connectivity of the Hamming graph of RNA sequences: Partial disconnectivity tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEQBIM 2019 - Séquences en Bioinformatique, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid combinatorial method for docking single stranded RNAs in a protein pockect at the thermodynamic equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmay Singhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaure Chauvot de Beauchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM (Journées Ouvertes en Biologie, Informatique et Mathématiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-Parameter Tractable Sampling for RNA Design with Multiple Target Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB - 22nd Annual International Conference on Research in Computational Molecular Biology - 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631277v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleic Acids design targeting integer-valued features: FPT counting and uniform sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEPA 2018 - 2nd International Workshop on Enumeration Problems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative approach for predicting the RNA secondary structure for the HIV–1 Gag UTR using probing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sargueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM - Journées Ouvertes en Biologie, Informatique et Mathématiques - 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lille, France. pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming reluctant random walks in the positive quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Lumbroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marni Mishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GASCOM - 10th conference on random generation of combinatorial structures - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bastia, France. pp.99 -- 114, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2017.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient approximations of RNA kinetics landscape using non-redundant sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Michálik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB/ECCB - 25th Annual international conference on Intelligent Systems for Molecular Biology/16th European Conference on Computational Biology - 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic. pp.i283 - i292, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btx269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An EM algorithm for mapping short reads in multiple RNA structure probing experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sargueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matbio2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, King's College London Sep 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homology ­modeling of complex structural RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barba​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rinaudo​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM - Journées Ouvertes en Biologie, Informatique et Mathématiques - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards structural models for the Ebola UTR regions using experimental SHAPE probing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sargueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM - Journées Ouvertes en Biologie, Informatique et Mathématiques - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting, generating and sampling tree alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Courtiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCOB - 3rd International Conference on Algorithms for Computational Biology - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Trujillo, Spain. pp.53--64, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-38827-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154030v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA Bioinformatics and ensemble dynamic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th biennial Canadian Discrete and Algorithmic Mathematics Conference - CanaDAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards firm foundations for the rational design of RNA molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Bioinformatique Moléculaire (GdR BIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the robustness of parsimonious predictions for gene neighborhoods from reconciled phylogenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Rajaraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBRA - 11th International Symposium on Bioinformatics Research and Applications - 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Norfolk, Virginia, United States. pp.260--271, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19048-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104587v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial RNA Design: Designability and Structure-Approximating Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Haleš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Maňuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Stacho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM - 26th Annual Symposium on Combinatorial Pattern Matching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ischia Island, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115349v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats algorithmiques pour le design d’ARN avec contraintes de séquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Gallic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeqBio 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Orsay, France. pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of genes neighborhood within reconciled phylogenies: an ensemble approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Pereira Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSB - Brazilian Symposium on Bioinformatics - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Belo Horizonte, Brazil. pp.49--56, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12418-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056140v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear inside-outside algorithm for correcting sequencing errors in structured RNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB - 17th Annual International Conference on Research in Computational Molecular Biology - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Fast Fourier Transform to accelerate the computational search for RNA conformational switches (extended abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Senter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dotu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB - 17th Annual International Conference on Research in Computational Molecular Biology - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible RNA design under structure and sequence constraints using formal languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM-BCB - ACM Conference on Bioinformatics, Computational Biology and Biomedical Informatics - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bethesda, Washigton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823279v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A weighted sampling algorithm for the design of RNA sequences with targeted secondary structure and nucleotides distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB/ECCB - 21st Annual international conference on Intelligent Systems for Molecular Biology/12th European Conference on Computational Biology - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The weighted words collector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Du Boisberranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Gardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOFA - 23rd International Meeting on Probabilistic, Combinatorial and Asymptotic Methods for the Analysis of Algorithms - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas, Broutin (INRIA, France) and Luc, Devroye (McGill, Canada), Jun 2012, Montreal, Canada. pp.243--264, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.2998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing 2D & 3D Structures of RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIZBI - 3rd international meeting on Visualizing Biological Data - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jim, Procter (U-Dundee, Scotland) and Sean O'Donoghue (CMIS, Australia), Mar 2012, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Of The Energy Model On The Complexity Of RNA Folding With Pseudoknots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Backofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM - 23rd Annual Symposium on Combinatorial Pattern Matching - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juha Kärkkäinen, Jul 2012, Helsinki, Finland. pp.321--333, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31265-6_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670232v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Probabilistic Model Checking Explore Ribo-Nucleic Acid Folding Space?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Paulevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balaji Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWBDA - 4th International Workshop on Bio-Design Automation - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree decomposition and parameterized algorithms for RNA structure-sequence alignment including tertiary interactions and pseudoknots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rinaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI - 12th Workshop on Algorithms in Bioinformatics - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Ljubljana, Sep 2012, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708580v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the diversity of pattern distributions in rational language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Banderier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Tafat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANALCO - 12th Meeting on Analytic Algorithmics and Combinatorics - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Kyoto, Japan. pp.107--116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combinatorial Framework for Designing (Pseudoknotted) RNA Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Saule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI - 11th Workshop on Algorithms in Bioinformatics - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saarbrucken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00601060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unbiased adaptive sampling algorithm for the exploration of RNA mutational landscapes under evolutionary pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB - 15th Annual International Conference on Research in Computational Molecular Biology - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Vancouver, Canada. pp.501-515, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20036-6_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the RFAM paradox: The pseudoknot explanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balaji Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Steyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Indo-French Bioinformatics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dimensional Boltzmann Sampling of Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Meeting on Probabilistic, Combinatorial, and Asymptotic Methods in the Analysis of Algorithms (AofA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Vienna, Austria. pp.49-64, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.2793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450763v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted random generation of context-free languages: Analysis of collisions in random urn occupancy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Gardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GASCOM - 8th conference on random generation of combinatorial structures - 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LACIM, UQAM, Sep 2010, Montréal, Canada. 14pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-redundant random generation from weighted context-free languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GASCOM - 7th conference on random generation of combinatorial structures - 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bibbiena, Italy. 12pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating seed sensitivity on homogeneous alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Kucherov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Symposium on Bioinformatics and bioengineering - BIBE'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Taichung, Taiwan. pp.387-394, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBE.2004.1317369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old dog, new tricks: Exact seeding strategy improves RNA design performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonhard Sidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Hofacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E4H annual forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Palaiseau (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering strings with mutations using an expectation-maximization algorithm In the context of RNA structure prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Clemson Mini-Conference on Discrete Mathematics and Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clemson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid combinatorial method for docking single stranded RNA on proteins at the thermodynamic equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmay Singhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaure Chauvot de Beauchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2018 - 22nd Annual International Conference on Research in Computational Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational methods for comparing and integrating multiple probing assays to predict RNA secondary structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine M Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno M Sargueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorial journey Interface, Ecole polytechnique, Palaiseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Palaiseau, France. 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of genes neighborhood within reconciled phylogenies: an ensemble approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Pereira Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB-CG'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cold Spring HArbour, United States. , 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA secondary structure modelling following the IPANEMAP workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine M Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Bisschop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lyonnet Du Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Folding - Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2726, Springer Nature; Springer US, pp.85-104, 2024, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3519-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing complex RNA design applications in the Infrared framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Folding - Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2726, Springer US, pp.285-313, 2024, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3519-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711828v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA Folding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From text to graphs: Discrete structures and methods for Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced design of structural RNAs using RNARedPrint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ernesto Picardi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2284, pp.1--15, 2021, Methods in Molecular Biology, 978-1-0716-1306-1. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-1307-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repliement de l'ARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Chateau; Mikaël Salson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du texte aux graphes : méthodes et structures discrètes pour la bioinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drawing and Editing the Secondary Structure(s) of RNA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ernesto Picardi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1269, Springer New York, pp.63-100, 2015, Methods in Molecular Biology, 978-1-4939-2290-1. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-2291-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jossinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational methods for Structural RNAs (CMSR'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (3), </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ann Liebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189, 2015, Journal of Computational Biology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-algorithmique des ARN : petite promenade aux interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Sopena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024 - Bulletin de la société informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23--53, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077506v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to RNA secondary structure comparison.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Schirmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Giegerich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gorodkin, Jan and Ruzzo, Walter L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Sequence, Structure, and Function: Computational and Bioinformatic Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1097, Springer, pp.247-73, 2013, Methods in molecular biology, ISBN 978-1-62703-708-2. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-62703-709-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing RNA structures while maximizing stacking interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510148v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Redundant Sampling and Statistical Estimators for RNA Structural Properties at the Thermodynamic Equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rovetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Michálik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tanzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288811v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-weighted and terminal-weighted context-free grammars have identical expressivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating seed sensitivity on homogeneous alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Kucherov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5047, INRIA. 2003, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de séquences génomiques structurées, génération aléatoire et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris Sud - Paris XI, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00144130v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Algorithms and Analytic Combinatorics in RNA Bioinformatics and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bioinformatics [q-bio.QM]. Université Paris-Saclay, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03219977v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes combinatoire et génération aléatoire des structures secondaires d'ARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bio-informatique [q-bio.QM]. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId352"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094405v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Boury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-026-01371-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766560v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Boehmer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berkemer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Will" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-025-00292-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067902v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Ting Yao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Regnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-026-02358-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910677v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boddaert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Bousso Gueye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Hernandez--Courbevoie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf211" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821969v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Gray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Trinity" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Stege" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae748" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761629v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gardelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-025-00278-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966010v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Pan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Lyonnet Du Moutier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chamond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294884v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fernandez-De-Cossio-Diaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Gioacchino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66265-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04211173v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-024-00258-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-023-00229-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608412v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-022-00213-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815555v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Churkin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Barash" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-04943-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03413594v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Bisschop" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allouche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Frezza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Masquida" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna7040071" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154155v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehe Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Jiang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangpeng Feng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangnan Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Guo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2021.02.036" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889448v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Entzian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Hofacker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lorenz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tanzer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab066" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Tn Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoliang Xue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Firlej" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Gallopin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08021-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02423237v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Drory Retwitzer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Reinharz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Waldisp&#252;hl" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa039" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889041v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Saaidi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M Allouche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sargueil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa607" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02169271v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wallner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01465-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02112888v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hammer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2784-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424452v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Surujon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Clote" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2018.0125" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392958v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw120" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01722019v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Abdollahi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anthony" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cardon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005992" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01500116v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtiel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273406v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt L&#246;wes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giegerich" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw022" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505282v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Deforges" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain de Breyne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ameur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ulryck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx303" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503766v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anselmetti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Patterson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx069" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285499v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Hale&#353;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H&#233;liou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Ma&#328;uch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Stacho" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0196-x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276903v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Jacox" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Sz&#246;ll&#337;si" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw105" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01291754v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw217" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01319682v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Drory&#160;retwitzer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw440" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245495v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Pereira Zanetti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-16-S19-S6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819017v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanchette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecuyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt461" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828062v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2013.0085" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875116v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lopes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Dimitrova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003369" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607745v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Lorenz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.01.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840260v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt217" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00619921v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Steyaert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-011-0467-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350181v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769740v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Senter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sheikh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dotu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050506" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733924v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Levin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieszko Lis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles W O'Donnell" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Devadas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks768" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681928v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0181" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483581v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Termier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.05.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432548v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Darty" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp250" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548867v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Istrate" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Porcelli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn367" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548861v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Andrew Lorenz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2006.0153" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151979v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548863v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-007-0137-z" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LS3RTQ82-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548870v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#232; Fabrizzio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm334" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548871v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl113" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756160v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonhard Sidl" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo L. Hofacker" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773755v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816423v3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Yacoub" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Gonz&#225;lez-Alem&#225;n" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leclerc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Chauvot de Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3989-4_10" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575263v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773768v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589901v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589903v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Berkemer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094288v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2023.20" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676377v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495333v4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Khalife" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89543-3_13" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02987566v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272963v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.ipec.2021.11" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03206132v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02936276v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02354733v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sarrazin-Gendron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G Oliver" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167454v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poulenard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Rakotosaona" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Ovsjanikov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02141853v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3307339.3342163" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403517v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Mallem" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394529v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmay Singhal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631277v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01911878v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534587v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01291164v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lumbroso" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marni Mishna" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.05.008" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01500115v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Mich&#225;lik" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx269" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590528v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154030v3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38827-4_5" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332642v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barba&#8203;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rinaudo&#8203;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332469v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01569852v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01570180v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266096v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Gallic" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104587v3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Rajaraman" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19048-8_22" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01115349v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056140v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12418-6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766780v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766781v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823279v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00811607v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712557v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janssen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Raman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670232v3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Backofen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31265-6_26" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00666399v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Du Boisberranger" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gardy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2998" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00723351v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708580v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rinaudo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643598v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Banderier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bodini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Tafat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601060v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saule" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585647v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546847v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20036-6_45" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00450763v4" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2793" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543150v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548877v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001163v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBE.2004.1317369" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481882v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02332313v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01925083v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558227v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M Sargueil" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M Regnier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216782v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711828v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3519-3_12" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02324783v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3519-3_4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614168v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02990264v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1307-8_1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02864246v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136745v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jossinet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmsr2014.wordpress.com/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079893v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2291-8_5" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077506v3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.societe-informatique-de-france.fr/bulletin/1024-numero-4/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846818v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Schirmer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-709-9_12" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510148v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02288811v2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rovetta" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00693600v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071536v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00144130v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03219977v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261068v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067902v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Ting Yao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Regnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-026-02358-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766560v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Boehmer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berkemer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Will" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-025-00292-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094405v5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Boury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marchand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-026-01371-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821969v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Gray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Trinity" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Stege" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae748" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761629v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gardelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-025-00278-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966010v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Pan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Lyonnet Du Moutier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chamond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294884v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fernandez-De-Cossio-Diaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Gioacchino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66265-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04211173v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-024-00258-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-023-00229-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608412v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-022-00213-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815555v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Churkin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Barash" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-04943-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948844v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Tn Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoliang Xue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Firlej" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Gallopin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08021-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03413594v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Bisschop" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allouche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Frezza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Masquida" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna7040071" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154155v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehe Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Jiang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangpeng Feng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangnan Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Guo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2021.02.036" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889448v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Entzian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Hofacker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lorenz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tanzer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab066" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02423237v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Drory Retwitzer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Reinharz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Waldisp&#252;hl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa039" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889041v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Saaidi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M Allouche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sargueil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa607" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02169271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wallner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01465-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02112888v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hammer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2784-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424452v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Surujon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Clote" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2018.0125" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392958v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw120" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01722019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Abdollahi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anthony" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cardon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005992" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01500116v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtiel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273406v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt L&#246;wes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giegerich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503766v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anselmetti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Patterson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx069" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505282v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Deforges" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain de Breyne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ameur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ulryck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx303" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285499v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Hale&#353;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H&#233;liou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Ma&#328;uch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Stacho" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0196-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01319682v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Drory&#160;retwitzer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw440" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276903v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Jacox" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Sz&#246;ll&#337;si" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw105" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01291754v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw217" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245495v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Pereira Zanetti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-16-S19-S6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840260v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt217" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828062v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2013.0085" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819017v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanchette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecuyer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt461" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875116v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lopes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Dimitrova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003369" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607745v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Lorenz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.01.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00619921v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Steyaert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-011-0467-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733924v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Levin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieszko Lis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles W O'Donnell" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Devadas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks768" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350181v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769740v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Senter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sheikh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dotu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050506" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681928v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0181" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483581v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Termier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.05.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432548v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Darty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp250" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548861v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Andrew Lorenz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2006.0153" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151979v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548863v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-007-0137-z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LS3RTQ82-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548867v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Istrate" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Porcelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn367" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548870v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#232; Fabrizzio" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm334" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548871v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl113" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910677v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boddaert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Bousso Gueye" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Hernandez--Courbevoie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf211" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756160v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonhard Sidl" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo L. Hofacker" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589903v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Berkemer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816423v3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Yacoub" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Gonz&#225;lez-Alem&#225;n" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leclerc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Chauvot de Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3989-4_10" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773755v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575263v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773768v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589901v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094288v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2023.20" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676377v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272963v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.ipec.2021.11" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495333v4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Khalife" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89543-3_13" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02987566v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03206132v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02354733v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sarrazin-Gendron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G Oliver" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02936276v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167454v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poulenard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Rakotosaona" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Ovsjanikov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02141853v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3307339.3342163" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403517v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Mallem" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394529v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmay Singhal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631277v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01911878v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534587v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01291164v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lumbroso" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marni Mishna" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.05.008" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01500115v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Mich&#225;lik" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx269" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590528v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332642v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barba&#8203;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rinaudo&#8203;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332469v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154030v3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38827-4_5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01569852v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01570180v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104587v3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Rajaraman" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19048-8_22" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01115349v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266096v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Gallic" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056140v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12418-6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766781v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766780v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823279v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00811607v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00666399v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Du Boisberranger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gardy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2998" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00723351v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670232v3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Backofen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31265-6_26" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712557v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janssen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Raman" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708580v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rinaudo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643598v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Banderier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bodini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Tafat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601060v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saule" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546847v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20036-6_45" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585647v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00450763v4" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2793" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543150v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548877v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001163v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBE.2004.1317369" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481882v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02332313v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01925083v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558227v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M Sargueil" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M Regnier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216782v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02324783v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3519-3_4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711828v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3519-3_12" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614168v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02990264v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1307-8_1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02864246v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079893v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2291-8_5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136745v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jossinet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmsr2014.wordpress.com/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077506v3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.societe-informatique-de-france.fr/bulletin/1024-numero-4/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846818v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Schirmer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-709-9_12" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510148v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02288811v2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rovetta" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00693600v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071536v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00144130v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03219977v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261068v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>