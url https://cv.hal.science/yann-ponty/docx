--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yann Ponty </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undesignable motifs in structural RNAs and combinatorial consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 92 (4), pp.49. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-026-02358-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067902v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA Triplet Repeats: Improved Algorithms for Structure Prediction and Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimon Boehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berkemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13015-025-00292-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipartite Independent Set Reconfiguration: General and RNA-Inspired Parameterized Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 88 (2), 59 p. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-026-01371-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094405v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CParty: Hierarchically Constrained Partition Function of RNA Pseudoknots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Trinity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Stege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (1), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btae748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA inverse folding can be solved in linear time for structures without isolated stacks or base pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13015-025-00278-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761629v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPANEMAP Suite: a pipeline for probing-informed RNA structure modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lyonnet Du Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966010v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing molecular RNA switches with Restricted Boltzmann machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lyonnet Du Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Gioacchino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-66265-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared: a declarative tree decomposition-powered framework for bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berkemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13015-024-00258-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211173v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated design of dynamic programming schemes for RNA folding with pseudoknots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berkemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13015-023-00229-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree Diet: Reducing the Treewidth to Unlock FPT Algorithms in RNA Bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13015-022-00213-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608412v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IndelsRNAmute: predicting deleterious multiple point substitutions and indels mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Churkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Barash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (S8), pp.424. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-022-04943-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-free transcriptome signatures for prostate cancer prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Tn Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoliang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Firlej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Gallopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (394), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-021-08021-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress Toward SHAPE Constrained Computational Prediction of Tertiary Interactions in RNA Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Bisschop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Frezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Masquida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Coding RNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (4), pp.71. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ncrna7040071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SARS-CoV-2 Subgenome Landscape and its Novel Regulatory Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangpeng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangnan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 81 (10), pp.2135-2147.e5. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2021.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNAxplorer: Harnessing the Power of Guiding Potentials to Sample RNA Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Entzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Hofacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tanzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (15), pp.2126-2133. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btab066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889448v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IncaRNAfbinv 2.0 - A webserver and software with motif control for fragment-based design of RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Drory Retwitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Churkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (9), pp.2910--2922. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPANEMAP: Integrative Probing Analysis of Nucleic Acids Empowered by Multiple Accessibility Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine M Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sargueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (15), pp.8276--8289. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaa607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889041v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting and sampling gene family evolutionary histories in the duplication-loss and duplication-loss-transfer models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wallner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 80 (5), pp.1353--1388. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-019-01465-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-parameter tractable sampling for RNA design with multiple target structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), pp.209. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-019-2784-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-world networks and RNA secondary structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defne Surujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1), pp.16--26. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2018.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424452v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of RNAs: comparing programs for inverse RNA folding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Churkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Drory Retwitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (2), pp.350--358. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbw120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meet-U: educating through research immersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nika Abdollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (3), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting, generating, analyzing and sampling tree alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Courtiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (5), pp.741--767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BRaliBase dent - a tale of benchmark design and interpretation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Löwes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Giegerich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2), pp.306--311. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbw022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeCoSTAR: Reconstructing the ancestral organization of genes or genomes using reconciled phylogenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wandrille Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray Patterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sèverine Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (5), pp.1312-1319. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evx069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503766v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two ribosome recruitment sites direct multiple translation events within HIV1 Gag open reading frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Deforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain de Breyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ulryck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (12), pp.7382--7400. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkx303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial RNA Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Haleš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Héliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Maňuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Stacho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79 (3), pp.835--856. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-016-0196-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285499v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">incaRNAfbinv : a web server for the fragment-based design of RNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Drory retwitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Barash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (W1), pp.W308 - W314. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkw440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ecceTERA: Comprehensive gene tree-species tree reconciliation using parsimony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Jacox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely J Szöllősi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Scornavacca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (13), pp.2056-2058. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btw105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining structure probing data on RNA mutants with evolutionary information reveals RNA-binding interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (11), pp.e104 - e104. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkw217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of genes neighborhood within reconciled phylogenies: an ensemble approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Pereira Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (Suppl 19), pp.S6. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-16-S19-S6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A weighted sampling algorithm for the design of RNA sequences with targeted secondary structure and nucleotide distribution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (13), pp.i308-15. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btt217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Structural and Evolutionary Information to Detect and Correct Pyrosequencing Errors in Noncoding RNAs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (11), pp.905-19. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2013.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARCS: a web server to analyze (un)structured regions in coding RNA sequences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Web Server Issue, 41 (Web Server issue), pp.W480-5. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkt461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein-protein interactions in a crowded environment: an analysis via cross-docking simulations and evolutionary information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Dimitrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (12), pp.e1003369. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-redundant random generation algorithms for weighted context-free languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Generation of Combinatorial Structures, 502, pp.177-194. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2013.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00607745v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected distance between terminal nucleotides of RNA secondary structures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Steyaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (3), pp.581-99. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-011-0467-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00619921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global sampling approach to designing and reengineering RNA secondary structures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Levin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieszko Lis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles W O'Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srinivas Devadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (20), pp.10041-10052. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gks768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre certaines molécules biologiques grâce à l’informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Fast Fourier Transform to Accelerate the Computational Search for RNA Conformational Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Senter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dotu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.e50506. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0050506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unbiased adaptive sampling algorithm for the exploration of RNA mutational landscapes under evolutionary pressure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (11), pp.1465-79. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2011.0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled non uniform random generation of decomposable structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 411 (40-42), pp.3527-3552. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2010.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483581v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARNA: Interactive drawing and editing of the RNA secondary structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (15), pp.1974-5. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btp250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotics of RNA shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Andrew Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (1), pp.31--63. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2006.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culminating paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bousquet-Mélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (2), pp.125--152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient sampling of RNA secondary structures from the Boltzmann ensemble of low-energy: The boustrophedon method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (1-2), pp.107--127. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-007-0137-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LocalMove: computing on-lattice fits for biopolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Porcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (2), pp.W216-W222. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkn367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIAL: A web server for the pairwise alignment of two RNA 3-dimensional structures using nucleotide, dihedral angle and base pairing similarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrè Fabrizzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Andrew Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (Web server issue), pp.W659--668. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkm334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenRGenS: Software for Generating Random Genomic Sequences and Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Termier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (12), pp.1534--1535. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btl113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CREMSA: Compressed indexing of (ultra) large multiple sequence alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Boddaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa Bousso Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Hernandez--Courbevoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB/ECCB 2025 - 33rd international conference on Intelligent Systems for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCB, Jul 2025, Liverpool, United Kingdom. pp.i246-i254, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910677v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old dog, new tricks: Exact seeding strategy improves RNA design performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonhard Sidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo L. Hofacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2025 - 29th International Conference of Research in Computational Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756160v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA Triplet Repeats: Improved Algorithms for Structure Prediction and Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimon Boehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah J Berkemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2024 - 24th Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589903v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Coding for the Fragment-Based Docking, Design and Equilibrium Statistics of Protein-Binding ssRNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Yacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy González-Alemán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaure Chauvot de Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2024 - 28th International Conference of Research in Computational Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Boston, United States. pp.147-163, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3989-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816423v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressed indexing of (ultra) large viral alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Boddaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa Bousso Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEQBIM 2024 - Journées du groupe de travail Séquences en Bioinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic exploration of the natural variability of RNA non-canonical geometric patterns with a parameterized sampling technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique, et Mathématiques 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA inverse folding can be solved in linear time for structures without isolated stacks or base pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEQBIM 2024 - Journées du groupe de travail Séquences en Bioinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA inverse folding can be solved in linear time for structures without isolated stacks or base pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2024 - 24th Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic exploration of the natural variability of RNA non-canonical geometric patterns with a parameterized sampling technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2023 - 23rd Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Texas A&amp;M University, Sep 2023, Houston, United States. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.WABI.2023.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094288v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated design of dynamic programming schemes for RNA folding with pseudoknots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berkemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2022 - 22nd Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new parametrization for independent set reconfiguration and applications to RNA kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPEC 2021 - 16th International Symposium on Parameterized and Exact Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/lipics.ipec.2021.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272963v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence graphs realizations and ambiguity in language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Khalife</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COCOON 2021 - 27th International Computing and Combinatorics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tainan, Taiwan. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89543-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495333v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming Disruptive Base Pairs to Reconcile Positive and Negative Structural Design of RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2021 - 25th international conference on research in computational molecular biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Padova, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987566v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree Diet: Reducing the Treewidth to Unlock FPT Algorithms in RNA Bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2021 - 21st Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Sampling of Structural Contexts Improves the Scalability and Accuracy of RNA 3D Modules Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Sarrazin-Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos G Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2020 - 24th Annual International Conference on Research in Computational Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IndelsRNAmute: Predicting deleterious multiple point substitutions and indels mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Churkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Barash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBRA 2020 - 16th International Symposium on Bioinformatics Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Rotation-invariant Point CNN with Spherical Harmonics kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Rakotosaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maks Ovsjanikov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DV - International Conference on 3D Vision - 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Québec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167454v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponentially few RNA structures are designable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM-BCB 2019 - 10th ACM Conference on Bioinformatics, Computational Biology, and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Niagara-Falls, United States. pp.289-298, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3307339.3342163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forbidden substrings and the connectivity of the Hamming graph of RNA sequences: Partial disconnectivity tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEQBIM 2019 - Séquences en Bioinformatique, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid combinatorial method for docking single stranded RNAs in a protein pockect at the thermodynamic equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmay Singhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaure Chauvot de Beauchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM (Journées Ouvertes en Biologie, Informatique et Mathématiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-Parameter Tractable Sampling for RNA Design with Multiple Target Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB - 22nd Annual International Conference on Research in Computational Molecular Biology - 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631277v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleic Acids design targeting integer-valued features: FPT counting and uniform sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEPA 2018 - 2nd International Workshop on Enumeration Problems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative approach for predicting the RNA secondary structure for the HIV–1 Gag UTR using probing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sargueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM - Journées Ouvertes en Biologie, Informatique et Mathématiques - 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lille, France. pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming reluctant random walks in the positive quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Lumbroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marni Mishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GASCOM - 10th conference on random generation of combinatorial structures - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bastia, France. pp.99 -- 114, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2017.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient approximations of RNA kinetics landscape using non-redundant sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Michálik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB/ECCB - 25th Annual international conference on Intelligent Systems for Molecular Biology/16th European Conference on Computational Biology - 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic. pp.i283 - i292, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btx269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An EM algorithm for mapping short reads in multiple RNA structure probing experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sargueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matbio2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, King's College London Sep 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homology ­modeling of complex structural RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barba​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rinaudo​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM - Journées Ouvertes en Biologie, Informatique et Mathématiques - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards structural models for the Ebola UTR regions using experimental SHAPE probing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sargueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM - Journées Ouvertes en Biologie, Informatique et Mathématiques - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting, generating and sampling tree alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Courtiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCOB - 3rd International Conference on Algorithms for Computational Biology - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Trujillo, Spain. pp.53--64, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-38827-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154030v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA Bioinformatics and ensemble dynamic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th biennial Canadian Discrete and Algorithmic Mathematics Conference - CanaDAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards firm foundations for the rational design of RNA molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Bioinformatique Moléculaire (GdR BIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the robustness of parsimonious predictions for gene neighborhoods from reconciled phylogenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Rajaraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBRA - 11th International Symposium on Bioinformatics Research and Applications - 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Norfolk, Virginia, United States. pp.260--271, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19048-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104587v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial RNA Design: Designability and Structure-Approximating Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Haleš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Maňuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Stacho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM - 26th Annual Symposium on Combinatorial Pattern Matching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ischia Island, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115349v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats algorithmiques pour le design d’ARN avec contraintes de séquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Gallic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeqBio 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Orsay, France. pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of genes neighborhood within reconciled phylogenies: an ensemble approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Pereira Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSB - Brazilian Symposium on Bioinformatics - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Belo Horizonte, Brazil. pp.49--56, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12418-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056140v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear inside-outside algorithm for correcting sequencing errors in structured RNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB - 17th Annual International Conference on Research in Computational Molecular Biology - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Fast Fourier Transform to accelerate the computational search for RNA conformational switches (extended abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Senter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dotu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB - 17th Annual International Conference on Research in Computational Molecular Biology - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible RNA design under structure and sequence constraints using formal languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM-BCB - ACM Conference on Bioinformatics, Computational Biology and Biomedical Informatics - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bethesda, Washigton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823279v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A weighted sampling algorithm for the design of RNA sequences with targeted secondary structure and nucleotides distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB/ECCB - 21st Annual international conference on Intelligent Systems for Molecular Biology/12th European Conference on Computational Biology - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The weighted words collector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Du Boisberranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Gardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOFA - 23rd International Meeting on Probabilistic, Combinatorial and Asymptotic Methods for the Analysis of Algorithms - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas, Broutin (INRIA, France) and Luc, Devroye (McGill, Canada), Jun 2012, Montreal, Canada. pp.243--264, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.2998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing 2D & 3D Structures of RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIZBI - 3rd international meeting on Visualizing Biological Data - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jim, Procter (U-Dundee, Scotland) and Sean O'Donoghue (CMIS, Australia), Mar 2012, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Of The Energy Model On The Complexity Of RNA Folding With Pseudoknots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Backofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM - 23rd Annual Symposium on Combinatorial Pattern Matching - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juha Kärkkäinen, Jul 2012, Helsinki, Finland. pp.321--333, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31265-6_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670232v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Probabilistic Model Checking Explore Ribo-Nucleic Acid Folding Space?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Paulevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balaji Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWBDA - 4th International Workshop on Bio-Design Automation - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree decomposition and parameterized algorithms for RNA structure-sequence alignment including tertiary interactions and pseudoknots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rinaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI - 12th Workshop on Algorithms in Bioinformatics - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Ljubljana, Sep 2012, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708580v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the diversity of pattern distributions in rational language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Banderier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Tafat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANALCO - 12th Meeting on Analytic Algorithmics and Combinatorics - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Kyoto, Japan. pp.107--116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combinatorial Framework for Designing (Pseudoknotted) RNA Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Saule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI - 11th Workshop on Algorithms in Bioinformatics - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saarbrucken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00601060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unbiased adaptive sampling algorithm for the exploration of RNA mutational landscapes under evolutionary pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB - 15th Annual International Conference on Research in Computational Molecular Biology - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Vancouver, Canada. pp.501-515, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20036-6_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the RFAM paradox: The pseudoknot explanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balaji Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Steyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Indo-French Bioinformatics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dimensional Boltzmann Sampling of Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Meeting on Probabilistic, Combinatorial, and Asymptotic Methods in the Analysis of Algorithms (AofA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Vienna, Austria. pp.49-64, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.2793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450763v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted random generation of context-free languages: Analysis of collisions in random urn occupancy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Gardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GASCOM - 8th conference on random generation of combinatorial structures - 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LACIM, UQAM, Sep 2010, Montréal, Canada. 14pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-redundant random generation from weighted context-free languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GASCOM - 7th conference on random generation of combinatorial structures - 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bibbiena, Italy. 12pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating seed sensitivity on homogeneous alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Kucherov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Symposium on Bioinformatics and bioengineering - BIBE'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Taichung, Taiwan. pp.387-394, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBE.2004.1317369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old dog, new tricks: Exact seeding strategy improves RNA design performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonhard Sidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Hofacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E4H annual forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Palaiseau (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering strings with mutations using an expectation-maximization algorithm In the context of RNA structure prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Clemson Mini-Conference on Discrete Mathematics and Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clemson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid combinatorial method for docking single stranded RNA on proteins at the thermodynamic equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmay Singhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaure Chauvot de Beauchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2018 - 22nd Annual International Conference on Research in Computational Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational methods for comparing and integrating multiple probing assays to predict RNA secondary structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine M Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno M Sargueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorial journey Interface, Ecole polytechnique, Palaiseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Palaiseau, France. 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of genes neighborhood within reconciled phylogenies: an ensemble approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Pereira Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB-CG'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cold Spring HArbour, United States. , 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA secondary structure modelling following the IPANEMAP workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine M Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Bisschop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lyonnet Du Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Folding - Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2726, Springer Nature; Springer US, pp.85-104, 2024, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3519-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing complex RNA design applications in the Infrared framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Folding - Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2726, Springer US, pp.285-313, 2024, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3519-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711828v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA Folding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From text to graphs: Discrete structures and methods for Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced design of structural RNAs using RNARedPrint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ernesto Picardi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2284, pp.1--15, 2021, Methods in Molecular Biology, 978-1-0716-1306-1. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-1307-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repliement de l'ARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Chateau; Mikaël Salson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du texte aux graphes : méthodes et structures discrètes pour la bioinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drawing and Editing the Secondary Structure(s) of RNA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ernesto Picardi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1269, Springer New York, pp.63-100, 2015, Methods in Molecular Biology, 978-1-4939-2290-1. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-2291-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jossinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational methods for Structural RNAs (CMSR'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (3), </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ann Liebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189, 2015, Journal of Computational Biology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-algorithmique des ARN : petite promenade aux interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Sopena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024 - Bulletin de la société informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23--53, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077506v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to RNA secondary structure comparison.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Schirmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Giegerich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gorodkin, Jan and Ruzzo, Walter L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Sequence, Structure, and Function: Computational and Bioinformatic Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1097, Springer, pp.247-73, 2013, Methods in molecular biology, ISBN 978-1-62703-708-2. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-62703-709-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing RNA structures while maximizing stacking interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510148v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Redundant Sampling and Statistical Estimators for RNA Structural Properties at the Thermodynamic Equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rovetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Michálik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tanzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288811v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-weighted and terminal-weighted context-free grammars have identical expressivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating seed sensitivity on homogeneous alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Kucherov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5047, INRIA. 2003, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de séquences génomiques structurées, génération aléatoire et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris Sud - Paris XI, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00144130v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Algorithms and Analytic Combinatorics in RNA Bioinformatics and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bioinformatics [q-bio.QM]. Université Paris-Saclay, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03219977v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes combinatoire et génération aléatoire des structures secondaires d'ARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bio-informatique [q-bio.QM]. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId352"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yann Ponty </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipartite Independent Set Reconfiguration: General and RNA-Inspired Parameterized Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 88 (2), 59 p. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-026-01371-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094405v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA Triplet Repeats: Improved Algorithms for Structure Prediction and Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimon Boehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berkemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13015-025-00292-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undesignable motifs in structural RNAs and combinatorial consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 92 (4), pp.49. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-026-02358-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067902v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CParty: Hierarchically Constrained Partition Function of RNA Pseudoknots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Trinity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Stege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (1), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btae748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA inverse folding can be solved in linear time for structures without isolated stacks or base pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13015-025-00278-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761629v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPANEMAP Suite: a pipeline for probing-informed RNA structure modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lyonnet Du Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966010v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing molecular RNA switches with Restricted Boltzmann machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lyonnet Du Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Gioacchino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-66265-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared: a declarative tree decomposition-powered framework for bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berkemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13015-024-00258-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211173v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated design of dynamic programming schemes for RNA folding with pseudoknots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berkemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13015-023-00229-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree Diet: Reducing the Treewidth to Unlock FPT Algorithms in RNA Bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13015-022-00213-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608412v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IndelsRNAmute: predicting deleterious multiple point substitutions and indels mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Churkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Barash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (S8), pp.424. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-022-04943-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress Toward SHAPE Constrained Computational Prediction of Tertiary Interactions in RNA Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Bisschop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Frezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Masquida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Coding RNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (4), pp.71. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ncrna7040071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SARS-CoV-2 Subgenome Landscape and its Novel Regulatory Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangpeng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangnan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 81 (10), pp.2135-2147.e5. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2021.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNAxplorer: Harnessing the Power of Guiding Potentials to Sample RNA Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Entzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Hofacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tanzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (15), pp.2126-2133. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btab066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889448v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-free transcriptome signatures for prostate cancer prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Tn Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoliang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Firlej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Gallopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (394), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-021-08021-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPANEMAP: Integrative Probing Analysis of Nucleic Acids Empowered by Multiple Accessibility Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine M Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sargueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (15), pp.8276--8289. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaa607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889041v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IncaRNAfbinv 2.0 - A webserver and software with motif control for fragment-based design of RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Drory Retwitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Churkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (9), pp.2910--2922. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-parameter tractable sampling for RNA design with multiple target structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), pp.209. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-019-2784-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting and sampling gene family evolutionary histories in the duplication-loss and duplication-loss-transfer models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wallner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 80 (5), pp.1353--1388. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-019-01465-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-world networks and RNA secondary structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defne Surujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1), pp.16--26. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2018.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424452v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of RNAs: comparing programs for inverse RNA folding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Churkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Drory Retwitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (2), pp.350--358. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbw120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meet-U: educating through research immersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nika Abdollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (3), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting, generating, analyzing and sampling tree alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Courtiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (5), pp.741--767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BRaliBase dent - a tale of benchmark design and interpretation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Löwes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Giegerich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2), pp.306--311. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbw022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two ribosome recruitment sites direct multiple translation events within HIV1 Gag open reading frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Deforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain de Breyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ulryck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (12), pp.7382--7400. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkx303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial RNA Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Haleš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Héliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Maňuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Stacho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79 (3), pp.835--856. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-016-0196-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285499v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeCoSTAR: Reconstructing the ancestral organization of genes or genomes using reconciled phylogenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wandrille Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray Patterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sèverine Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (5), pp.1312-1319. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evx069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503766v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ecceTERA: Comprehensive gene tree-species tree reconciliation using parsimony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Jacox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely J Szöllősi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Scornavacca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (13), pp.2056-2058. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btw105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining structure probing data on RNA mutants with evolutionary information reveals RNA-binding interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (11), pp.e104 - e104. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkw217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">incaRNAfbinv : a web server for the fragment-based design of RNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Drory retwitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Barash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (W1), pp.W308 - W314. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkw440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of genes neighborhood within reconciled phylogenies: an ensemble approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Pereira Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (Suppl 19), pp.S6. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-16-S19-S6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARCS: a web server to analyze (un)structured regions in coding RNA sequences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Web Server Issue, 41 (Web Server issue), pp.W480-5. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkt461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Structural and Evolutionary Information to Detect and Correct Pyrosequencing Errors in Noncoding RNAs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (11), pp.905-19. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2013.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein-protein interactions in a crowded environment: an analysis via cross-docking simulations and evolutionary information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Dimitrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (12), pp.e1003369. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-redundant random generation algorithms for weighted context-free languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Generation of Combinatorial Structures, 502, pp.177-194. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2013.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00607745v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A weighted sampling algorithm for the design of RNA sequences with targeted secondary structure and nucleotide distribution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (13), pp.i308-15. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btt217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre certaines molécules biologiques grâce à l’informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Fast Fourier Transform to Accelerate the Computational Search for RNA Conformational Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Senter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dotu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.e50506. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0050506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global sampling approach to designing and reengineering RNA secondary structures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Levin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieszko Lis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles W O'Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srinivas Devadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (20), pp.10041-10052. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gks768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected distance between terminal nucleotides of RNA secondary structures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Steyaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (3), pp.581-99. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-011-0467-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00619921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unbiased adaptive sampling algorithm for the exploration of RNA mutational landscapes under evolutionary pressure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (11), pp.1465-79. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2011.0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled non uniform random generation of decomposable structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 411 (40-42), pp.3527-3552. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2010.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483581v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARNA: Interactive drawing and editing of the RNA secondary structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (15), pp.1974-5. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btp250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LocalMove: computing on-lattice fits for biopolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Porcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (2), pp.W216-W222. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkn367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient sampling of RNA secondary structures from the Boltzmann ensemble of low-energy: The boustrophedon method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (1-2), pp.107--127. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-007-0137-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotics of RNA shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Andrew Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (1), pp.31--63. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2006.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culminating paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bousquet-Mélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (2), pp.125--152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIAL: A web server for the pairwise alignment of two RNA 3-dimensional structures using nucleotide, dihedral angle and base pairing similarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrè Fabrizzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Andrew Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (Web server issue), pp.W659--668. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkm334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenRGenS: Software for Generating Random Genomic Sequences and Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Termier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (12), pp.1534--1535. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btl113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old dog, new tricks: Exact seeding strategy improves RNA design performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonhard Sidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo L. Hofacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2025 - 29th International Conference of Research in Computational Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756160v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CREMSA: Compressed indexing of (ultra) large multiple sequence alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Boddaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa Bousso Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Hernandez--Courbevoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB/ECCB 2025 - 33rd international conference on Intelligent Systems for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCB, Jul 2025, Liverpool, United Kingdom. pp.i246-i254, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910677v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressed indexing of (ultra) large viral alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Boddaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa Bousso Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEQBIM 2024 - Journées du groupe de travail Séquences en Bioinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Coding for the Fragment-Based Docking, Design and Equilibrium Statistics of Protein-Binding ssRNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Yacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy González-Alemán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaure Chauvot de Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2024 - 28th International Conference of Research in Computational Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Boston, United States. pp.147-163, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3989-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816423v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic exploration of the natural variability of RNA non-canonical geometric patterns with a parameterized sampling technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique, et Mathématiques 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA inverse folding can be solved in linear time for structures without isolated stacks or base pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEQBIM 2024 - Journées du groupe de travail Séquences en Bioinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA inverse folding can be solved in linear time for structures without isolated stacks or base pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2024 - 24th Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA Triplet Repeats: Improved Algorithms for Structure Prediction and Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimon Boehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah J Berkemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2024 - 24th Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589903v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic exploration of the natural variability of RNA non-canonical geometric patterns with a parameterized sampling technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2023 - 23rd Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Texas A&amp;M University, Sep 2023, Houston, United States. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.WABI.2023.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094288v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated design of dynamic programming schemes for RNA folding with pseudoknots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berkemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2022 - 22nd Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence graphs realizations and ambiguity in language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Khalife</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COCOON 2021 - 27th International Computing and Combinatorics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tainan, Taiwan. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89543-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495333v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming Disruptive Base Pairs to Reconcile Positive and Negative Structural Design of RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2021 - 25th international conference on research in computational molecular biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Padova, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987566v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new parametrization for independent set reconfiguration and applications to RNA kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPEC 2021 - 16th International Symposium on Parameterized and Exact Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/lipics.ipec.2021.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272963v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree Diet: Reducing the Treewidth to Unlock FPT Algorithms in RNA Bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2021 - 21st Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IndelsRNAmute: Predicting deleterious multiple point substitutions and indels mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Churkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Barash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBRA 2020 - 16th International Symposium on Bioinformatics Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Sampling of Structural Contexts Improves the Scalability and Accuracy of RNA 3D Modules Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Sarrazin-Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos G Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2020 - 24th Annual International Conference on Research in Computational Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Rotation-invariant Point CNN with Spherical Harmonics kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Rakotosaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maks Ovsjanikov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DV - International Conference on 3D Vision - 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Québec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167454v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponentially few RNA structures are designable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM-BCB 2019 - 10th ACM Conference on Bioinformatics, Computational Biology, and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Niagara-Falls, United States. pp.289-298, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3307339.3342163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forbidden substrings and the connectivity of the Hamming graph of RNA sequences: Partial disconnectivity tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEQBIM 2019 - Séquences en Bioinformatique, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-Parameter Tractable Sampling for RNA Design with Multiple Target Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB - 22nd Annual International Conference on Research in Computational Molecular Biology - 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631277v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid combinatorial method for docking single stranded RNAs in a protein pockect at the thermodynamic equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmay Singhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaure Chauvot de Beauchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM (Journées Ouvertes en Biologie, Informatique et Mathématiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleic Acids design targeting integer-valued features: FPT counting and uniform sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEPA 2018 - 2nd International Workshop on Enumeration Problems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient approximations of RNA kinetics landscape using non-redundant sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Michálik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB/ECCB - 25th Annual international conference on Intelligent Systems for Molecular Biology/16th European Conference on Computational Biology - 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic. pp.i283 - i292, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btx269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An EM algorithm for mapping short reads in multiple RNA structure probing experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sargueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matbio2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, King's College London Sep 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming reluctant random walks in the positive quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Lumbroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marni Mishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GASCOM - 10th conference on random generation of combinatorial structures - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bastia, France. pp.99 -- 114, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2017.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative approach for predicting the RNA secondary structure for the HIV–1 Gag UTR using probing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sargueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM - Journées Ouvertes en Biologie, Informatique et Mathématiques - 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lille, France. pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting, generating and sampling tree alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Courtiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCOB - 3rd International Conference on Algorithms for Computational Biology - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Trujillo, Spain. pp.53--64, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-38827-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154030v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards structural models for the Ebola UTR regions using experimental SHAPE probing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sargueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM - Journées Ouvertes en Biologie, Informatique et Mathématiques - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homology ­modeling of complex structural RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barba​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rinaudo​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM - Journées Ouvertes en Biologie, Informatique et Mathématiques - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards firm foundations for the rational design of RNA molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Bioinformatique Moléculaire (GdR BIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA Bioinformatics and ensemble dynamic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th biennial Canadian Discrete and Algorithmic Mathematics Conference - CanaDAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats algorithmiques pour le design d’ARN avec contraintes de séquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Gallic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeqBio 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Orsay, France. pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the robustness of parsimonious predictions for gene neighborhoods from reconciled phylogenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Rajaraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBRA - 11th International Symposium on Bioinformatics Research and Applications - 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Norfolk, Virginia, United States. pp.260--271, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19048-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104587v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial RNA Design: Designability and Structure-Approximating Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Haleš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Maňuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Stacho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM - 26th Annual Symposium on Combinatorial Pattern Matching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ischia Island, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115349v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of genes neighborhood within reconciled phylogenies: an ensemble approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Pereira Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSB - Brazilian Symposium on Bioinformatics - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Belo Horizonte, Brazil. pp.49--56, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12418-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056140v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Fast Fourier Transform to accelerate the computational search for RNA conformational switches (extended abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Senter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dotu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB - 17th Annual International Conference on Research in Computational Molecular Biology - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear inside-outside algorithm for correcting sequencing errors in structured RNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB - 17th Annual International Conference on Research in Computational Molecular Biology - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible RNA design under structure and sequence constraints using formal languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM-BCB - ACM Conference on Bioinformatics, Computational Biology and Biomedical Informatics - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bethesda, Washigton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823279v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A weighted sampling algorithm for the design of RNA sequences with targeted secondary structure and nucleotides distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB/ECCB - 21st Annual international conference on Intelligent Systems for Molecular Biology/12th European Conference on Computational Biology - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Probabilistic Model Checking Explore Ribo-Nucleic Acid Folding Space?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Paulevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balaji Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWBDA - 4th International Workshop on Bio-Design Automation - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Of The Energy Model On The Complexity Of RNA Folding With Pseudoknots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Backofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM - 23rd Annual Symposium on Combinatorial Pattern Matching - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juha Kärkkäinen, Jul 2012, Helsinki, Finland. pp.321--333, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31265-6_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670232v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing 2D & 3D Structures of RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIZBI - 3rd international meeting on Visualizing Biological Data - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jim, Procter (U-Dundee, Scotland) and Sean O'Donoghue (CMIS, Australia), Mar 2012, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The weighted words collector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Du Boisberranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Gardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOFA - 23rd International Meeting on Probabilistic, Combinatorial and Asymptotic Methods for the Analysis of Algorithms - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas, Broutin (INRIA, France) and Luc, Devroye (McGill, Canada), Jun 2012, Montreal, Canada. pp.243--264, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.2998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree decomposition and parameterized algorithms for RNA structure-sequence alignment including tertiary interactions and pseudoknots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rinaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI - 12th Workshop on Algorithms in Bioinformatics - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Ljubljana, Sep 2012, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708580v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the diversity of pattern distributions in rational language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Banderier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Tafat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANALCO - 12th Meeting on Analytic Algorithmics and Combinatorics - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Kyoto, Japan. pp.107--116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the RFAM paradox: The pseudoknot explanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balaji Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Steyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Indo-French Bioinformatics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unbiased adaptive sampling algorithm for the exploration of RNA mutational landscapes under evolutionary pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB - 15th Annual International Conference on Research in Computational Molecular Biology - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Vancouver, Canada. pp.501-515, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20036-6_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combinatorial Framework for Designing (Pseudoknotted) RNA Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Saule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI - 11th Workshop on Algorithms in Bioinformatics - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saarbrucken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00601060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dimensional Boltzmann Sampling of Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Meeting on Probabilistic, Combinatorial, and Asymptotic Methods in the Analysis of Algorithms (AofA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Vienna, Austria. pp.49-64, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.2793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450763v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted random generation of context-free languages: Analysis of collisions in random urn occupancy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Gardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GASCOM - 8th conference on random generation of combinatorial structures - 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LACIM, UQAM, Sep 2010, Montréal, Canada. 14pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-redundant random generation from weighted context-free languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GASCOM - 7th conference on random generation of combinatorial structures - 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bibbiena, Italy. 12pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating seed sensitivity on homogeneous alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Kucherov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Symposium on Bioinformatics and bioengineering - BIBE'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Taichung, Taiwan. pp.387-394, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBE.2004.1317369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old dog, new tricks: Exact seeding strategy improves RNA design performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonhard Sidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Hofacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E4H annual forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Palaiseau (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering strings with mutations using an expectation-maximization algorithm In the context of RNA structure prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Clemson Mini-Conference on Discrete Mathematics and Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clemson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid combinatorial method for docking single stranded RNA on proteins at the thermodynamic equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmay Singhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaure Chauvot de Beauchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2018 - 22nd Annual International Conference on Research in Computational Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational methods for comparing and integrating multiple probing assays to predict RNA secondary structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine M Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno M Sargueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorial journey Interface, Ecole polytechnique, Palaiseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Palaiseau, France. 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of genes neighborhood within reconciled phylogenies: an ensemble approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Pereira Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB-CG'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cold Spring HArbour, United States. , 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing complex RNA design applications in the Infrared framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Folding - Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2726, Springer US, pp.285-313, 2024, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3519-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711828v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA secondary structure modelling following the IPANEMAP workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine M Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Bisschop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lyonnet Du Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Folding - Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2726, Springer Nature; Springer US, pp.85-104, 2024, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3519-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA Folding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From text to graphs: Discrete structures and methods for Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced design of structural RNAs using RNARedPrint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Ting Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ernesto Picardi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2284, pp.1--15, 2021, Methods in Molecular Biology, 978-1-0716-1306-1. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-1307-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repliement de l'ARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Reinharz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Chateau; Mikaël Salson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du texte aux graphes : méthodes et structures discrètes pour la bioinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jossinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Waldispühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational methods for Structural RNAs (CMSR'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (3), </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ann Liebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189, 2015, Journal of Computational Biology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drawing and Editing the Secondary Structure(s) of RNA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ernesto Picardi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1269, Springer New York, pp.63-100, 2015, Methods in Molecular Biology, 978-1-4939-2290-1. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-2291-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-algorithmique des ARN : petite promenade aux interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Sopena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024 - Bulletin de la société informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23--53, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077506v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to RNA secondary structure comparison.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Schirmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Giegerich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gorodkin, Jan and Ruzzo, Walter L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Sequence, Structure, and Function: Computational and Bioinformatic Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1097, Springer, pp.247-73, 2013, Methods in molecular biology, ISBN 978-1-62703-708-2. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-62703-709-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing RNA structures while maximizing stacking interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510148v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Redundant Sampling and Statistical Estimators for RNA Structural Properties at the Thermodynamic Equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rovetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Michálik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tanzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288811v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-weighted and terminal-weighted context-free grammars have identical expressivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating seed sensitivity on homogeneous alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Kucherov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5047, INRIA. 2003, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de séquences génomiques structurées, génération aléatoire et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris Sud - Paris XI, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00144130v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Algorithms and Analytic Combinatorics in RNA Bioinformatics and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bioinformatics [q-bio.QM]. Université Paris-Saclay, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03219977v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes combinatoire et génération aléatoire des structures secondaires d'ARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bio-informatique [q-bio.QM]. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId352"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067902v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Ting Yao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Regnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-026-02358-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766560v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Boehmer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berkemer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Will" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-025-00292-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094405v5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Boury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marchand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-026-01371-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821969v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Gray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Trinity" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Stege" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae748" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761629v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gardelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-025-00278-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966010v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Pan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Lyonnet Du Moutier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chamond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294884v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fernandez-De-Cossio-Diaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Gioacchino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66265-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04211173v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-024-00258-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-023-00229-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608412v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-022-00213-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815555v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Churkin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Barash" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-04943-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948844v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Tn Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoliang Xue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Firlej" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Gallopin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08021-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03413594v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Bisschop" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allouche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Frezza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Masquida" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna7040071" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154155v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehe Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Jiang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangpeng Feng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangnan Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Guo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2021.02.036" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889448v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Entzian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Hofacker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lorenz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tanzer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab066" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02423237v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Drory Retwitzer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Reinharz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Waldisp&#252;hl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa039" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889041v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Saaidi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M Allouche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sargueil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa607" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02169271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wallner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01465-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02112888v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hammer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2784-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424452v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Surujon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Clote" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2018.0125" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392958v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw120" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01722019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Abdollahi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anthony" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cardon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005992" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01500116v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtiel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273406v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt L&#246;wes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giegerich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503766v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anselmetti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Patterson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx069" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505282v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Deforges" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain de Breyne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ameur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ulryck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx303" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285499v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Hale&#353;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H&#233;liou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Ma&#328;uch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Stacho" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0196-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01319682v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Drory&#160;retwitzer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw440" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276903v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Jacox" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Sz&#246;ll&#337;si" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw105" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01291754v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw217" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245495v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Pereira Zanetti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-16-S19-S6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840260v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt217" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828062v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2013.0085" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819017v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanchette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecuyer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt461" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875116v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lopes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Dimitrova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003369" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607745v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Lorenz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.01.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00619921v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Steyaert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-011-0467-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733924v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Levin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieszko Lis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles W O'Donnell" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Devadas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks768" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350181v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769740v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Senter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sheikh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dotu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050506" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681928v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0181" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483581v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Termier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.05.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432548v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Darty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp250" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548861v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Andrew Lorenz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2006.0153" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151979v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548863v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-007-0137-z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LS3RTQ82-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548867v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Istrate" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Porcelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn367" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548870v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#232; Fabrizzio" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm334" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548871v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl113" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910677v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boddaert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Bousso Gueye" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Hernandez--Courbevoie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf211" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756160v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonhard Sidl" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo L. Hofacker" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589903v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Berkemer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816423v3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Yacoub" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Gonz&#225;lez-Alem&#225;n" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leclerc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Chauvot de Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3989-4_10" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773755v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575263v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773768v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589901v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094288v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2023.20" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676377v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272963v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.ipec.2021.11" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495333v4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Khalife" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89543-3_13" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02987566v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03206132v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02354733v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sarrazin-Gendron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G Oliver" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02936276v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167454v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poulenard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Rakotosaona" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Ovsjanikov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02141853v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3307339.3342163" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403517v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Mallem" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394529v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmay Singhal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631277v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01911878v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534587v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01291164v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lumbroso" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marni Mishna" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.05.008" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01500115v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Mich&#225;lik" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx269" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590528v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332642v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barba&#8203;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rinaudo&#8203;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332469v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154030v3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38827-4_5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01569852v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01570180v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104587v3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Rajaraman" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19048-8_22" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01115349v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266096v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Gallic" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056140v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12418-6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766781v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766780v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823279v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00811607v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00666399v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Du Boisberranger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gardy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2998" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00723351v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670232v3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Backofen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31265-6_26" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712557v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janssen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Raman" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708580v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rinaudo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643598v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Banderier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bodini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Tafat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601060v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saule" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546847v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20036-6_45" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585647v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00450763v4" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2793" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543150v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548877v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001163v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBE.2004.1317369" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481882v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02332313v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01925083v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558227v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M Sargueil" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M Regnier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216782v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02324783v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3519-3_4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711828v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3519-3_12" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614168v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02990264v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1307-8_1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02864246v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079893v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2291-8_5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136745v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jossinet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmsr2014.wordpress.com/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077506v3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.societe-informatique-de-france.fr/bulletin/1024-numero-4/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846818v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Schirmer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-709-9_12" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510148v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02288811v2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rovetta" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00693600v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071536v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00144130v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03219977v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261068v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094405v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Boury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-026-01371-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766560v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Boehmer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berkemer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Will" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-025-00292-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067902v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Ting Yao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Regnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-026-02358-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821969v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Gray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Trinity" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Stege" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae748" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761629v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gardelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-025-00278-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966010v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Pan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Lyonnet Du Moutier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chamond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294884v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fernandez-De-Cossio-Diaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Gioacchino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66265-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04211173v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-024-00258-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-023-00229-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608412v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-022-00213-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815555v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Churkin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Barash" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-04943-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03413594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Bisschop" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Frezza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Masquida" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna7040071" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154155v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehe Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Jiang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangpeng Feng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangnan Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Guo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2021.02.036" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889448v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Entzian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Hofacker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lorenz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tanzer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab066" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948844v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Tn Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoliang Xue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Firlej" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Gallopin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08021-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889041v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Saaidi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M Allouche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sargueil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa607" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02423237v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Drory Retwitzer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Reinharz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Waldisp&#252;hl" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02112888v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hammer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2784-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02169271v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wallner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01465-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424452v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Surujon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Clote" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2018.0125" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392958v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw120" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01722019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Abdollahi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anthony" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cardon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005992" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01500116v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtiel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273406v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt L&#246;wes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giegerich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505282v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Deforges" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain de Breyne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ameur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ulryck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx303" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285499v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Hale&#353;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H&#233;liou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Ma&#328;uch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Stacho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0196-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503766v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anselmetti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Patterson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx069" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276903v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Jacox" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Sz&#246;ll&#337;si" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw105" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01291754v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw217" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01319682v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Drory&#160;retwitzer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw440" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245495v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Pereira Zanetti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-16-S19-S6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819017v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanchette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecuyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt461" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828062v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2013.0085" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875116v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lopes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Dimitrova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003369" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607745v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Lorenz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.01.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840260v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt217" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350181v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769740v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Senter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sheikh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dotu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050506" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733924v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Levin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieszko Lis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles W O'Donnell" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Devadas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks768" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00619921v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Steyaert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-011-0467-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681928v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0181" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483581v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Termier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.05.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432548v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Darty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp250" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548867v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Istrate" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Porcelli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn367" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548863v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-007-0137-z" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LS3RTQ82-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548861v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Andrew Lorenz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2006.0153" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151979v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548870v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#232; Fabrizzio" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm334" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548871v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl113" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756160v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonhard Sidl" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo L. Hofacker" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910677v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boddaert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Bousso Gueye" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Hernandez--Courbevoie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf211" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773755v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816423v3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Yacoub" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Gonz&#225;lez-Alem&#225;n" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leclerc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Chauvot de Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3989-4_10" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575263v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773768v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589901v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589903v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Berkemer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094288v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2023.20" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676377v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495333v4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Khalife" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89543-3_13" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02987566v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272963v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.ipec.2021.11" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03206132v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02936276v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02354733v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sarrazin-Gendron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G Oliver" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167454v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poulenard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Rakotosaona" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Ovsjanikov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02141853v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3307339.3342163" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403517v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Mallem" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631277v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394529v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmay Singhal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01911878v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01500115v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Mich&#225;lik" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx269" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590528v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01291164v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lumbroso" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marni Mishna" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.05.008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534587v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154030v3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38827-4_5" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332469v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332642v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barba&#8203;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rinaudo&#8203;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01570180v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01569852v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266096v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Gallic" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104587v3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Rajaraman" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19048-8_22" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01115349v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056140v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12418-6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766780v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766781v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823279v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00811607v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712557v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janssen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Raman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670232v3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Backofen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31265-6_26" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00723351v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00666399v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Du Boisberranger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gardy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2998" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708580v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rinaudo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643598v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Banderier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bodini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Tafat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585647v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546847v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20036-6_45" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601060v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saule" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00450763v4" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2793" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543150v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548877v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001163v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBE.2004.1317369" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481882v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02332313v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01925083v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558227v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M Sargueil" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M Regnier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216782v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711828v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3519-3_12" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02324783v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3519-3_4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614168v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02990264v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1307-8_1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02864246v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136745v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jossinet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmsr2014.wordpress.com/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079893v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2291-8_5" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077506v3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.societe-informatique-de-france.fr/bulletin/1024-numero-4/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846818v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Schirmer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-709-9_12" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510148v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02288811v2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rovetta" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00693600v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071536v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00144130v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03219977v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261068v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>