--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -329,174 +329,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la mythologie à la misologie des discours juridiques contre les Tsiganes dans l’Europe moderne (XVIe-XVIIIe siècles)</w:t>
+                <w:t xml:space="preserve">L’antipathie et la science politique de la xénophobie. La fabrique ambiguë de l’étranger dans le premier xviie siècle (1614-1660)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entertainment, droit médias art et culture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin du Centre de recherche du château de Versailles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le théâtre des nations : courtisans étrangers à la cour de France au temps des Bourbons (1594-1789), 11 (2016), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crcv.16144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05078664v1</w:t>
+                <w:t xml:space="preserve">hal-05078197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’antipathie et la science politique de la xénophobie. La fabrique ambiguë de l’étranger dans le premier xviie siècle (1614-1660)</w:t>
+                <w:t xml:space="preserve">De la mythologie à la misologie des discours juridiques contre les Tsiganes dans l’Europe moderne (XVIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre de Recherche du Château de Versailles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entertainment, droit médias art et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, p. 20-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/crcv.16144⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05078197v1</w:t>
+                <w:t xml:space="preserve">hal-05078664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les libelles et la fabrique de l’odieux (1615-1617) : l’imaginaire de la haine publique et le coup d’État de Louis XIII</w:t>
               </w:r>
@@ -775,993 +775,1066 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la Bohême à Paris en 1621. Mystique et démystification des guerriers de Dieu</w:t>
+                <w:t xml:space="preserve">For a connected History of the Arabian Gulf. Digital Technologies for Preserving Historical Archives from the Early Modern Period, at the UAE National Archives and Library (NLA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Champ Vallon Editions. </w:t>
+              <w:t xml:space="preserve">Hala Bayoumi; Basma Makhlou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un tragique XVIe siècle. Mélanges offerts à Denis Crouzet, Tatiana Baranova, Caroline Callard et Nicolas Le Roux (dir.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 415-422, 2022, 9791026711001</w:t>
+              <w:t xml:space="preserve">Navigating Digital Technologies for GLAMs in the Arab World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions HD, pp.90-101, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05078813v1</w:t>
+                <w:t xml:space="preserve">hal-05564754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Bohême à Paris en 1621. Mystique et démystification des guerriers de Dieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ Vallon Editions. </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un tragique XVIe siècle. Mélanges offerts à Denis Crouzet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Un tragique XVIe siècle. Mélanges offerts à Denis Crouzet, Tatiana Baranova, Caroline Callard et Nicolas Le Roux (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 415-422, 2022, 9791026711001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965206v1</w:t>
+                <w:t xml:space="preserve">hal-05078813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressentiment national et xénophobie d’Etat contre l’Espagnol: Les images de guerre dans la France cardinale (1625-1659)</w:t>
+                <w:t xml:space="preserve">De la Bohême à Paris en 1621. Mystique et démystification des guerriers de Dieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Émotions en bataille XVIe-XVIIIe siècle: Sentiments, sensibilités et communautés d'émotions de la première modernité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.227-242, 2021, 9791037007209</w:t>
+              <w:t xml:space="preserve">Un tragique XVIe siècle. Mélanges offerts à Denis Crouzet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04019054v1</w:t>
+                <w:t xml:space="preserve">hal-03965206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bataille de l’imprimé: Fabrique, diffusion et usage politique des libelles dans le premier XVIIe siècle</w:t>
+                <w:t xml:space="preserve">Ressentiment national et xénophobie d’Etat contre l’Espagnol: Les images de guerre dans la France cardinale (1625-1659)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le monde de l'imprimé en Europe occidentale (vers 1470- vers 1680)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Émotions en bataille XVIe-XVIIIe siècle: Sentiments, sensibilités et communautés d'émotions de la première modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.227-242, 2021, 9791037007209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017322v1</w:t>
+                <w:t xml:space="preserve">hal-04019054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bataille de l’imprimé. Fabrique, diffusion et usage politique des libelles dans le premier XVIIe siècle</w:t>
+                <w:t xml:space="preserve">La bataille de l’imprimé: Fabrique, diffusion et usage politique des libelles dans le premier XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le monde de l’imprimé dans l’Europe occidentale (v. 1470-v. 1680), Joëlle Alazard, Fabien Salesse, Camille Desenclos, Céline Borello, (dir.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 129-141, 2021, 2749550300</w:t>
+              <w:t xml:space="preserve">Le monde de l'imprimé en Europe occidentale (vers 1470- vers 1680)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05078883v1</w:t>
+                <w:t xml:space="preserve">hal-04017322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis XIII et la violence d’Etat contre ses sujets protestants révoltés ou comment conjurer le retour de la violence sacrale (avril-juin 1621)</w:t>
+                <w:t xml:space="preserve">La bataille de l’imprimé. Fabrique, diffusion et usage politique des libelles dans le premier XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+              <w:t xml:space="preserve">Bréal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violences en révolte: Une histoire culturelle européenne (XVIe-XVIIIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 271-283, 2019, 978-2-7535-7745-9</w:t>
+              <w:t xml:space="preserve">Le monde de l’imprimé dans l’Europe occidentale (v. 1470-v. 1680), Joëlle Alazard, Fabien Salesse, Camille Desenclos, Céline Borello, (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 129-141, 2021, 2749550300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973129v1</w:t>
+                <w:t xml:space="preserve">hal-05078883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science savante et &amp;quot;science curieuse&amp;quot; des Bohémiens dans l'Europe occidentale des XVIe - XVIIe siècles ou le problème de l'asymétrie scriptulaire</w:t>
+                <w:t xml:space="preserve">Louis XIII et la violence d’Etat contre ses sujets protestants révoltés ou comment conjurer le retour de la violence sacrale (avril-juin 1621)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présences tsiganes enquêtes et expériences dans les archives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 979-10-318-0222-0</w:t>
+              <w:t xml:space="preserve">Violences en révolte: Une histoire culturelle européenne (XVIe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 271-283, 2019, 978-2-7535-7745-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818898v1</w:t>
+                <w:t xml:space="preserve">hal-04973129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Chiromancie savante et &amp;quot;science curieuse&amp;quot; des Bohémiens dans l'Europe occidentale des XVIe-XVIIe siècles ou le problème de l'asymétrie scripturaire », Ilsen About et Grégoire Cousin (dir.)</w:t>
+                <w:t xml:space="preserve">Science savante et &amp;quot;science curieuse&amp;quot; des Bohémiens dans l'Europe occidentale des XVIe - XVIIe siècles ou le problème de l'asymétrie scriptulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présences Tsiganes : enquêtes et expériences dans les archives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 35-50, 2018, 979-1031802220</w:t>
+              <w:t xml:space="preserve">Présences tsiganes enquêtes et expériences dans les archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 979-10-318-0222-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080040v1</w:t>
+                <w:t xml:space="preserve">hal-01818898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chaunu, penseur global de l’histoire européenne</w:t>
+                <w:t xml:space="preserve">« Chiromancie savante et &amp;quot;science curieuse&amp;quot; des Bohémiens dans l'Europe occidentale des XVIe-XVIIe siècles ou le problème de l'asymétrie scripturaire », Ilsen About et Grégoire Cousin (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Champ Vallon. </w:t>
+              <w:t xml:space="preserve">Le Cavalier bleu éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiens d’Europe, historiens de l’Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 317-328, 2017, 979-10-267-0618-2</w:t>
+              <w:t xml:space="preserve">Présences Tsiganes : enquêtes et expériences dans les archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 35-50, 2018, 979-1031802220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973135v1</w:t>
+                <w:t xml:space="preserve">hal-05080040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Histoire de Barbarie du Père Dan et la tragédie des captifs chrétiens : l’imaginaire de la haine mahométane au XVIIe siècle.</w:t>
+                <w:t xml:space="preserve">Pierre Chaunu, penseur global de l’histoire européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne Duprat (dir.). </w:t>
+              <w:t xml:space="preserve">Champ Vallon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Légendes barbaresques. Le récit de captivité : codes, stratégies, détournements (XVI-XVIIIe siècles)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Bouchène, p. 89-104, 2016, 10.2356760466</w:t>
+              <w:t xml:space="preserve">Historiens d’Europe, historiens de l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 317-328, 2017, 979-10-267-0618-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05078206v1</w:t>
+                <w:t xml:space="preserve">hal-04973135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Hay Du Châtelet et Matthieu de Morgues : deux stratèges de l’odieux pour une entrée en guerre polémique (1635)&amp;quot;, Marie Bouhaïk-Girones, Tatiana Debaggi-Baranova et Nathalie Szczech (dir.)</w:t>
+                <w:t xml:space="preserve">L’Histoire de Barbarie du Père Dan et la tragédie des captifs chrétiens : l’imaginaire de la haine mahométane au XVIIe siècle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Duprat (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Usages et stratégies polémiques en Europe (XIVe-premier XVIIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, p. 137-150, 2016</w:t>
+              <w:t xml:space="preserve">"Légendes barbaresques. Le récit de captivité : codes, stratégies, détournements (XVI-XVIIIe siècles)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Bouchène, p. 89-104, 2016, 10.2356760466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080061v1</w:t>
+                <w:t xml:space="preserve">hal-05078206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fils de Ligueurs et “enfants de la guerre” : pour une anti-mémoire de la Ligue au début du XVIIe siècle ? » dans Haan Bertrand et Daubresse Sylvie (dir.)</w:t>
+                <w:t xml:space="preserve">« Hay Du Châtelet et Matthieu de Morgues : deux stratèges de l’odieux pour une entrée en guerre polémique (1635)&amp;quot;, Marie Bouhaïk-Girones, Tatiana Debaggi-Baranova et Nathalie Szczech (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux frontières de la Ligue. Engagements catholiques (1584-1598)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 191-210, 2015, 978-2-7535-4124-5</w:t>
+              <w:t xml:space="preserve">Usages et stratégies polémiques en Europe (XIVe-premier XVIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, p. 137-150, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05079970v1</w:t>
+                <w:t xml:space="preserve">hal-05080061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fils de Ligueurs et “enfants de la guerre” : pour une anti-mémoire de la Ligue au début du XVIIe siècle ? » dans Haan Bertrand et Daubresse Sylvie (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUR. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux frontières de la Ligue. Engagements catholiques (1584-1598)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 191-210, 2015, 978-2-7535-4124-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'anthropologie des passions du capucin Yves d’Évreux ou l'humanité « à parts égales » des Tupinamba du Maranhão</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frank Lestringant; Pierre-François Moreau; Alexandre Tarrête. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'unité du genre humain : race et histoire à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, Presses de l'université Paris-Sorbonne, pp.77-90, 2014, Cahiers V. L. Saulnier, 978-2-84050-926-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/PENJ1443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1771,114 +1844,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de la haine dans la France du premier XVIIe siècle (Mondes Sociaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/u9hu⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId36"/>
+      <w:footerReference w:type="default" r:id="rId37"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2025,51 +2098,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rodier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2023.23" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939558v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.542" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017453v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078664v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078197v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.16144" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078701v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080115v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080130v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050047v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965206v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04019054v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04017322v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078883v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818898v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080040v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973135v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078206v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080061v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079970v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05037043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PENJ1443" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105943v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9hu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rodier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2023.23" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939558v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.542" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017453v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078197v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.16144" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078664v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078701v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080115v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080130v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050047v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078813v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965206v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04019054v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04017322v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078883v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818898v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080040v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973135v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078206v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080061v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079970v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05037043v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PENJ1443" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105943v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9hu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>