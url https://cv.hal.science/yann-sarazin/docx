--- v0 (2026-03-20)
+++ v1 (2026-04-17)
@@ -332,161 +332,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus-containing polycarbosilazanes: Synthesis via dehydrocoupling catalysis and flame-retardant properties</w:t>
+                <w:t xml:space="preserve">Solvated Alkali and Calcium 2,2,6,6‐Tetramethylpiperidides: Synthesis and Reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Soran</w:t>
+                <w:t xml:space="preserve">Gabriel Duneş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Chapple</w:t>
+                <w:t xml:space="preserve">Cléo Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Longuet</w:t>
+                <w:t xml:space="preserve">Savarithai Jenani Louis Anandaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Cordier</w:t>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54 (5), pp.2037-2054. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4dt03172e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202500451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04867110v1</w:t>
+                <w:t xml:space="preserve">hal-05337295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto‐Optical Correlations in a High Symmetry Dysprosium Complex Reveal an Almost “Ideal Non‐SMM” and Orange‐To‐Red DyIII‐Based Emitter</w:t>
               </w:r>
@@ -600,161 +600,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05229991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvated Alkali and Calcium 2,2,6,6‐Tetramethylpiperidides: Synthesis and Reactivity</w:t>
+                <w:t xml:space="preserve">Phosphorus-containing polycarbosilazanes: Synthesis via dehydrocoupling catalysis and flame-retardant properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Duneş</w:t>
+                <w:t xml:space="preserve">Albert Soran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cléo Bastien</w:t>
+                <w:t xml:space="preserve">Peter Chapple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savarithai Jenani Louis Anandaraj</w:t>
+                <w:t xml:space="preserve">Claire Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (5), pp.2037-2054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.202500451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4dt03172e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337295v1</w:t>
+                <w:t xml:space="preserve">hal-04867110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of perfluorinated aryllead(II) complexes</w:t>
               </w:r>
@@ -844,77 +844,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating di-n-butylcalcium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Duneş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hédouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Kahlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -972,697 +972,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bis(diiminate)-based boron difluoro complexes: effective synthon for bis(borenium) cations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functionalisation of Chromane by Deprotonative Metallation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darakshan Parveen</w:t>
+                <w:t xml:space="preserve">William Erb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahul Kumar Yadav</w:t>
+                <w:t xml:space="preserve">Yury Halauko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bijan Mondal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Sarazin</w:t>
+                <w:t xml:space="preserve">Vadim Matulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4DT02050B⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (34), pp.e202400566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202400566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675235v1</w:t>
+                <w:t xml:space="preserve">hal-04646378v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barium phosphidoboranes and related calcium complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C–H Bond Activation at Antimony(III): Synthesis and Reactivity of Sb(III)-Oxyaryl Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Duneş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Kahlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpar Pöllnitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Dunes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
+                <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 53 (16), pp.6892-6905. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4dt00487f⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 53 (37), pp.15427-15440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4dt01400f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570681v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence and Single‐Molecule Magnet Properties in Ideal Symmetry Compounds: Example of a Near‐Planar Tricoordinate Ytterbium(III) Amide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nimisha Jain</w:t>
+                <w:t xml:space="preserve">Bis(diiminate)-based boron difluoro complexes: effective synthon for bis(borenium) cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darakshan Parveen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Kumar Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Houard</w:t>
+                <w:t xml:space="preserve">Bijan Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Marchal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+                <w:t xml:space="preserve">Marie Dallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistryEurope</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2 (6), pp.e202400062. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (34), pp.14139-14143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ceur.202400062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4DT02050B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753145v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C–H Bond Activation at Antimony(III): Synthesis and Reactivity of Sb(III)-Oxyaryl Species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Cordier</w:t>
+                <w:t xml:space="preserve">Barium phosphidoboranes and related calcium complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter M. Chapple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Kahlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 53 (37), pp.15427-15440. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4dt01400f⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 53 (16), pp.6892-6905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4dt00487f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614335v1</w:t>
+                <w:t xml:space="preserve">hal-04570681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalisation of Chromane by Deprotonative Metallation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Erb</w:t>
+                <w:t xml:space="preserve">Luminescence and Single‐Molecule Magnet Properties in Ideal Symmetry Compounds: Example of a Near‐Planar Tricoordinate Ytterbium(III) Amide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimisha Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yury Halauko</w:t>
+                <w:t xml:space="preserve">Félix Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vadim Matulis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+                <w:t xml:space="preserve">Rémi Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (34), pp.e202400566. </w:t>
+              <w:t xml:space="preserve">ChemistryEurope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (6), pp.e202400062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202400566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ceur.202400062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646378v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium fluoroarylsilylamides and their structural features</w:t>
               </w:r>
@@ -1674,51 +1674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakshi Mohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahya Al Ayi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savarithai Jenani Louis Anandaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1776,295 +1776,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron(II)-Catalyzed Activation of Si–N and Si–O Bonds Using Hydroboranes</w:t>
+                <w:t xml:space="preserve">Lateral Deprotometallation-Trapping Reactions on Methylated Pyridines, Quinolines and Quinoxalines Using Lithium Diethylamide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirela A. Farcaş-Johnson</w:t>
+                <w:t xml:space="preserve">Mohamed Hasyeoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Chapple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danila Gasperini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Adam N. Barrett</w:t>
+                <w:t xml:space="preserve">Frédéric Lassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.3c00339⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (35), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202300555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261558v1</w:t>
+                <w:t xml:space="preserve">hal-04193393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral Deprotometallation-Trapping Reactions on Methylated Pyridines, Quinolines and Quinoxalines Using Lithium Diethylamide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron(II)-Catalyzed Activation of Si–N and Si–O Bonds Using Hydroboranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirela A. Farcaş-Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danila Gasperini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hasyeoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter Chapple</w:t>
+                <w:t xml:space="preserve">Andrew K. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakshi Mohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lassagne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Cordier</w:t>
+                <w:t xml:space="preserve">Adam N. Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (35), </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (20), pp.3013-3024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202300555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.3c00339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193393v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heteroleptic carbazolato-barium hydroborates and a related separated ion pair</w:t>
               </w:r>
@@ -2089,51 +2089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2174,429 +2174,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonding in Barium Boryloxides, Siloxides, Phenoxides and Silazides. A comparison with the lighter alkaline earths</w:t>
+                <w:t xml:space="preserve">Bonding analysis in ytterbium(II) distannyl and related tetryls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Le Coz</w:t>
+                <w:t xml:space="preserve">Peter M Chapple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Hammoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+                <w:t xml:space="preserve">Julien Cartron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Kahlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202101687⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (40), pp.14273-14284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1dt02355a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282741v1</w:t>
+                <w:t xml:space="preserve">hal-03369223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonding analysis in ytterbium(II) distannyl and related tetryls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Bis(imino)carbazolate lead(II) fluoride and related halides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter M Chapple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cartron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Samia Kahlal</w:t>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 50 (40), pp.14273-14284. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1dt02355a⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 50 (26), pp.9021-9025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1dt01615f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369223v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bis(imino)carbazolate lead(II) fluoride and related halides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
+                <w:t xml:space="preserve">Bonding in Barium Boryloxides, Siloxides, Phenoxides and Silazides. A comparison with the lighter alkaline earths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50 (26), pp.9021-9025. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (46), pp.11966-11982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1dt01615f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202101687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282745v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular Synthesis of 9,10-Dihydroacridines through an ortho-C Alkenylation/Hydroarylation Sequence between Anilines and Aryl Alkynes in Hexafluoroisopropanol</w:t>
               </w:r>
@@ -2608,51 +2608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengdong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Force</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2716,77 +2716,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-metal bonded alkaline-earth distannyls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter M. Chapple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Kahlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2850,51 +2850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barium-catalysed dehydrocoupling of hydrosilanes and borinic acids: A mechanistic insight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2978,325 +2978,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Bridged Tetrahydrobenzo[b]azepines and Derivatives through an Aza-Piancatelli Cyclization/Michael Addition Sequence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">A versatile nitrogen ligand for alkaline-earth chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter M. Chapple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201911761⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (34), pp.11878-11889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0dt02236e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438534v1</w:t>
+                <w:t xml:space="preserve">hal-02930349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile nitrogen ligand for alkaline-earth chemistry</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Bridged Tetrahydrobenzo[b]azepines and Derivatives through an Aza-Piancatelli Cyclization/Michael Addition Sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengdong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 49 (34), pp.11878-11889. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (3), pp.1134-1138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0dt02236e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201911761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930349v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary Molecular Barium Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter M. Chapple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3343,103 +3343,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bis(imino)carbazolate a master key for barium chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Chapple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Kahlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59 (23), pp.9120-9126. </w:t>
@@ -3471,364 +3471,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lewis Acid/Hexafluoroisopropanol: A Promoter System for Selective ortho-C-Alkylation of Anilines with Deactivated Styrene Derivatives and Unactivated Alkenes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Sarazin</w:t>
+                <w:t xml:space="preserve">Alkaline-earth complexes with macrocyclic-functionalised bis(phenolate)s and bis(fluoroalkoxide)s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Abou-Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.0c02959⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (37), pp.13017-13028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0dt02573a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961178v1</w:t>
+                <w:t xml:space="preserve">hal-02959795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkaline-earth complexes with macrocyclic-functionalised bis(phenolate)s and bis(fluoroalkoxide)s</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bour</w:t>
+                <w:t xml:space="preserve">Lewis Acid/Hexafluoroisopropanol: A Promoter System for Selective ortho-C-Alkylation of Anilines with Deactivated Styrene Derivatives and Unactivated Alkenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengdong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Force</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 49 (37), pp.13017-13028. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (18), pp.10794-10802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0dt02573a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.0c02959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959795v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead(II) siloxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian-Alexandru Someșan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian I. Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3931,51 +3931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antsa Ratsifitahina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (37), pp.8854-8864. </w:t>
@@ -4013,103 +4013,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barium siloxides and catalysed formation of Si-O-Si' motifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Kahlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (59), pp.13509-13513. </w:t>
@@ -4173,51 +4173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian-Alexandru Someşan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Silvestru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4277,103 +4277,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterobimetallic Ba/Li and Ca/Li amides and diphenylmethanide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanieh Roueindeji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (17), pp.5500-5504. </w:t>
@@ -4411,103 +4411,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barium complexes with crown-ether-functionalised amidinate and iminoanilide ligands for the hydrophosphination of vinylarenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanieh Roueindeji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (25), pp.9173-9180. </w:t>
@@ -4539,464 +4539,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary interactions - Cement in trinuclear calcium complexes</w:t>
+                <w:t xml:space="preserve">Stable lead(II) boroxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorin-Claudiu Rosca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
+                <w:t xml:space="preserve">Adrian-Alexandru Somesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Silvestru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 475, pp.59-64. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (42), pp.5299-5302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2017.08.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8cc02459f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771100v1</w:t>
+                <w:t xml:space="preserve">hal-01866167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable lead(II) boroxides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Coordinate Barium Boryloxides: Synthesis and Dehydrocoupling Catalysis for the Production of Borasiloxanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian-Alexandru Somesan</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sven Tobisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8cc02459f⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (36), pp.11747-11751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201807297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866167v1</w:t>
+                <w:t xml:space="preserve">hal-01862088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Coordinate Barium Boryloxides: Synthesis and Dehydrocoupling Catalysis for the Production of Borasiloxanes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Secondary interactions - Cement in trinuclear calcium complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin-Claudiu Rosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (36), pp.11747-11751. </w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 475, pp.59-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201807297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2017.08.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862088v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heteroleptic lead(II)-halide complexes supported by a bulky iminoanilide ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Silvestru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5069,77 +5069,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tethered cationic alkaline earth – olefin complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Claudiu Roşca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5225,51 +5225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Răzvan Șuteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5346,77 +5346,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Claudiu Roşca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caytan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (7), pp.1269 - 1277. </w:t>
@@ -5480,77 +5480,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Claudiu Roşca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanieh Roueindeji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (1), pp.13. </w:t>
@@ -5627,51 +5627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Dinoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caytan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5760,64 +5760,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Tobisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5916,51 +5916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuya Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Main Group Metal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 39 (5-6), pp.131--143. </w:t>
@@ -5992,618 +5992,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali-Metal-Catalyzed Cross-Dehydrogenative Couplings of Hydrosilanes with Amines</w:t>
+                <w:t xml:space="preserve">Amino Ether-Phenolato Precatalysts of Divalent Rare Earths and Alkaline Earths for the Single and Double Hydrophosphination of Activated Alkenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srinivas Anga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
+                <w:t xml:space="preserve">Ivan V. Basalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarun K. Panda</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton V. Cherkasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgy K. Fukin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201501356⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (19), pp.3261--3271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.6b00252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295515v1</w:t>
+                <w:t xml:space="preserve">hal-01395478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored Cyclic and Linear Polycarbosilazanes by Barium-Catalyzed N−H/H−Si Dehydrocoupling Reactions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Calcium complexes with imino-phosphinanilido chalcogenide ligands for heterofunctionalisation catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Anga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarun K. Panda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201511342⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (63), pp.57835--57843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ra13117d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01274835v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino Ether-Phenolato Precatalysts of Divalent Rare Earths and Alkaline Earths for the Single and Double Hydrophosphination of Activated Alkenes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alkali-Metal-Catalyzed Cross-Dehydrogenative Couplings of Hydrosilanes with Amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Anga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarun K. Panda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.6b00252⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (7), pp.1373 - 1378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201501356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395478v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium complexes with imino-phosphinanilido chalcogenide ligands for heterofunctionalisation catalysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Tailored Cyclic and Linear Polycarbosilazanes by Barium-Catalyzed N−H/H−Si Dehydrocoupling Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Orione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (11), pp.3744 - 3748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201511342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6ra13117d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01357393v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkaline-Earth-Catalysed Cross-Dehydrocoupling of Amines and Hydrosilanes: Reactivity Trends, Scope and Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Tobisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6675,51 +6675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium, Strontium and Barium Homogeneous Catalysts for Fine Chemicals Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (6), pp.2482--2505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6759,302 +6759,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Active, Chemo- and Regioselective Yb(II) and Sm(II) Catalysts for the Hydrophosphination of Styrene with Phenylphosphine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Beyond Stereoselectivity, Switchable Catalysis: Some of the Last Frontier Challenges in Ring-Opening Polymerization of Cyclic Esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie M. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Kirillov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 21 (16), pp.6033 - 6036. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201500380⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 21 (22), pp.7988 - 8003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201500613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445120v1</w:t>
+                <w:t xml:space="preserve">hal-01139818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Stereoselectivity, Switchable Catalysis: Some of the Last Frontier Challenges in Ring-Opening Polymerization of Cyclic Esters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evgueni Kirillov</w:t>
+                <w:t xml:space="preserve">Highly Active, Chemo- and Regioselective Yb(II) and Sm(II) Catalysts for the Hydrophosphination of Styrene with Phenylphosphine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan V. Basalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgy K. Fukin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 21 (22), pp.7988 - 8003. </w:t>
+              <w:t xml:space="preserve">, 2015, 21 (16), pp.6033 - 6036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201500613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201500380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139818v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Cationic Complexes for Ring-Opening Polymerization Catalysis of Cyclic Esters and Epoxides.</w:t>
               </w:r>
@@ -7291,51 +7291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Tobisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7446,51 +7446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Orione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 34 (7), pp.1321--1327. </w:t>
@@ -7567,51 +7567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Claudiu Roşca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7802,278 +7802,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum, Indium, and Mixed Yttrium–Lithium Complexes Supported by a Chiral Binap-Based Fluorinated Dialkoxide: Structural Features and Heteroselective ROP of Lactide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maudoux</w:t>
+                <w:t xml:space="preserve">On the coordination chemistry of organochalcogenolates RNMe2^E− and RNMe2^E^O− (E = S, Se) onto lead(II) and lighter divalent tetrel elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingfang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 33 (20), pp.5740-5748. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (43), pp.16459-16474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om500458g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4DT02252A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114338v1</w:t>
+                <w:t xml:space="preserve">hal-01121155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the coordination chemistry of organochalcogenolates RNMe2^E− and RNMe2^E^O− (E = S, Se) onto lead(II) and lighter divalent tetrel elements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+                <w:t xml:space="preserve">Aluminum, Indium, and Mixed Yttrium–Lithium Complexes Supported by a Chiral Binap-Based Fluorinated Dialkoxide: Structural Features and Heteroselective ROP of Lactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 43 (43), pp.16459-16474. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (20), pp.5740-5748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4DT02252A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/om500458g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121155v1</w:t>
+                <w:t xml:space="preserve">hal-01114338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potassium and Well-Defined Neutral and Cationic Calcium Fluoroalkoxide Complexes: Structural Features and Reactivity</w:t>
               </w:r>
@@ -8085,64 +8085,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Claudiu Roşca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8228,51 +8228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osvaldo L Casagrande Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (2), pp.136--136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8306,51 +8306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divalent Heteroleptic Ytterbium Complexes – Effective Catalysts for Intermolecular Styrene Hydrophosphination and Hydroamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan V. Basalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Claudiu Roşca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8358,51 +8358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitrii M. Lyubov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander N. Selikhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgy K. Fukin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (3), pp.1654-1661. </w:t>
@@ -8466,64 +8466,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8609,51 +8609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8716,77 +8716,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclohydroamination of aminoalkenes catalyzed by disilazide alkaline-earth metal complexes : reactivity patterns and deactivation pathways.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8871,51 +8871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Claudiu Roşca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragoş-Adrian Roşca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher M. Kozak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9018,51 +9018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos E. Kefalidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourisak Sinbandhit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9119,372 +9119,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamido-Ether Actinide Complexes as Initiators for Lactide Ring-Opening Polymerization</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kinetic Analysis of the Living Ring-Opening Polymerisation of L-Lactide with Tin-(II) Initiators.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingfang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Bochmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roderick D. Cannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om300993r⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.5896--5905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201300964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879957v1</w:t>
+                <w:t xml:space="preserve">hal-01069854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Analysis of the Living Ring-Opening Polymerisation of L-Lactide with Tin-(II) Initiators.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diamido-Ether Actinide Complexes as Initiators for Lactide Ring-Opening Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra E. Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel B. Leznoff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201300964⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (5), pp.1183-1192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om300993r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01069854v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete divalent rare-earth cationic ROP catalysts : ligand-dependent redox behavior and discrepancies with alkaline-earth analogues in a ligand-assisted activated monomer mechanism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9595,51 +9595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourisak Sinbandhit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43 (11), pp.4268 - 4286. </w:t>
@@ -9677,77 +9677,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heteroleptic alkyl and amide iminoanilide alkaline earth and divalent rare earth complexes for the catalysis of hydrophosphination and (cyclo)hydroamination reactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9800,427 +9800,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-Diketiminate alkaline-earth cationic complexes: synthesis, structures, lactide polymerization and unusual oxidative reactivity of the ancillary ligand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Heteroleptic silylamido phenolate complexes of calcium and the larger alkaline earth metals: β-agostic Ae⋅⋅⋅Si-H stabilization and activity in the ring-opening polymerization of L-lactide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201200183⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (20), pp.6289-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201103666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874211v1</w:t>
+                <w:t xml:space="preserve">hal-00805319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-Defined, Solvent-Free Cationic Barium Complexes: Synthetic Strategies and Catalytic Activity in the Ring-Opening Polymerization of Lactide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 380, pp.2-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2011.09.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteroleptic silylamido phenolate complexes of calcium and the larger alkaline earth metals: β-agostic Ae⋅⋅⋅Si-H stabilization and activity in the ring-opening polymerization of L-lactide.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">β-Diketiminate alkaline-earth cationic complexes: synthesis, structures, lactide polymerization and unusual oxidative reactivity of the ancillary ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18 (20), pp.6289-301. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (18), pp.3023-3031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201103666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201200183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805319v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allyl strontium compounds: synthesis, molecular structure and properties.</w:t>
               </w:r>
@@ -10334,272 +10334,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum, Calcium and Zinc Complexes Supported by Potentially Tridentate Imino-Phenolate Ligands: Synthesis and Use in the Ring-Opening Polymerization of Lactide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miloud Bouyhayi</w:t>
+                <w:t xml:space="preserve">Highly effective alkaline earth catalysts for the sterically governed hydrophosphonylation of aldehydes and nonactivated ketones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (42), pp.13259-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201201489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aoc.2909⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874218v1</w:t>
+                <w:t xml:space="preserve">hal-00805346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly effective alkaline earth catalysts for the sterically governed hydrophosphonylation of aldehydes and nonactivated ketones.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Aluminum, Calcium and Zinc Complexes Supported by Potentially Tridentate Imino-Phenolate Ligands: Synthesis and Use in the Ring-Opening Polymerization of Lactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Bouyhayi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osvaldo L. Casagrande Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18 (42), pp.13259-64. </w:t>
+              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (12), pp.681-688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201201489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aoc.2909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805346v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic and mechanistic aspects of the immortal ring-opening polymerization of lactide and trimethylene carbonate with new homo- and heteroleptic tin(II)-phenolate catalysts.</w:t>
               </w:r>
@@ -10637,51 +10637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourisak Sinbandhit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Bochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (10), pp.2998-3013. </w:t>
@@ -10731,77 +10731,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When bigger is better: intermolecular hydrofunctionalizations of activated alkenes catalyzed by heteroleptic alkaline earth complexes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10854,347 +10854,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoselective Styrene Polymerization Catalyzed by ansa-Bis(indenyl) Allyl Rare Earth Complexes. Stereochemical and Mechanistic Aspects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evgeny Kirillov</w:t>
+                <w:t xml:space="preserve">Zinc and magnesium complexes supported by bulky multidentate amino-ether phenolate ligands: potent pre-catalysts for the immortal ring-opening polymerisation of cyclic esters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma2003757⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (2), pp.523-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0dt01219j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632223v1</w:t>
+                <w:t xml:space="preserve">hal-00632108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc and magnesium complexes supported by bulky multidentate amino-ether phenolate ligands: potent pre-catalysts for the immortal ring-opening polymerisation of cyclic esters.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
+                <w:t xml:space="preserve">Isoselective Styrene Polymerization Catalyzed by ansa-Bis(indenyl) Allyl Rare Earth Complexes. Stereochemical and Mechanistic Aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Annunziata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Kirillov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Okuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 40 (2), pp.523-34. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (9), pp.3312-3322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0dt01219j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ma2003757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632108v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-defined syndiotactic polystyrene-b-atactic polystyrene stereoblock polymers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Annunziata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (9-10), pp.751-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11253,90 +11253,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete, solvent-free alkaline-earth metal cations: metal***fluorine interactions and ROP catalytic activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 133 (23), pp.9069-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11396,77 +11396,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Annunziata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 535 (8), pp.1367-1374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11539,51 +11539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010 (22), pp.3423-3428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11776,77 +11776,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-Catalyzed Immortal Ring-Opening Polymerization of Lactones, Lactides and Cyclic Carbonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Ajellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie M. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11909,77 +11909,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Allyl Complexes of Group 3 Metals and Lanthanides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie M. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Kirillov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12064,51 +12064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12206,51 +12206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (5), pp.1093-1099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12322,64 +12322,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Kirillov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12464,51 +12464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13666,69 +13666,56 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogenized “Ligand-Free” Lanthanide Catalysts for the Homo- and Copolymerization of Ethylene and 1,3-Butadiene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Copolymerization of Propene and 5-Vinyl-2-Norbornene: A Simple Route to Polar Poly(propylene)s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13741,111 +13728,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Hauschild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Bochmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 38 (8), pp.3060 - 3067. </w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 (15), pp.1208 - 1213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma047454r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/marc.200500241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444966v1</w:t>
+                <w:t xml:space="preserve">hal-01444978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copolymerization of Propene and 5-Vinyl-2-Norbornene: A Simple Route to Polar Poly(propylene)s</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogenized “Ligand-Free” Lanthanide Catalysts for the Homo- and Copolymerization of Ethylene and 1,3-Butadiene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy J. Woodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13858,94 +13870,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Hauschild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Bochmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (8), pp.3060 - 3067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma047454r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/marc.200500241⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01444978v1</w:t>
+                <w:t xml:space="preserve">hal-01444966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary cerium(IV) tert-butoxides-dialkylmagnesium systems: Radical versus coordinative polymerization of styrene</w:t>
               </w:r>
@@ -13983,51 +13983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 238 (1-2), pp.207 - 214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14067,272 +14067,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and structure of [Cp2Zr(OPri)(HOPri)]+ and its activity in the polymerisation of propene oxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Zinc and Magnesium Alkyl and Amido Cations for Ring-Opening Polymerization Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaine Farrow</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David L. Hughes</w:t>
+                <w:t xml:space="preserve">Mark Schormann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Bochmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 689 (24), pp.4624 - 4629. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23, pp.3296-3302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2004.07.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/om0497691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444961v1</w:t>
+                <w:t xml:space="preserve">hal-01444938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Zinc and Magnesium Alkyl and Amido Cations for Ring-Opening Polymerization Reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and structure of [Cp2Zr(OPri)(HOPri)]+ and its activity in the polymerisation of propene oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Farrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark Schormann</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Bochmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 23, pp.3296-3302. </w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 689 (24), pp.4624 - 4629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om0497691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2004.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444938v1</w:t>
+                <w:t xml:space="preserve">hal-01444961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14432,77 +14432,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach for accessing Alkyl and Arylcalcium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hédouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Duneş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14607,191 +14607,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main group (r)evolution: C-H activation with Antimony(III)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">s- and p-block wonders: A tale of offbeat main group metal complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECOM-CONCOORD 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Fournols, France</w:t>
+              <w:t xml:space="preserve">New Trends in Chemistry 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479776v1</w:t>
+                <w:t xml:space="preserve">hal-05477918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">s- and p-block wonders: A tale of offbeat main group metal complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Main group (r)evolution: C-H activation with Antimony(III)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Duneş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Silvestru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Trends in Chemistry 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Timisoara, Romania</w:t>
+              <w:t xml:space="preserve">GECOM-CONCOORD 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Fournols, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477918v1</w:t>
+                <w:t xml:space="preserve">hal-05479776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14809,90 +14809,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On The Way to Dibutylcalcium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Duneş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hédouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14975,51 +14975,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium, Strontium and Barium Complexes in Organic Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter M. Chapple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gerard Parkin; Karsten Meyer; Dermot O’hare. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Organometallic Chemistry IV (Fourth Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.104-192, 2022, 978-0-323-91350-8. </w:t>
@@ -15237,285 +15237,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Phenolates as Polymerization Catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Alkaline-Earth Metal Complexes in Homogeneous Polymerization Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Metal Phenolates. </w:t>
+              <w:t xml:space="preserve">Sjoerd Harder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patai's Chemistry of Functional Groups</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Wiley &amp; Sons, 2013, </w:t>
+              <w:t xml:space="preserve">Alkaline-Earth Metal Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.141-189, 2013, Topics in Organometallic Chemistry, 978-3-642-36269-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9780470682531.pat0606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36270-5_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881567v1</w:t>
+                <w:t xml:space="preserve">hal-00881542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkaline-Earth Metal Complexes in Homogeneous Polymerization Catalysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Metal Phenolates as Polymerization Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Kirillov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sjoerd Harder. </w:t>
+              <w:t xml:space="preserve">Metal Phenolates. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alkaline-Earth Metal Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Patai's Chemistry of Functional Groups</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Wiley &amp; Sons, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9780470682531.pat0606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-36270-5_5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00881542v1</w:t>
+                <w:t xml:space="preserve">hal-00881567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge-Neutral and Cationic Complexes of Large Alkaline Earths for Ring-Opening Polymerization and Fine Chemicals Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15598,51 +15598,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonate Monomers Issued from Renewable Resources and Process for Polymerising them</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15712,51 +15712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process to Make a Diblock Copolymer Having a Monovinylaromatic Polymer Block</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15997,51 +15997,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9D43F32"/>
+    <w:nsid w:val="3C849A47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16228,51 +16228,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-sarazin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1121-0292" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155333720" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-2202-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505150v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Mohan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sarazin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500401" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867110v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Soran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chapple" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03172e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229991v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Jain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500193" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337295v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dune&#351;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Bastien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savarithai Jenani Louis Anandaraj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202500451" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867085v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Alexandru Some&#351;an" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03167a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210274v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;douin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kahlal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500196" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675235v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darakshan Parveen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Kumar Yadav" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Mondal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT02050B" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570681v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dunes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Chapple" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00487f" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04753145v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Houard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marchal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202400062" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpar P&#246;llnitz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Saillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt01400f" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04646378v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erb" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Halauko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Matulis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400566" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149132v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Al Ayi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mgmc-2023-0012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261558v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela A. Farca&#351;-Johnson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Gasperini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew K. King" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam N. Barrett" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.3c00339" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193393v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hasyeoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lassagne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300555" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03607938v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter.M. Chapple" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2022.115731" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282741v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Le Coz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Hammoud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101687" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369223v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Chapple" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanem Hamdoun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt02355a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282745v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt01615f" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245060v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengdong Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Force" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00487" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245118v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc00436k" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397300v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyun Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cavallo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Falivene" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904933" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02438534v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201911761" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930349v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt02236e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928609v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000501" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498789v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202001439" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02961178v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c02959" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959795v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abou-Khalil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt02573a" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325636v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Alexandru Some&#537;an" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian I. Rat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904713" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02120747v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Roueindeji" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsa Ratsifitahina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901262" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280837v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903676" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179649v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Silvestru" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02110h" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02120741v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt00771g" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150460v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt01512d" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771100v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin-Claudiu Rosca" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.08.038" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01866167v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Alexandru Somesan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc02459f" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862088v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Tobisch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Carpentier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201807297" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612237v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bellini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Silvestru" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mgmc-2017-0033" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620399v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin-Claudiu Ro&#351;ca" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT03300A" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469209v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pop" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#259;zvan &#536;uteu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT00279C" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500530v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01517485v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics5010013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01290444v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dinoi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601096" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X9QRBXGW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398042v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603191" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438117v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Hu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mgmc-2016-0036" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295515v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Anga" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun K. Panda" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201501356" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C8VR3QD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274835v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Orione" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201511342" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3K5WKXLJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395478v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan V. Basalov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton V. Cherkasov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy K. Fukin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00252" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357393v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra13117d" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274113v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504316" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZC2NFS0Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438126v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.201600067" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-42MN9MJZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445120v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500380" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20C5BFA4AAFA6C4FF88C271C148A50A8B5C19BAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01139818v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Guillaume" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Kirillov" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500613" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83B496B38C03355A6A23AA0EBE2A2EDFD3FA7D75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153409v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Carpentier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.5b00033" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114324v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfang Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos E. Kefalidis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourisak Sinbandhit" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om5007566" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158456v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201502956" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D84E4FE04C219A107A494A77ED403316BB23E35B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153428v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Fadlallah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bellini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Orione" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00052" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141110v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Romero" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405454" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WK6QHQNX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114346v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Poirier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ghiotto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Bochmann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick D. Cannon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500124k" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114338v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500458g" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01121155v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02252A" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114341v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500343w" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153811v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bouyhayi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo L Casagrande Jr" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.3088" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01121211v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii M. Lyubov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N. Selikhov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4027859" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114344v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304788" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114342v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Fang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402358" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2MS02K8H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824658v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203562" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3QHZXQJ3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879943v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drago&#351;-Adrian Ro&#351;ca" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Kozak" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca M. Kerton" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32726k" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069851v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301751" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HV5C394D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879957v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra E. Hayes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Katz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Leznoff" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300993r" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069854v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300964" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X6GPM3HF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824594v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204340" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q078RQ2L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00860197v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt51681d" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881408v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301464" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QS7XFFV2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874211v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200183" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S53QGT00-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872412v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.09.020" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFNQ6DZK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805319v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gu&#233;gan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103666" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5ZGMCL83-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805345v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Jochmann" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P Davin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Maslek" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Spaniol" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt30743j" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874218v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo L. Casagrande Jr" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.2909" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00JP0FF0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805346v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201489" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PQR9919V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805312v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102261" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32N3G4BV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805321v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201200364" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q69PWHWJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632223v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Annunziata" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Kirillov" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Okuda" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma2003757" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632108v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01219j" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632220v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201100072" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-59PB9C94-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632235v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja2024977" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632216v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Fr&#233;mont" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100059" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576877v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000558" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJ8VHZTC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589178v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ro&#351;ca" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silvestru" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100908q" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576871v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ajellal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Guillaume" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Helou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C001226B" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-0PRP8PJB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576860v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.12.008" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMBH2SQ4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497860v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201000021" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LMN315V1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497847v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vergnaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Strub" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2010.01.014" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-395376WG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411131v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200802036" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88JN44C7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448594v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Poirier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b917799j" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4NBS2BQR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445066v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A. Wright" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan A.J. Harding" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Martin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Woodman" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2007.10.043" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6BHL30B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445060v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis M. Broomfield" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Hughes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Clegg" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2007.04.047" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58Q3S3Z5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445054v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Kaltsoyannis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0657105" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W6CGK9FR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445055v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om061154b" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q2J9QFW4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445049v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2006.09.021" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSFJTBFL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445044v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Coles" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Hursthouse" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200600397" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/05B2541B40E662F6CA66A2539326F561247CF504/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444985v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth H. Howard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Humphrey" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b511851d" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/775EC76A2702220EBF31F89C3350FA838C8D9886/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444971v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Garratt" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Fink" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2005.03.017" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWZSGBFP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444966v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hauschild" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma047454r" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444978v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200500241" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDFB95DD163384BD30C76410A6B5866023FE9CA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444982v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mortreux" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2005.05.025" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJMV1B09-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444961v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Farrow" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2004.07.012" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCWLF1JB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444938v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Schormann" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om0497691" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R7MJL65J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477903v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481012v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mongin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477993v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479776v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477918v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477847v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639593v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-820206-7.00069-x" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367733v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527818020.ch4" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122160v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Carpentier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788016490-00094" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881567v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470682531.pat0606" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881542v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36270-5_5" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-478L37VL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881556v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118742952.ch28" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342334v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Helou" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Miserque" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342351v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478004v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-sarazin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1121-0292" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155333720" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-2202-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505150v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Mohan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sarazin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500401" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dune&#351;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Bastien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savarithai Jenani Louis Anandaraj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202500451" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229991v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Jain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500193" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867110v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Soran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chapple" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03172e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867085v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Alexandru Some&#351;an" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03167a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210274v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;douin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kahlal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500196" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04646378v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Halauko" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Matulis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400566" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614335v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpar P&#246;llnitz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Saillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt01400f" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darakshan Parveen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Kumar Yadav" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Mondal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT02050B" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dunes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Chapple" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00487f" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04753145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Houard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marchal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202400062" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149132v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Al Ayi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mgmc-2023-0012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hasyeoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lassagne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300555" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261558v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela A. Farca&#351;-Johnson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Gasperini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew K. King" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam N. Barrett" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.3c00339" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03607938v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter.M. Chapple" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2022.115731" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369223v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Chapple" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanem Hamdoun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt02355a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282745v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt01615f" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282741v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Le Coz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Hammoud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101687" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245060v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengdong Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Force" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00487" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245118v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc00436k" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397300v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyun Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cavallo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Falivene" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904933" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930349v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt02236e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02438534v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201911761" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928609v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000501" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498789v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202001439" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959795v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abou-Khalil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt02573a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02961178v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c02959" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325636v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Alexandru Some&#537;an" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian I. Rat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904713" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02120747v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Roueindeji" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsa Ratsifitahina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901262" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280837v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903676" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179649v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Silvestru" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02110h" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02120741v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt00771g" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150460v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt01512d" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01866167v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Alexandru Somesan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc02459f" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862088v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Tobisch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Carpentier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201807297" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771100v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin-Claudiu Rosca" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.08.038" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612237v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bellini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Silvestru" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mgmc-2017-0033" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620399v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin-Claudiu Ro&#351;ca" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT03300A" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469209v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pop" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#259;zvan &#536;uteu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT00279C" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500530v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01517485v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics5010013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01290444v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dinoi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601096" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X9QRBXGW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398042v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603191" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438117v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Hu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mgmc-2016-0036" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395478v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan V. Basalov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton V. Cherkasov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy K. Fukin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00252" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357393v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Anga" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun K. Panda" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra13117d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295515v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201501356" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C8VR3QD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274835v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Orione" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201511342" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3K5WKXLJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274113v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504316" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZC2NFS0Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438126v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.201600067" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-42MN9MJZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01139818v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Guillaume" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Kirillov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500613" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83B496B38C03355A6A23AA0EBE2A2EDFD3FA7D75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445120v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500380" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20C5BFA4AAFA6C4FF88C271C148A50A8B5C19BAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153409v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Carpentier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.5b00033" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114324v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfang Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos E. Kefalidis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourisak Sinbandhit" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om5007566" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158456v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201502956" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D84E4FE04C219A107A494A77ED403316BB23E35B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153428v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Fadlallah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bellini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Orione" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00052" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141110v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Romero" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405454" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WK6QHQNX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114346v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Poirier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ghiotto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Bochmann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick D. Cannon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500124k" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01121155v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02252A" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114338v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500458g" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114341v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500343w" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153811v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bouyhayi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo L Casagrande Jr" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.3088" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01121211v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii M. Lyubov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N. Selikhov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4027859" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114344v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304788" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114342v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Fang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402358" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2MS02K8H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824658v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203562" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3QHZXQJ3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879943v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drago&#351;-Adrian Ro&#351;ca" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Kozak" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca M. Kerton" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32726k" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069851v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301751" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HV5C394D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069854v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300964" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X6GPM3HF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879957v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra E. Hayes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Katz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Leznoff" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300993r" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824594v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204340" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q078RQ2L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00860197v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt51681d" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881408v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301464" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QS7XFFV2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805319v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gu&#233;gan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103666" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5ZGMCL83-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872412v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.09.020" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFNQ6DZK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874211v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200183" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S53QGT00-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805345v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Jochmann" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P Davin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Maslek" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Spaniol" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt30743j" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805346v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201489" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PQR9919V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874218v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo L. Casagrande Jr" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.2909" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00JP0FF0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805312v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102261" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32N3G4BV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805321v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201200364" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q69PWHWJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632108v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01219j" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632223v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Annunziata" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Kirillov" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Okuda" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma2003757" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632220v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201100072" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-59PB9C94-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632235v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja2024977" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632216v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Fr&#233;mont" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100059" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576877v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000558" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJ8VHZTC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589178v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ro&#351;ca" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silvestru" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100908q" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576871v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ajellal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Guillaume" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Helou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C001226B" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-0PRP8PJB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576860v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.12.008" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMBH2SQ4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497860v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201000021" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LMN315V1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497847v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vergnaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Strub" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2010.01.014" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-395376WG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411131v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200802036" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88JN44C7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448594v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Poirier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b917799j" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4NBS2BQR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445066v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A. Wright" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan A.J. Harding" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Martin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Woodman" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2007.10.043" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6BHL30B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445060v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis M. Broomfield" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Hughes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Clegg" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2007.04.047" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58Q3S3Z5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445054v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Kaltsoyannis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0657105" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W6CGK9FR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445055v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om061154b" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q2J9QFW4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445049v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2006.09.021" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSFJTBFL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445044v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Coles" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Hursthouse" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200600397" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/05B2541B40E662F6CA66A2539326F561247CF504/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444985v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth H. Howard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Humphrey" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b511851d" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/775EC76A2702220EBF31F89C3350FA838C8D9886/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444971v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Garratt" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Fink" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2005.03.017" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWZSGBFP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444978v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hauschild" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200500241" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDFB95DD163384BD30C76410A6B5866023FE9CA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444966v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma047454r" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444982v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mortreux" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2005.05.025" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJMV1B09-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444938v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Schormann" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om0497691" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R7MJL65J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444961v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Farrow" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2004.07.012" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCWLF1JB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477903v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481012v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mongin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477993v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477918v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479776v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477847v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639593v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-820206-7.00069-x" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367733v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527818020.ch4" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122160v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Carpentier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788016490-00094" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881542v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36270-5_5" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-478L37VL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881567v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470682531.pat0606" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881556v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118742952.ch28" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342334v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Helou" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Miserque" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342351v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478004v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>