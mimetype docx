--- v1 (2026-04-17)
+++ v2 (2026-05-10)
@@ -332,429 +332,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvated Alkali and Calcium 2,2,6,6‐Tetramethylpiperidides: Synthesis and Reactivity</w:t>
+                <w:t xml:space="preserve">Phosphorus-containing polycarbosilazanes: Synthesis via dehydrocoupling catalysis and flame-retardant properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Duneş</w:t>
+                <w:t xml:space="preserve">Albert Soran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cléo Bastien</w:t>
+                <w:t xml:space="preserve">Peter Chapple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savarithai Jenani Louis Anandaraj</w:t>
+                <w:t xml:space="preserve">Claire Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (5), pp.2037-2054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.202500451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4dt03172e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337295v1</w:t>
+                <w:t xml:space="preserve">hal-04867110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto‐Optical Correlations in a High Symmetry Dysprosium Complex Reveal an Almost “Ideal Non‐SMM” and Orange‐To‐Red DyIII‐Based Emitter</w:t>
+                <w:t xml:space="preserve">Solvated Alkali and Calcium 2,2,6,6‐Tetramethylpiperidides: Synthesis and Reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nimisha Jain</w:t>
+                <w:t xml:space="preserve">Gabriel Duneş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire David</w:t>
+                <w:t xml:space="preserve">Cléo Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savarithai Jenani Louis Anandaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistryEurope</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.202500193. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ceur.202500193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202500451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05229991v1</w:t>
+                <w:t xml:space="preserve">hal-05337295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus-containing polycarbosilazanes: Synthesis via dehydrocoupling catalysis and flame-retardant properties</w:t>
+                <w:t xml:space="preserve">Magneto‐Optical Correlations in a High Symmetry Dysprosium Complex Reveal an Almost “Ideal Non‐SMM” and Orange‐To‐Red DyIII‐Based Emitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Soran</w:t>
+                <w:t xml:space="preserve">Nimisha Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Chapple</w:t>
+                <w:t xml:space="preserve">Grégoire David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Longuet</w:t>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Cordier</w:t>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54 (5), pp.2037-2054. </w:t>
+              <w:t xml:space="preserve">ChemistryEurope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.202500193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4dt03172e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ceur.202500193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04867110v1</w:t>
+                <w:t xml:space="preserve">hal-05229991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of perfluorinated aryllead(II) complexes</w:t>
               </w:r>
@@ -844,77 +844,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating di-n-butylcalcium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Duneş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hédouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Kahlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -972,697 +972,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalisation of Chromane by Deprotonative Metallation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barium phosphidoboranes and related calcium complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Erb</w:t>
+                <w:t xml:space="preserve">Gabriel Dunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yury Halauko</w:t>
+                <w:t xml:space="preserve">Peter M. Chapple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Kahlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vadim Matulis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (34), pp.e202400566. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (16), pp.6892-6905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202400566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4dt00487f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646378v2</w:t>
+                <w:t xml:space="preserve">hal-04570681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C–H Bond Activation at Antimony(III): Synthesis and Reactivity of Sb(III)-Oxyaryl Species</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bis(diiminate)-based boron difluoro complexes: effective synthon for bis(borenium) cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpar Pöllnitz</w:t>
+                <w:t xml:space="preserve">Darakshan Parveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
+                <w:t xml:space="preserve">Rahul Kumar Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bijan Mondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 53 (37), pp.15427-15440. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4dt01400f⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 53 (34), pp.14139-14143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4DT02050B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614335v1</w:t>
+                <w:t xml:space="preserve">hal-04675235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bis(diiminate)-based boron difluoro complexes: effective synthon for bis(borenium) cations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rahul Kumar Yadav</w:t>
+                <w:t xml:space="preserve">Luminescence and Single‐Molecule Magnet Properties in Ideal Symmetry Compounds: Example of a Near‐Planar Tricoordinate Ytterbium(III) Amide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimisha Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bijan Mondal</w:t>
+                <w:t xml:space="preserve">Félix Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dallon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Sarazin</w:t>
+                <w:t xml:space="preserve">Rémi Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 53 (34), pp.14139-14143. </w:t>
+              <w:t xml:space="preserve">ChemistryEurope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (6), pp.e202400062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4DT02050B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ceur.202400062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675235v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barium phosphidoboranes and related calcium complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functionalisation of Chromane by Deprotonative Metallation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Dunes</w:t>
+                <w:t xml:space="preserve">William Erb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter M. Chapple</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samia Kahlal</w:t>
+                <w:t xml:space="preserve">Yury Halauko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Matulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 53 (16), pp.6892-6905. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (34), pp.e202400566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4dt00487f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202400566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570681v1</w:t>
+                <w:t xml:space="preserve">hal-04646378v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence and Single‐Molecule Magnet Properties in Ideal Symmetry Compounds: Example of a Near‐Planar Tricoordinate Ytterbium(III) Amide</w:t>
+                <w:t xml:space="preserve">C–H Bond Activation at Antimony(III): Synthesis and Reactivity of Sb(III)-Oxyaryl Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nimisha Jain</w:t>
+                <w:t xml:space="preserve">Gabriel Duneş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Kahlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Houard</w:t>
+                <w:t xml:space="preserve">Alpar Pöllnitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Marchal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+                <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistryEurope</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2 (6), pp.e202400062. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (37), pp.15427-15440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ceur.202400062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4dt01400f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753145v1</w:t>
+                <w:t xml:space="preserve">hal-04614335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium fluoroarylsilylamides and their structural features</w:t>
               </w:r>
@@ -1674,51 +1674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakshi Mohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahya Al Ayi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savarithai Jenani Louis Anandaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1795,51 +1795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateral Deprotometallation-Trapping Reactions on Methylated Pyridines, Quinolines and Quinoxalines Using Lithium Diethylamide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hasyeoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Chapple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2089,51 +2089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2353,51 +2353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2500,51 +2500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (46), pp.11966-11982. </w:t>
@@ -2608,51 +2608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengdong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Force</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2716,51 +2716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-metal bonded alkaline-earth distannyls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter M. Chapple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2978,325 +2978,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile nitrogen ligand for alkaline-earth chemistry</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Bridged Tetrahydrobenzo[b]azepines and Derivatives through an Aza-Piancatelli Cyclization/Michael Addition Sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengdong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0dt02236e⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (3), pp.1134-1138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201911761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930349v1</w:t>
+                <w:t xml:space="preserve">hal-02438534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Bridged Tetrahydrobenzo[b]azepines and Derivatives through an Aza-Piancatelli Cyclization/Michael Addition Sequence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">A versatile nitrogen ligand for alkaline-earth chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter M. Chapple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (3), pp.1134-1138. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (34), pp.11878-11889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201911761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0dt02236e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438534v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary Molecular Barium Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter M. Chapple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3343,51 +3343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bis(imino)carbazolate a master key for barium chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Chapple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Kahlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3395,51 +3395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59 (23), pp.9120-9126. </w:t>
@@ -3516,51 +3516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Abou-Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3637,64 +3637,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengdong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Force</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3784,51 +3784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian I. Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3873,295 +3873,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal···F-C bonding in low-coordinate alkaline-earth fluoroarylamides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antsa Ratsifitahina</w:t>
+                <w:t xml:space="preserve">Barium siloxides and catalysed formation of Si-O-Si' motifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Kahlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 25 (37), pp.8854-8864. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201901262⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 25 (59), pp.13509-13513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201903676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120747v1</w:t>
+                <w:t xml:space="preserve">hal-02280837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barium siloxides and catalysed formation of Si-O-Si' motifs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
+                <w:t xml:space="preserve">Metal···F-C bonding in low-coordinate alkaline-earth fluoroarylamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanieh Roueindeji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antsa Ratsifitahina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 25 (59), pp.13509-13513. </w:t>
+              <w:t xml:space="preserve">, 2019, 25 (37), pp.8854-8864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201903676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201901262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280837v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminofluoroalkoxide amido and boryloxo lead(ii) complexes</w:t>
               </w:r>
@@ -4173,51 +4173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian-Alexandru Someşan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Silvestru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4290,90 +4290,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterobimetallic Ba/Li and Ca/Li amides and diphenylmethanide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanieh Roueindeji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (17), pp.5500-5504. </w:t>
@@ -4424,90 +4424,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barium complexes with crown-ether-functionalised amidinate and iminoanilide ligands for the hydrophosphination of vinylarenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanieh Roueindeji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (25), pp.9173-9180. </w:t>
@@ -4539,464 +4539,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable lead(II) boroxides</w:t>
+                <w:t xml:space="preserve">Secondary interactions - Cement in trinuclear calcium complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian-Alexandru Somesan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cristian Silvestru</w:t>
+                <w:t xml:space="preserve">Sorin-Claudiu Rosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54 (42), pp.5299-5302. </w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 475, pp.59-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8cc02459f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2017.08.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866167v1</w:t>
+                <w:t xml:space="preserve">hal-01771100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Coordinate Barium Boryloxides: Synthesis and Dehydrocoupling Catalysis for the Production of Borasiloxanes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stable lead(II) boroxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian-Alexandru Somesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Silvestru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201807297⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (42), pp.5299-5302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cc02459f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862088v1</w:t>
+                <w:t xml:space="preserve">hal-01866167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary interactions - Cement in trinuclear calcium complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Coordinate Barium Boryloxides: Synthesis and Dehydrocoupling Catalysis for the Production of Borasiloxanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Tobisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorin-Claudiu Rosca</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J-F Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 475, pp.59-64. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (36), pp.11747-11751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2017.08.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201807297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771100v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heteroleptic lead(II)-halide complexes supported by a bulky iminoanilide ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Silvestru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5069,77 +5069,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tethered cationic alkaline earth – olefin complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Claudiu Roşca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5180,377 +5180,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium complexes bearing Me2N^E^O− (E = S, Se) organochalcogenoalkoxides and their zinc and mercury analogues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">π Ligands in Alkaline Earth Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin-Claudiu Roşca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Pop</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Elsa Caytan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7DT00279C⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (7), pp.1269 - 1277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.7b00006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469209v1</w:t>
+                <w:t xml:space="preserve">hal-01500530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">π Ligands in Alkaline Earth Complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sorin-Claudiu Roşca</w:t>
+                <w:t xml:space="preserve">Cadmium complexes bearing Me2N^E^O− (E = S, Se) organochalcogenoalkoxides and their zinc and mercury analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Caytan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Răzvan Șuteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 36 (7), pp.1269 - 1277. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, 46 (10), pp.3179-3191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.7b00006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7DT00279C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500530v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K+···Cπ and K+···F Non-Covalent Interactions in π-Functionalized Potassium Fluoroalkoxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Claudiu Roşca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanieh Roueindeji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (1), pp.13. </w:t>
@@ -5614,64 +5614,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Claudiu Roşca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Dinoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caytan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5728,481 +5728,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Barium-Catalysed N−H/H−Si Dehydrogenative Cross-Couplings: Cyclodisilazanes versus Linear Oligosilazanes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Alkali-Metal-Catalyzed Cross-Dehydrogenative Couplings of Hydrosilanes with Amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Anga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Sarazin</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarun K. Panda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201603191⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (7), pp.1373 - 1378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201501356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398042v1</w:t>
+                <w:t xml:space="preserve">hal-01295515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminium, gallium and indium complexes supported by a chiral phenolato-prolinolato dianionic ligand</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailored Cyclic and Linear Polycarbosilazanes by Barium-Catalyzed N−H/H−Si Dehydrocoupling Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Orione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Main Group Metal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/mgmc-2016-0036⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (11), pp.3744 - 3748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201511342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438117v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino Ether-Phenolato Precatalysts of Divalent Rare Earths and Alkaline Earths for the Single and Double Hydrophosphination of Activated Alkenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan V. Basalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton V. Cherkasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgy K. Fukin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35 (19), pp.3261--3271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.organomet.6b00252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium complexes with imino-phosphinanilido chalcogenide ligands for heterofunctionalisation catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srinivas Anga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarun K. Panda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6226,1060 +6220,1066 @@
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (63), pp.57835--57843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c6ra13117d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali-Metal-Catalyzed Cross-Dehydrogenative Couplings of Hydrosilanes with Amines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Srinivas Anga</w:t>
+                <w:t xml:space="preserve">Sequential Barium-Catalysed N−H/H−Si Dehydrogenative Cross-Couplings: Cyclodisilazanes versus Linear Oligosilazanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Tobisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tarun K. Panda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (7), pp.1373 - 1378. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (44), pp.15733 - 15743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201501356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201603191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295515v1</w:t>
+                <w:t xml:space="preserve">hal-01398042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored Cyclic and Linear Polycarbosilazanes by Barium-Catalyzed N−H/H−Si Dehydrocoupling Reactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Bellini</w:t>
+                <w:t xml:space="preserve">Aluminium, gallium and indium complexes supported by a chiral phenolato-prolinolato dianionic ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Orione</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuya Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201511342⟩</w:t>
+              <w:t xml:space="preserve">Main Group Metal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (5-6), pp.131--143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/mgmc-2016-0036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01274835v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkaline-Earth-Catalysed Cross-Dehydrocoupling of Amines and Hydrosilanes: Reactivity Trends, Scope and Mechanism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Calcium, Strontium and Barium Homogeneous Catalysts for Fine Chemicals Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (13), pp.4564 - 4583. </w:t>
+              <w:t xml:space="preserve">Chemical Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (6), pp.2482--2505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201504316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/tcr.201600067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274113v1</w:t>
+                <w:t xml:space="preserve">hal-01438126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium, Strontium and Barium Homogeneous Catalysts for Fine Chemicals Synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alkaline-Earth-Catalysed Cross-Dehydrocoupling of Amines and Hydrosilanes: Reactivity Trends, Scope and Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Tobisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Record</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (6), pp.2482--2505. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (13), pp.4564 - 4583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/tcr.201600067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201504316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438126v1</w:t>
+                <w:t xml:space="preserve">hal-01274113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Stereoselectivity, Switchable Catalysis: Some of the Last Frontier Challenges in Ring-Opening Polymerization of Cyclic Esters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evgueni Kirillov</w:t>
+                <w:t xml:space="preserve">Highly Active, Chemo- and Regioselective Yb(II) and Sm(II) Catalysts for the Hydrophosphination of Styrene with Phenylphosphine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan V. Basalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgy K. Fukin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 21 (22), pp.7988 - 8003. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201500613⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 21 (16), pp.6033 - 6036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201500380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139818v1</w:t>
+                <w:t xml:space="preserve">hal-01445120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Active, Chemo- and Regioselective Yb(II) and Sm(II) Catalysts for the Hydrophosphination of Styrene with Phenylphosphine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Sarazin</w:t>
+                <w:t xml:space="preserve">Structure vs 119Sn NMR Chemical Shift in Three-Coordinated Tin(II) Complexes: Experimental Data and Predictive DFT Computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingfang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos E. Kefalidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourisak Sinbandhit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201500380⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (11), pp.2139-2150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om5007566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01445120v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Cationic Complexes for Ring-Opening Polymerization Catalysis of Cyclic Esters and Epoxides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115 (9), pp.3564--3614. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemrev.5b00033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure vs 119Sn NMR Chemical Shift in Three-Coordinated Tin(II) Complexes: Experimental Data and Predictive DFT Computations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond Stereoselectivity, Switchable Catalysis: Some of the Last Frontier Challenges in Ring-Opening Polymerization of Cyclic Esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos E. Kefalidis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+                <w:t xml:space="preserve">Sophie M. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sourisak Sinbandhit</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evgueni Kirillov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (22), pp.7988 - 8003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201500613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om5007566⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01114324v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barium-Mediated Cross-Dehydrocoupling of Hydrosilanes with Amines: A theoretical and experimental approach</w:t>
               </w:r>
@@ -7291,51 +7291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Tobisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7394,51 +7394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structurally Characterized Lead(II) Alkoxides as Potent Ring-Opening Polymerization Catalysts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingfang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7446,51 +7446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Orione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 34 (7), pp.1321--1327. </w:t>
@@ -7567,51 +7567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Claudiu Roşca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7668,412 +7668,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Analysis of the Immortal Ring-Opening Polymerization of Cyclic Esters: A Case Study with Tin(II) Catalysts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aluminum, Indium, and Mixed Yttrium–Lithium Complexes Supported by a Chiral Binap-Based Fluorinated Dialkoxide: Structural Features and Heteroselective ROP of Lactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma500124k⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (20), pp.5740-5748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om500458g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114346v1</w:t>
+                <w:t xml:space="preserve">hal-01114338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the coordination chemistry of organochalcogenolates RNMe2^E− and RNMe2^E^O− (E = S, Se) onto lead(II) and lighter divalent tetrel elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingfang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 43 (43), pp.16459-16474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C4DT02252A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum, Indium, and Mixed Yttrium–Lithium Complexes Supported by a Chiral Binap-Based Fluorinated Dialkoxide: Structural Features and Heteroselective ROP of Lactide</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kinetic Analysis of the Immortal Ring-Opening Polymerization of Cyclic Esters: A Case Study with Tin(II) Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingfang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Ghiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Bochmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roderick D. Cannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 33 (20), pp.5740-5748. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (8), pp.2574-2584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om500458g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ma500124k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114338v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potassium and Well-Defined Neutral and Cationic Calcium Fluoroalkoxide Complexes: Structural Features and Reactivity</w:t>
               </w:r>
@@ -8085,64 +8085,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Claudiu Roşca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8228,51 +8228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osvaldo L Casagrande Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (2), pp.136--136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8306,51 +8306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divalent Heteroleptic Ytterbium Complexes – Effective Catalysts for Intermolecular Styrene Hydrophosphination and Hydroamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan V. Basalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Claudiu Roşca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8358,51 +8358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitrii M. Lyubov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander N. Selikhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgy K. Fukin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (3), pp.1654-1661. </w:t>
@@ -8440,90 +8440,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral (1,2)-diphenylethylene-salen complexes of triel metals: coordination patterns and mechanistic considerations in the isoselective ROP of lactide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8570,103 +8570,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C(sp₃)-H bond activation with triel metals: indium and gallium zwitterions through internal hydride abstraction in rigid salan ligands.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (25), pp.7706-17. </w:t>
@@ -8716,77 +8716,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclohydroamination of aminoalkenes catalyzed by disilazide alkaline-earth metal complexes : reactivity patterns and deactivation pathways.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8871,51 +8871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Claudiu Roşca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragoş-Adrian Roşca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher M. Kozak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8979,103 +8979,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heteroleptic Tin(II) Initiators for the Ring-Opening (Co)Polymerization of Lactide and Trimethylene Carbonate: Mechanistic Insights from Experiments and Computations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingfang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos E. Kefalidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourisak Sinbandhit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19, pp.13463--13478. </w:t>
@@ -9119,372 +9119,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Analysis of the Living Ring-Opening Polymerisation of L-Lactide with Tin-(II) Initiators.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diamido-Ether Actinide Complexes as Initiators for Lactide Ring-Opening Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra E. Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel B. Leznoff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201300964⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (5), pp.1183-1192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om300993r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069854v1</w:t>
+                <w:t xml:space="preserve">hal-00879957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamido-Ether Actinide Complexes as Initiators for Lactide Ring-Opening Polymerization</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kinetic Analysis of the Living Ring-Opening Polymerisation of L-Lactide with Tin-(II) Initiators.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingfang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Bochmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roderick D. Cannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.5896--5905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201300964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om300993r⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00879957v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete divalent rare-earth cationic ROP catalysts : ligand-dependent redox behavior and discrepancies with alkaline-earth analogues in a ligand-assisted activated monomer mechanism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9543,103 +9543,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable divalent germanium, tin and lead amino(ether)-phenolate monomeric complexes: structural features, inclusion heterobimetallic complexes, and ROP catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingfang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin-Claudiu Roşca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourisak Sinbandhit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43 (11), pp.4268 - 4286. </w:t>
@@ -9677,77 +9677,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heteroleptic alkyl and amide iminoanilide alkaline earth and divalent rare earth complexes for the catalysis of hydrophosphination and (cyclo)hydroamination reactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9800,1401 +9800,1401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteroleptic silylamido phenolate complexes of calcium and the larger alkaline earth metals: β-agostic Ae⋅⋅⋅Si-H stabilization and activity in the ring-opening polymerization of L-lactide.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Allyl strontium compounds: synthesis, molecular structure and properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Guégan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
+                <w:t xml:space="preserve">Phillip Jochmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien P Davin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Maslek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas P Spaniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201103666⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (30), pp.9176-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2dt30743j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805319v1</w:t>
+                <w:t xml:space="preserve">hal-00805345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-Defined, Solvent-Free Cationic Barium Complexes: Synthetic Strategies and Catalytic Activity in the Ring-Opening Polymerization of Lactide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Heteroleptic silylamido phenolate complexes of calcium and the larger alkaline earth metals: β-agostic Ae⋅⋅⋅Si-H stabilization and activity in the ring-opening polymerization of L-lactide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2011.09.020⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (20), pp.6289-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201103666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00872412v1</w:t>
+                <w:t xml:space="preserve">hal-00805319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-Diketiminate alkaline-earth cationic complexes: synthesis, structures, lactide polymerization and unusual oxidative reactivity of the ancillary ligand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Well-Defined, Solvent-Free Cationic Barium Complexes: Synthetic Strategies and Catalytic Activity in the Ring-Opening Polymerization of Lactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201200183⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 380, pp.2-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2011.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874211v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allyl strontium compounds: synthesis, molecular structure and properties.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas P Spaniol</w:t>
+                <w:t xml:space="preserve">β-Diketiminate alkaline-earth cationic complexes: synthesis, structures, lactide polymerization and unusual oxidative reactivity of the ancillary ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (18), pp.3023-3031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201200183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2dt30743j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00805345v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly effective alkaline earth catalysts for the sterically governed hydrophosphonylation of aldehydes and nonactivated ketones.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Aluminum, Calcium and Zinc Complexes Supported by Potentially Tridentate Imino-Phenolate Ligands: Synthesis and Use in the Ring-Opening Polymerization of Lactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Bouyhayi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osvaldo L. Casagrande Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201201489⟩</w:t>
+              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (12), pp.681-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aoc.2909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805346v1</w:t>
+                <w:t xml:space="preserve">hal-00874218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum, Calcium and Zinc Complexes Supported by Potentially Tridentate Imino-Phenolate Ligands: Synthesis and Use in the Ring-Opening Polymerization of Lactide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miloud Bouyhayi</w:t>
+                <w:t xml:space="preserve">Highly effective alkaline earth catalysts for the sterically governed hydrophosphonylation of aldehydes and nonactivated ketones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 26 (12), pp.681-688. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (42), pp.13259-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aoc.2909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201201489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874218v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic and mechanistic aspects of the immortal ring-opening polymerization of lactide and trimethylene carbonate with new homo- and heteroleptic tin(II)-phenolate catalysts.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Poirier</w:t>
+                <w:t xml:space="preserve">When bigger is better: intermolecular hydrofunctionalizations of activated alkenes catalyzed by heteroleptic alkaline earth complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18 (10), pp.2998-3013. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (20), pp.4943-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201102261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201200364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805312v1</w:t>
+                <w:t xml:space="preserve">hal-00805321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When bigger is better: intermolecular hydrofunctionalizations of activated alkenes catalyzed by heteroleptic alkaline earth complexes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bo Liu</w:t>
+                <w:t xml:space="preserve">Synthetic and mechanistic aspects of the immortal ring-opening polymerization of lactide and trimethylene carbonate with new homo- and heteroleptic tin(II)-phenolate catalysts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourisak Sinbandhit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Bochmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51 (20), pp.4943-6. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (10), pp.2998-3013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201200364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201102261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805321v1</w:t>
+                <w:t xml:space="preserve">hal-00805312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc and magnesium complexes supported by bulky multidentate amino-ether phenolate ligands: potent pre-catalysts for the immortal ring-opening polymerisation of cyclic esters.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
+                <w:t xml:space="preserve">Isoselective Styrene Polymerization Catalyzed by ansa-Bis(indenyl) Allyl Rare Earth Complexes. Stereochemical and Mechanistic Aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Annunziata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Kirillov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Okuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0dt01219j⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (9), pp.3312-3322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma2003757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632108v1</w:t>
+                <w:t xml:space="preserve">hal-00632223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoselective Styrene Polymerization Catalyzed by ansa-Bis(indenyl) Allyl Rare Earth Complexes. Stereochemical and Mechanistic Aspects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evgeny Kirillov</w:t>
+                <w:t xml:space="preserve">Zinc and magnesium complexes supported by bulky multidentate amino-ether phenolate ligands: potent pre-catalysts for the immortal ring-opening polymerisation of cyclic esters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (9), pp.3312-3322. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (2), pp.523-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma2003757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0dt01219j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632223v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-defined syndiotactic polystyrene-b-atactic polystyrene stereoblock polymers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Annunziata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (9-10), pp.751-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11253,90 +11253,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete, solvent-free alkaline-earth metal cations: metal***fluorine interactions and ROP catalytic activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 133 (23), pp.9069-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11396,77 +11396,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Annunziata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 535 (8), pp.1367-1374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11513,77 +11513,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Base-Free Cationic Alkaline-Earth Complexes: Access and Catalytic Activity in the Polymerization of Lactide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010 (22), pp.3423-3428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11655,51 +11655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Roşca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11776,77 +11776,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-Catalyzed Immortal Ring-Opening Polymerization of Lactones, Lactides and Cyclic Carbonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Ajellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie M. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11909,77 +11909,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Allyl Complexes of Group 3 Metals and Lanthanides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie M. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Kirillov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12038,77 +12038,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-Pot Synthesis of Lactide-Styrene Diblock Copolymers via Catalytic Immortal Ring-Opening Polymerization of Lactide and Nitroxide-Mediated Polymerization of Styrene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12206,51 +12206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (5), pp.1093-1099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12322,77 +12322,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Kirillov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15 (15), pp.3773 - 3783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12464,51 +12464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12911,51 +12911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolas Kaltsoyannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph A. Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Bochmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 129 (4), pp.881 - 894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13040,51 +13040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolas Kaltsoyannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph A. Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Bochmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (7), pp.1811 - 1815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13124,285 +13124,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and crystal structure of [C6H5Hg(H2NSiMe3)][H2N{B(C6F5)3}2], a phenyl–mercury(II) cation stabilised by a non-coordinating counter-anion</w:t>
+                <w:t xml:space="preserve">Cationic Brønsted Acids for the Preparation of SnIV Salts: Synthesis and Characterisation of [Ph3Sn(OEt2)][H2N{B(C6F5)3}2],[Sn(NMe2)3(HNMe2)2][B(C6F5)4] and [Me3Sn(HNMe2)2][B(C6F5)4]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J. Coles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael B. Hursthouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Bochmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2006.09.021⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2006 (16), pp.3211 - 3220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200600397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445049v1</w:t>
+                <w:t xml:space="preserve">hal-01445044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationic Brønsted Acids for the Preparation of SnIV Salts: Synthesis and Characterisation of [Ph3Sn(OEt2)][H2N{B(C6F5)3}2],[Sn(NMe2)3(HNMe2)2][B(C6F5)4] and [Me3Sn(HNMe2)2][B(C6F5)4]</w:t>
+                <w:t xml:space="preserve">Synthesis and crystal structure of [C6H5Hg(H2NSiMe3)][H2N{B(C6F5)3}2], a phenyl–mercury(II) cation stabilised by a non-coordinating counter-anion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph A. Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Bochmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 2006 (16), pp.3211 - 3220. </w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 691 (26), pp.5680 - 5687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.200600397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2006.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445044v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titanium, zinc and alkaline-earth metal complexes supported by bulky O,N,N,O-multidentate ligands: syntheses, characterisation and activity in cyclic esterpolymerisation</w:t>
               </w:r>
@@ -13440,51 +13440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David L. Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M. Humphrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Bochmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.340 - 350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13582,51 +13582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaun Garratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Bochmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 235 (1-2), pp.88 - 97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13711,51 +13711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Hauschild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Bochmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 26 (15), pp.1208 - 1213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13853,51 +13853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Hauschild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Bochmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 38 (8), pp.3060 - 3067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13983,51 +13983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 238 (1-2), pp.207 - 214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14099,51 +14099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Schormann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Bochmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23, pp.3296-3302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14228,51 +14228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David L. Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Bochmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 689 (24), pp.4624 - 4629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14432,77 +14432,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach for accessing Alkyl and Arylcalcium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hédouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Duneş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14607,191 +14607,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">s- and p-block wonders: A tale of offbeat main group metal complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Main group (r)evolution: C-H activation with Antimony(III)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Duneş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Silvestru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Trends in Chemistry 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Timisoara, Romania</w:t>
+              <w:t xml:space="preserve">GECOM-CONCOORD 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Fournols, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477918v1</w:t>
+                <w:t xml:space="preserve">hal-05479776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main group (r)evolution: C-H activation with Antimony(III)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">s- and p-block wonders: A tale of offbeat main group metal complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECOM-CONCOORD 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Fournols, France</w:t>
+              <w:t xml:space="preserve">New Trends in Chemistry 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479776v1</w:t>
+                <w:t xml:space="preserve">hal-05477918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14809,51 +14809,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On The Way to Dibutylcalcium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Duneş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hédouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14975,51 +14975,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium, Strontium and Barium Complexes in Organic Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter M. Chapple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gerard Parkin; Karsten Meyer; Dermot O’hare. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Organometallic Chemistry IV (Fourth Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.104-192, 2022, 978-0-323-91350-8. </w:t>
@@ -15070,51 +15070,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular s-Block Catalysts for Alkene Hydrophosphination and Related Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harder, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Main Group Metal Catalysis: Concepts and Reactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WILEY-V C H VERLAG GMBH, pp.93-121, 2020, 978-3-527-81801-3; 978-3-527-34448-2. </w:t>
@@ -15243,51 +15243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkaline-Earth Metal Complexes in Homogeneous Polymerization Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15350,64 +15350,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal Phenolates as Polymerization Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Kirillov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15458,64 +15458,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge-Neutral and Cationic Complexes of Large Alkaline Earths for Ring-Opening Polymerization and Fine Chemicals Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15598,51 +15598,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonate Monomers Issued from Renewable Resources and Process for Polymerising them</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15712,51 +15712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process to Make a Diblock Copolymer Having a Monovinylaromatic Polymer Block</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15997,51 +15997,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C849A47"/>
+    <w:nsid w:val="141CA31D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16228,51 +16228,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-sarazin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1121-0292" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155333720" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-2202-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505150v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Mohan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sarazin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500401" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dune&#351;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Bastien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savarithai Jenani Louis Anandaraj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202500451" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229991v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Jain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500193" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867110v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Soran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chapple" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03172e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867085v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Alexandru Some&#351;an" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03167a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210274v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;douin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kahlal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500196" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04646378v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Halauko" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Matulis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400566" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614335v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpar P&#246;llnitz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Saillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt01400f" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darakshan Parveen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Kumar Yadav" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Mondal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT02050B" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dunes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Chapple" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00487f" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04753145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Houard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marchal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202400062" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149132v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Al Ayi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mgmc-2023-0012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hasyeoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lassagne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300555" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261558v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela A. Farca&#351;-Johnson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Gasperini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew K. King" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam N. Barrett" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.3c00339" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03607938v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter.M. Chapple" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2022.115731" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369223v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Chapple" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanem Hamdoun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt02355a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282745v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt01615f" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282741v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Le Coz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Hammoud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101687" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245060v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengdong Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Force" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00487" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245118v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc00436k" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397300v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyun Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cavallo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Falivene" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904933" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930349v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt02236e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02438534v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201911761" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928609v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000501" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498789v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202001439" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959795v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abou-Khalil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt02573a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02961178v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c02959" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325636v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Alexandru Some&#537;an" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian I. Rat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904713" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02120747v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Roueindeji" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsa Ratsifitahina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901262" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280837v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903676" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179649v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Silvestru" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02110h" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02120741v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt00771g" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150460v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt01512d" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01866167v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Alexandru Somesan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc02459f" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862088v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Tobisch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Carpentier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201807297" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771100v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin-Claudiu Rosca" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.08.038" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612237v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bellini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Silvestru" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mgmc-2017-0033" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620399v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin-Claudiu Ro&#351;ca" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT03300A" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469209v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pop" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#259;zvan &#536;uteu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT00279C" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500530v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01517485v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics5010013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01290444v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dinoi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601096" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X9QRBXGW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398042v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603191" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438117v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Hu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mgmc-2016-0036" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395478v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan V. Basalov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton V. Cherkasov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy K. Fukin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00252" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357393v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Anga" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun K. Panda" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra13117d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295515v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201501356" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C8VR3QD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274835v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Orione" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201511342" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3K5WKXLJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274113v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504316" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZC2NFS0Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438126v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.201600067" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-42MN9MJZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01139818v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Guillaume" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Kirillov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500613" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83B496B38C03355A6A23AA0EBE2A2EDFD3FA7D75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445120v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500380" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20C5BFA4AAFA6C4FF88C271C148A50A8B5C19BAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153409v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Carpentier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.5b00033" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114324v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfang Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos E. Kefalidis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourisak Sinbandhit" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om5007566" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158456v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201502956" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D84E4FE04C219A107A494A77ED403316BB23E35B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153428v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Fadlallah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bellini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Orione" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00052" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141110v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Romero" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405454" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WK6QHQNX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114346v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Poirier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ghiotto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Bochmann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick D. Cannon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500124k" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01121155v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02252A" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114338v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500458g" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114341v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500343w" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153811v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bouyhayi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo L Casagrande Jr" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.3088" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01121211v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii M. Lyubov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N. Selikhov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4027859" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114344v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304788" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114342v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Fang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402358" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2MS02K8H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824658v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203562" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3QHZXQJ3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879943v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drago&#351;-Adrian Ro&#351;ca" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Kozak" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca M. Kerton" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32726k" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069851v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301751" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HV5C394D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069854v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300964" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X6GPM3HF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879957v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra E. Hayes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Katz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Leznoff" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300993r" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824594v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204340" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q078RQ2L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00860197v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt51681d" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881408v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301464" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QS7XFFV2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805319v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gu&#233;gan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103666" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5ZGMCL83-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872412v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.09.020" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFNQ6DZK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874211v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200183" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S53QGT00-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805345v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Jochmann" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P Davin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Maslek" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Spaniol" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt30743j" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805346v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201489" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PQR9919V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874218v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo L. Casagrande Jr" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.2909" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00JP0FF0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805312v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102261" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32N3G4BV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805321v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201200364" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q69PWHWJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632108v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01219j" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632223v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Annunziata" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Kirillov" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Okuda" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma2003757" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632220v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201100072" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-59PB9C94-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632235v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja2024977" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632216v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Fr&#233;mont" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100059" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576877v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000558" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJ8VHZTC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589178v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ro&#351;ca" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silvestru" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100908q" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576871v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ajellal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Guillaume" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Helou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C001226B" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-0PRP8PJB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576860v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.12.008" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMBH2SQ4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497860v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201000021" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LMN315V1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497847v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vergnaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Strub" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2010.01.014" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-395376WG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411131v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200802036" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88JN44C7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448594v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Poirier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b917799j" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4NBS2BQR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445066v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A. Wright" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan A.J. Harding" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Martin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Woodman" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2007.10.043" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6BHL30B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445060v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis M. Broomfield" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Hughes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Clegg" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2007.04.047" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58Q3S3Z5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445054v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Kaltsoyannis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0657105" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W6CGK9FR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445055v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om061154b" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q2J9QFW4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445049v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2006.09.021" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSFJTBFL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445044v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Coles" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Hursthouse" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200600397" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/05B2541B40E662F6CA66A2539326F561247CF504/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444985v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth H. Howard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Humphrey" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b511851d" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/775EC76A2702220EBF31F89C3350FA838C8D9886/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444971v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Garratt" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Fink" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2005.03.017" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWZSGBFP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444978v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hauschild" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200500241" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDFB95DD163384BD30C76410A6B5866023FE9CA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444966v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma047454r" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444982v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mortreux" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2005.05.025" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJMV1B09-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444938v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Schormann" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om0497691" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R7MJL65J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444961v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Farrow" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2004.07.012" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCWLF1JB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477903v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481012v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mongin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477993v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477918v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479776v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477847v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639593v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-820206-7.00069-x" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367733v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527818020.ch4" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122160v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Carpentier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788016490-00094" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881542v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36270-5_5" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-478L37VL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881567v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470682531.pat0606" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881556v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118742952.ch28" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342334v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Helou" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Miserque" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342351v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478004v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-sarazin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1121-0292" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155333720" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-2202-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505150v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Mohan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sarazin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500401" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867110v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Soran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chapple" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03172e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337295v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dune&#351;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Bastien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savarithai Jenani Louis Anandaraj" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202500451" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229991v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Jain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500193" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867085v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Alexandru Some&#351;an" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03167a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210274v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;douin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kahlal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500196" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570681v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dunes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Chapple" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00487f" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675235v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darakshan Parveen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Kumar Yadav" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Mondal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT02050B" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04753145v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Houard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marchal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202400062" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04646378v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Halauko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Matulis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400566" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614335v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpar P&#246;llnitz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Saillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt01400f" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149132v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Al Ayi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mgmc-2023-0012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hasyeoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lassagne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300555" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261558v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela A. Farca&#351;-Johnson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Gasperini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew K. King" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam N. Barrett" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.3c00339" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03607938v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter.M. Chapple" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2022.115731" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369223v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Chapple" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanem Hamdoun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt02355a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282745v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt01615f" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282741v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Le Coz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Hammoud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101687" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245060v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengdong Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Force" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00487" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245118v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc00436k" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397300v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyun Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cavallo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Falivene" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904933" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02438534v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201911761" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930349v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt02236e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928609v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000501" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498789v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202001439" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959795v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abou-Khalil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt02573a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02961178v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c02959" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325636v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Alexandru Some&#537;an" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian I. Rat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904713" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280837v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903676" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02120747v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Roueindeji" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsa Ratsifitahina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901262" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179649v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Silvestru" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02110h" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02120741v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt00771g" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150460v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt01512d" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771100v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin-Claudiu Rosca" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.08.038" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01866167v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Alexandru Somesan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc02459f" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862088v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Tobisch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Carpentier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201807297" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612237v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bellini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Silvestru" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mgmc-2017-0033" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620399v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin-Claudiu Ro&#351;ca" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT03300A" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500530v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469209v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pop" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#259;zvan &#536;uteu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT00279C" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01517485v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics5010013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01290444v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dinoi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601096" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X9QRBXGW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295515v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Anga" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun K. Panda" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201501356" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C8VR3QD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274835v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Orione" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201511342" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3K5WKXLJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395478v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan V. Basalov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton V. Cherkasov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy K. Fukin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00252" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357393v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra13117d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398042v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603191" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438117v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudoux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Hu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mgmc-2016-0036" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438126v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.201600067" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-42MN9MJZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274113v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504316" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZC2NFS0Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445120v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500380" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20C5BFA4AAFA6C4FF88C271C148A50A8B5C19BAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114324v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfang Wang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos E. Kefalidis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourisak Sinbandhit" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om5007566" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153409v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Carpentier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.5b00033" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01139818v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Guillaume" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Kirillov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500613" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83B496B38C03355A6A23AA0EBE2A2EDFD3FA7D75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158456v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201502956" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D84E4FE04C219A107A494A77ED403316BB23E35B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153428v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Fadlallah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bellini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Orione" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00052" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141110v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Romero" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405454" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WK6QHQNX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114338v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500458g" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01121155v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02252A" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114346v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Poirier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ghiotto" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Bochmann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick D. Cannon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500124k" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114341v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500343w" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153811v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bouyhayi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo L Casagrande Jr" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.3088" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01121211v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii M. Lyubov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N. Selikhov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4027859" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114344v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304788" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114342v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Fang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402358" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2MS02K8H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824658v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203562" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3QHZXQJ3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879943v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drago&#351;-Adrian Ro&#351;ca" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Kozak" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca M. Kerton" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32726k" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069851v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301751" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HV5C394D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879957v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra E. Hayes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Katz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Leznoff" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300993r" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069854v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300964" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X6GPM3HF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824594v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204340" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q078RQ2L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00860197v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt51681d" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881408v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301464" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QS7XFFV2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805345v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Jochmann" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P Davin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Maslek" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Spaniol" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt30743j" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805319v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gu&#233;gan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103666" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5ZGMCL83-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872412v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.09.020" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFNQ6DZK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874211v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200183" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S53QGT00-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874218v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo L. Casagrande Jr" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.2909" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00JP0FF0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805346v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201489" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PQR9919V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805321v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201200364" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q69PWHWJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805312v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102261" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32N3G4BV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632223v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Annunziata" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Kirillov" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Okuda" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma2003757" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632108v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01219j" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632220v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201100072" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-59PB9C94-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632235v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja2024977" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632216v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Fr&#233;mont" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100059" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576877v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000558" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJ8VHZTC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589178v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ro&#351;ca" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silvestru" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100908q" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576871v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ajellal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Guillaume" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Helou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C001226B" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-0PRP8PJB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576860v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.12.008" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMBH2SQ4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497860v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201000021" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LMN315V1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497847v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vergnaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Strub" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2010.01.014" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-395376WG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411131v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200802036" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88JN44C7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448594v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Poirier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b917799j" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4NBS2BQR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445066v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A. Wright" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan A.J. Harding" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Martin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Woodman" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2007.10.043" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6BHL30B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445060v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis M. Broomfield" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Hughes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Clegg" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2007.04.047" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58Q3S3Z5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445054v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Kaltsoyannis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0657105" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W6CGK9FR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445055v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om061154b" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q2J9QFW4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445044v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Coles" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Hursthouse" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200600397" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/05B2541B40E662F6CA66A2539326F561247CF504/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445049v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2006.09.021" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSFJTBFL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444985v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth H. Howard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Humphrey" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b511851d" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/775EC76A2702220EBF31F89C3350FA838C8D9886/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444971v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Garratt" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Fink" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2005.03.017" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWZSGBFP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444978v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hauschild" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200500241" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDFB95DD163384BD30C76410A6B5866023FE9CA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444966v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma047454r" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444982v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mortreux" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2005.05.025" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJMV1B09-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444938v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Schormann" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om0497691" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R7MJL65J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444961v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Farrow" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2004.07.012" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCWLF1JB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477903v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481012v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mongin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477993v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479776v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477918v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477847v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639593v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-820206-7.00069-x" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367733v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527818020.ch4" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122160v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Carpentier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788016490-00094" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881542v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36270-5_5" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-478L37VL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881567v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470682531.pat0606" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881556v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118742952.ch28" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342334v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Helou" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Miserque" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342351v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478004v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>