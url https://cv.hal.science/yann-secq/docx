--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -1391,243 +1391,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03495837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stage d’observation de troisième : “Wi Code, Wi Build”</w:t>
+                <w:t xml:space="preserve">Les filles qui… et L Codent L Créent : constituer un bien commun de médiation en informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
+                <w:t xml:space="preserve">Pascale Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Pupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ribaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Secq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIDAPRO 8 – DIDASTIC L’informatique, objets d’enseignements – enjeux épistémologiques, didactiques et de formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Lille, France</w:t>
+              <w:t xml:space="preserve">Ludovia#CH - Université de printemps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Yverdon-les-bains, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03081192v1</w:t>
+                <w:t xml:space="preserve">hal-02911731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les filles qui… et L Codent L Créent : constituer un bien commun de médiation en informatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Plaud</w:t>
+                <w:t xml:space="preserve">Stage d’observation de troisième : “Wi Code, Wi Build”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Pupin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ribaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Secq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ludovia#CH - Université de printemps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Yverdon-les-bains, Suisse</w:t>
+              <w:t xml:space="preserve">DIDAPRO 8 – DIDASTIC L’informatique, objets d’enseignements – enjeux épistémologiques, didactiques et de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911731v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'informatique, objets d'enseignements -enjeux epistémologiques, didactiques et de formation. Editorial des actes du colloque</w:t>
               </w:r>
@@ -2013,234 +2013,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch'ti code: médiation en informatique avec des étudiants de DUT et des élèves de CM1-CM2 (descriptif d’atelier)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Peter</w:t>
+                <w:t xml:space="preserve">Partir Ensemble Séniors (PartEnS) : un projet interdisciplinaire centré utilisateur pour des vacances partagées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janick Naveteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Secq</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Delelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">ERGO'IA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bidart - Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753409v1</w:t>
+                <w:t xml:space="preserve">hal-01882593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partir Ensemble Séniors (PartEnS) : un projet interdisciplinaire centré utilisateur pour des vacances partagées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Antoine</w:t>
+                <w:t xml:space="preserve">Ch'ti code: médiation en informatique avec des étudiants de DUT et des élèves de CM1-CM2 (descriptif d’atelier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Secq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERGO'IA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bidart - Biarritz, France</w:t>
+              <w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882593v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L codent, L créent: créations numériques artistiques pour démystifier l'informatique... au féminin! (descriptif d’atelier)</w:t>
               </w:r>
@@ -2429,77 +2429,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Partir Ensemble Séniors » (PartEnS) : une plate-forme de repérage d’affinités et d’appariement pour promouvoir les vacances des séniors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janick Naveteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Secq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3409,191 +3409,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment updating and agent scheduling policies in agent-based simulators</w:t>
+                <w:t xml:space="preserve">Simulating artifical stock markets with efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Secq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAART'2012 -- Vilamoura (Portugal) -- February 6-8, 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Portugal. pp.170-175</w:t>
+              <w:t xml:space="preserve">PAAMS'2012 -- Salamanca (Spain) -- 28th-30th March 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Spain. pp.341-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826400v1</w:t>
+                <w:t xml:space="preserve">hal-00826410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating artifical stock markets with efficiency</w:t>
+                <w:t xml:space="preserve">Environment updating and agent scheduling policies in agent-based simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Secq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAAMS'2012 -- Salamanca (Spain) -- 28th-30th March 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Spain. pp.341-348</w:t>
+              <w:t xml:space="preserve">ICAART'2012 -- Vilamoura (Portugal) -- February 6-8, 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Portugal. pp.170-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826410v1</w:t>
+                <w:t xml:space="preserve">hal-00826400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argumentation to compose services.</w:t>
               </w:r>
@@ -5104,51 +5104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lille.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cristal.univ-lille.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iut-a.univ-lille.fr/dpt-info/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="chticode.info" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maisons-pour-la-science.org/fr/npdc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inspe-lille-hdf.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03620251v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle L&#233;onard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.3.4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254007v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.27.2.3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334665v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01115959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44750-5_4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01115943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rihawi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/jt.v63.1957" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731915v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Routier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084738v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Agrebi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Bakhouy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482131v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Lylia Xin Lam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557120v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Everaere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_14" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081192v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02911731v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02462392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02971775v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151035v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383097v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753409v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882593v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Naveteur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753402v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01552490v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rocher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03456605v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01552487v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.204" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25524-8_51" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076103v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01115950v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004756903120319" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826457v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Gaciarz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01115927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00551-5_3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826400v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826410v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731949v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731950v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dujardin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731952v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732041v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731975v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732004v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732006v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732032v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732003v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731967v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731955v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731956v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732049v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731965v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lille.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cristal.univ-lille.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iut-a.univ-lille.fr/dpt-info/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="chticode.info" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maisons-pour-la-science.org/fr/npdc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inspe-lille-hdf.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03620251v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle L&#233;onard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.3.4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254007v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.27.2.3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334665v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01115959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44750-5_4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01115943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rihawi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/jt.v63.1957" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731915v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Routier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084738v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Agrebi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Bakhouy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482131v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Lylia Xin Lam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557120v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Everaere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_14" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02911731v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081192v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02462392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02971775v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151035v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383097v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882593v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Naveteur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753409v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753402v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01552490v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rocher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03456605v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01552487v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.204" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25524-8_51" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076103v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01115950v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004756903120319" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826457v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Gaciarz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01115927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00551-5_3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826410v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826400v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731949v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731950v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dujardin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731952v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732041v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731975v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732004v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732006v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732032v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732003v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731967v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731955v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731956v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732049v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731965v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>