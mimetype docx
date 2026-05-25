--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -2013,234 +2013,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partir Ensemble Séniors (PartEnS) : un projet interdisciplinaire centré utilisateur pour des vacances partagées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Antoine</w:t>
+                <w:t xml:space="preserve">Ch'ti code: médiation en informatique avec des étudiants de DUT et des élèves de CM1-CM2 (descriptif d’atelier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Secq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERGO'IA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bidart - Biarritz, France</w:t>
+              <w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882593v1</w:t>
+                <w:t xml:space="preserve">hal-01753409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch'ti code: médiation en informatique avec des étudiants de DUT et des élèves de CM1-CM2 (descriptif d’atelier)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Peter</w:t>
+                <w:t xml:space="preserve">Partir Ensemble Séniors (PartEnS) : un projet interdisciplinaire centré utilisateur pour des vacances partagées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janick Naveteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Secq</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Delelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">ERGO'IA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bidart - Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753409v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L codent, L créent: créations numériques artistiques pour démystifier l'informatique... au féminin! (descriptif d’atelier)</w:t>
               </w:r>
@@ -2429,77 +2429,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Partir Ensemble Séniors » (PartEnS) : une plate-forme de repérage d’affinités et d’appariement pour promouvoir les vacances des séniors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janick Naveteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Secq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3409,191 +3409,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating artifical stock markets with efficiency</w:t>
+                <w:t xml:space="preserve">Environment updating and agent scheduling policies in agent-based simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Secq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAAMS'2012 -- Salamanca (Spain) -- 28th-30th March 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Spain. pp.341-348</w:t>
+              <w:t xml:space="preserve">ICAART'2012 -- Vilamoura (Portugal) -- February 6-8, 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Portugal. pp.170-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826410v1</w:t>
+                <w:t xml:space="preserve">hal-00826400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment updating and agent scheduling policies in agent-based simulators</w:t>
+                <w:t xml:space="preserve">Simulating artifical stock markets with efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Secq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAART'2012 -- Vilamoura (Portugal) -- February 6-8, 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Portugal. pp.170-175</w:t>
+              <w:t xml:space="preserve">PAAMS'2012 -- Salamanca (Spain) -- 28th-30th March 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Spain. pp.341-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826400v1</w:t>
+                <w:t xml:space="preserve">hal-00826410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argumentation to compose services.</w:t>
               </w:r>
@@ -4454,312 +4454,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAGE : An agent framework for easy distributed computing</w:t>
+                <w:t xml:space="preserve">Ubiquitous Computing : vanishing the notion of application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Secq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Artificial Intelligence and the Simulation of Behaviour symposium on Artificial Intelligence and Grid Computing (AISB'2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, undef, France. pp.20-24</w:t>
+              <w:t xml:space="preserve">Proceedings of the first International Joint Conference on Autonomous Agents and Multi Agent Systems Workshop on Ubiquitous Agents on embedded, wearable, and mobile devices (UAEWMD@AAMAS2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, undef, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731967v1</w:t>
+                <w:t xml:space="preserve">hal-00731956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic organization of multi-agent systems</w:t>
+                <w:t xml:space="preserve">RAGE : An agent framework for easy distributed computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Secq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the first International Joint Conference on Autonomous Agents and Multi-Agent Systems (AAMAS'2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, undef, France. pp.451--452</w:t>
+              <w:t xml:space="preserve">Proceedings of the Artificial Intelligence and the Simulation of Behaviour symposium on Artificial Intelligence and Grid Computing (AISB'2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, undef, France. pp.20-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731955v1</w:t>
+                <w:t xml:space="preserve">hal-00731967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ubiquitous Computing : vanishing the notion of application</w:t>
+                <w:t xml:space="preserve">Dynamic organization of multi-agent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Secq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the first International Joint Conference on Autonomous Agents and Multi Agent Systems Workshop on Ubiquitous Agents on embedded, wearable, and mobile devices (UAEWMD@AAMAS2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, undef, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the first International Joint Conference on Autonomous Agents and Multi-Agent Systems (AAMAS'2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, undef, France. pp.451--452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731956v1</w:t>
+                <w:t xml:space="preserve">hal-00731955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principles for dynamic multi-agent organizations</w:t>
               </w:r>
@@ -5104,51 +5104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lille.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cristal.univ-lille.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iut-a.univ-lille.fr/dpt-info/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="chticode.info" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maisons-pour-la-science.org/fr/npdc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inspe-lille-hdf.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03620251v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle L&#233;onard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.3.4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254007v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.27.2.3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334665v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01115959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44750-5_4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01115943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rihawi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/jt.v63.1957" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731915v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Routier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084738v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Agrebi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Bakhouy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482131v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Lylia Xin Lam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557120v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Everaere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_14" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02911731v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081192v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02462392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02971775v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151035v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383097v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882593v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Naveteur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753409v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753402v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01552490v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rocher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03456605v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01552487v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.204" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25524-8_51" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076103v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01115950v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004756903120319" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826457v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Gaciarz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01115927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00551-5_3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826410v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826400v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731949v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731950v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dujardin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731952v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732041v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731975v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732004v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732006v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732032v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732003v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731967v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731955v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731956v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732049v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731965v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lille.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cristal.univ-lille.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iut-a.univ-lille.fr/dpt-info/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="chticode.info" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maisons-pour-la-science.org/fr/npdc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inspe-lille-hdf.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03620251v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle L&#233;onard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.3.4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254007v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.27.2.3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334665v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01115959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44750-5_4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01115943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rihawi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/jt.v63.1957" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731915v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Routier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084738v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Agrebi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Bakhouy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482131v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Lylia Xin Lam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557120v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Everaere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_14" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02911731v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081192v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02462392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02971775v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151035v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383097v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753409v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882593v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Naveteur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753402v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01552490v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rocher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03456605v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01552487v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.204" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25524-8_51" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076103v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01115950v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004756903120319" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826457v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Gaciarz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01115927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00551-5_3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826400v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826410v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731949v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731950v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dujardin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731952v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732041v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731975v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732004v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732006v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732032v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732003v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731956v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731967v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731955v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732049v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731965v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>