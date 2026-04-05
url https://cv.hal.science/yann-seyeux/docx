--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -66,2760 +66,2760 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las políticas digitales ecuatorianas como corpus de estudio: retos y límites de una investigación en línea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Seyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mundos Plurales - Revista Latinoamericana de Políticas y Acción Pública</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 12 (N° 1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la machine (d)écrit. L’effet de liste dans Lagunas, un roman algorithmique de Milton Läufer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Seyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Velaske, yo soi guapa? : une version trap de Las Meninas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Seyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la Rayuela al Mandala: para una lectura hipertextual de la novela digital de Alejandra Jaramillo Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Seyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’iconoclasme en 3D : conserver les traces de l’Estallido social sur le monument à Baquedano. Santiago du Chili (2019-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Seyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.93519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tecnologías Vitales (2022) d’Edgar Gómez Cruz : une invitation à (enfin ?) penser les cultures numériques depuis l’Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Seyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Centro de Cultura Digital de Mexico : une expérience muséale pionnière en Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Seyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alhim.11099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Risol en YouTube: entre cultura digital y cultura kichwa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Seyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pie de Página. Revista literaria de creación y crítica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Covid Art Museum: quand l’art numérique devient pandémique sur Instagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Seyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mais où est passé 55? Le statut et les sens du chapitre 55 de Rayuela) / Volet 1–la diégèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Seyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajntraub Sabrina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp 1-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mais où est passé 55? (Le statut et les sens du chapitre 55 de Rayuela) / Volet 3–le projet philosophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Seyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Wajntraub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mais où est passé 55? (Le statut et les sens du chapitre 55 de Rayuela) / volet 2– le projet littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Wajntraub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Seyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mais où est passé 55? (Le statut et les sens du chapitre 55 de Rayuela) / Volet 2–le projet littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Seyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Wajntraub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mais où est passé 55? (Le statut et les sens du chapitre 55 de Rayuela)/Volet 1 – la diégèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Wajntraub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Seyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mais où est passé 55 ? (Le statut et les sens du chapitre 55 de Rayuela) / volet 3 -le projet philosophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Seyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Wajntraub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, ¿Encontraría a Cortázar? 18 articles sur “Rayuela” et “Queremos tanto a Glenda” (8)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mais où est passé 55 ? (Le statut et les sens du chapitre 55 de Rayuela) / volet 2 -le projet littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Seyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Wajntraub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, ¿Encontraría a Cortázar? 18 articles sur “Rayuela” et “Queremos tanto a Glenda” (8)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mais où est passé 55 ? (Le statut et les sens du chapitre 55 de Rayuela) / Volet 1 -la diégèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Seyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Wajntraub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, ¿Encontraría a Cortázar? 18 articles sur “Rayuela” et “Queremos tanto a Glenda” (8)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mais où est passé 55? (Le statut et les sens du chapitre 55 de Rayuela)/volet 3–le projet philosophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Wajntraub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Seyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interventions lumineuses de La Nueva Banda de La Terraza : entre activismes numérique et archivistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Seyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études internationale du GRECUN « Activismes et artivismes : recherche-action et recherche-création depuis l’Amérique latine »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement des cultures numériques en LEA : spécificités et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Seyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Quelle place pour le numérique dans la filière LEA ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los vídeos de cocina en YouTube: clave del éxito del fenómeno Nancy Risol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Seyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international du CEE. Des nourritures terrestres en Équateur : aliments, pratiques alimentaires et identité(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activisme lumineux et archivage numérique des mémoires du 28A (Medellín, 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Seyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès CEISAL. Symposium « Mémoires invisibles : justice et équité de la mémoire en Amérique latine »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las políticas digitales: un corpus contemporáneo (ya) en peligro de desaparición</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Seyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quels corpus pour la recherche en civilisation contemporaine à l’ère numérique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Tecnologías vitales (2022) d’Edgar Gómez Cruz. Une invitation à (enfin) les cultures numériques depuis l’Amérique latine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Seyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque (Re)penser l’événement : mise en perspective de l’année 2022 en Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eLAC: una plataforma de cooperación regional para pensar la sociedad red desde América Latina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Seyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Nuestro Patrimonio Común (NPC). Las redes globales en el mundo iberoamericano: una mirada cruzada de la Historia Actual (s. XX-XXI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Cadiz, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Ciudad Como Texto: el proceso de mediatización del espacio de protesta chileno »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Seyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Archive vitale de la révolte. Esthétiques dissidentes de l’Octubre Chileno</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pour un vandalisme virtuel. Enjeux de la reconstruction 3D du Monumento al general Baquedano (Santiago du Chili, 2019-2020) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Seyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Naissance, vie et mort des statues dans les Amériques (XVIIIe-XXIe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Réalité et virtualité des silences du cyberharcèlement dans le jeu vidéo Chuka: rompe el silencio »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Seyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire junior ¡Silencio!, séminaire Silence et enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nancy Risol en YouTube, entre cultura digital y cultura kichwa »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Seyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Créer au 21e siècle : les productions culturelles ultra-contemporaines en Équateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quand la machine (d)écrit dans Lagunas (2014), un roman algorithmique de Milton Läufer »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Seyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du HLH (CRIIA) sur Le descriptif dans les littératures hispaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The Covid Art Museum : quand l’art numérique devient pandémique sur Instagram »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Seyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Penser et représenter l@ Covid depuis les Sciences Humaines et Sociales, séminaire HUMANITER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’Équateur sur le Web : la construction d’une identité numérique institutionnelle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Seyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Équateur, mitad del mundo. Circulations équatoriennes à l’international, circulations internationales en Équateur (IHEAL-CREDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sur le chemin du concours. L’Agrégation externe d’Espagnol dans la formation d’un futur doctorant »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Seyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude L'Université et les concours de l'enseignement secondaire (Agrégation, CAPES) : histoire, enjeux et perspectives (HUMANITER – SHF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381947v1</w:t>
-              </w:r>
-[...1662 lines deleted...]
-                <w:t xml:space="preserve">hal-04328665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3472,51 +3472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05251472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Seyeux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05251479v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05251458v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05251465v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05251451v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381871v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05251446v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381882v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381918v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381901v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381973v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381986v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382017v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381947v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250738v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328858v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328907v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328900v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Martinez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328890v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.93519" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328838v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.11099" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328923v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957539v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajntraub Sabrina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328652v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Wajntraub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957524v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957515v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328643v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04441085v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04441078v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04441071v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05250728v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05251438v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328817v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sinardet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Seyeux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328858v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328900v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Martinez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328907v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328890v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.93519" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328838v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957547v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.11099" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328923v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957539v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957510v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajntraub Sabrina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957524v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Wajntraub" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328652v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328643v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04441085v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04441078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04441071v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328665v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05251472v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05251479v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05251458v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05251465v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05251451v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381871v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05251446v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381882v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382004v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381973v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05250728v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05251438v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328817v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sinardet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>