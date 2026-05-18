--- v1 (2026-04-05)
+++ v2 (2026-05-18)
@@ -66,2760 +66,2760 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interventions lumineuses de La Nueva Banda de La Terraza : entre activismes numérique et archivistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Seyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études internationale du GRECUN « Activismes et artivismes : recherche-action et recherche-création depuis l’Amérique latine »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement des cultures numériques en LEA : spécificités et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Seyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Quelle place pour le numérique dans la filière LEA ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los vídeos de cocina en YouTube: clave del éxito del fenómeno Nancy Risol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Seyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international du CEE. Des nourritures terrestres en Équateur : aliments, pratiques alimentaires et identité(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activisme lumineux et archivage numérique des mémoires du 28A (Medellín, 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Seyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès CEISAL. Symposium « Mémoires invisibles : justice et équité de la mémoire en Amérique latine »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las políticas digitales: un corpus contemporáneo (ya) en peligro de desaparición</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Seyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quels corpus pour la recherche en civilisation contemporaine à l’ère numérique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">eLAC: una plataforma de cooperación regional para pensar la sociedad red desde América Latina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Seyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso Nuestro Patrimonio Común (NPC). Las redes globales en el mundo iberoamericano: una mirada cruzada de la Historia Actual (s. XX-XXI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cadiz, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tecnologías vitales (2022) d’Edgar Gómez Cruz. Une invitation à (enfin) les cultures numériques depuis l’Amérique latine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Seyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque (Re)penser l’événement : mise en perspective de l’année 2022 en Amérique latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Ciudad Como Texto: el proceso de mediatización del espacio de protesta chileno »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Seyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Archive vitale de la révolte. Esthétiques dissidentes de l’Octubre Chileno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pour un vandalisme virtuel. Enjeux de la reconstruction 3D du Monumento al general Baquedano (Santiago du Chili, 2019-2020) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Seyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Naissance, vie et mort des statues dans les Amériques (XVIIIe-XXIe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Réalité et virtualité des silences du cyberharcèlement dans le jeu vidéo Chuka: rompe el silencio »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Seyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratoire junior ¡Silencio!, séminaire Silence et enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nancy Risol en YouTube, entre cultura digital y cultura kichwa »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Seyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Créer au 21e siècle : les productions culturelles ultra-contemporaines en Équateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Équateur sur le Web : la construction d’une identité numérique institutionnelle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Seyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Équateur, mitad del mundo. Circulations équatoriennes à l’international, circulations internationales en Équateur (IHEAL-CREDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quand la machine (d)écrit dans Lagunas (2014), un roman algorithmique de Milton Läufer »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Seyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du HLH (CRIIA) sur Le descriptif dans les littératures hispaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The Covid Art Museum : quand l’art numérique devient pandémique sur Instagram »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Seyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Penser et représenter l@ Covid depuis les Sciences Humaines et Sociales, séminaire HUMANITER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sur le chemin du concours. L’Agrégation externe d’Espagnol dans la formation d’un futur doctorant »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Seyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude L'Université et les concours de l'enseignement secondaire (Agrégation, CAPES) : histoire, enjeux et perspectives (HUMANITER – SHF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las políticas digitales ecuatorianas como corpus de estudio: retos y límites de una investigación en línea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Seyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mundos Plurales - Revista Latinoamericana de Políticas y Acción Pública</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Vol. 12 (N° 1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la machine (d)écrit. L’effet de liste dans Lagunas, un roman algorithmique de Milton Läufer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Seyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol Série numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velaske, yo soi guapa? : une version trap de Las Meninas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la Rayuela al Mandala: para una lectura hipertextual de la novela digital de Alejandra Jaramillo Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Seyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol Série numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 29</w:t>
+              <w:t xml:space="preserve">, 2023, 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04328900v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la Rayuela al Mandala: para una lectura hipertextual de la novela digital de Alejandra Jaramillo Morales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Velaske, yo soi guapa? : une version trap de Las Meninas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Seyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol Série numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 27</w:t>
+              <w:t xml:space="preserve">, 2023, 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04328907v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’iconoclasme en 3D : conserver les traces de l’Estallido social sur le monument à Baquedano. Santiago du Chili (2019-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Seyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nuevomundo.93519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tecnologías Vitales (2022) d’Edgar Gómez Cruz : une invitation à (enfin ?) penser les cultures numériques depuis l’Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Seyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol Série numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Centro de Cultura Digital de Mexico : une expérience muséale pionnière en Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Seyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 44, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/alhim.11099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Risol en YouTube: entre cultura digital y cultura kichwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Seyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pie de Página. Revista literaria de creación y crítica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Covid Art Museum: quand l’art numérique devient pandémique sur Instagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Seyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol Série numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mais où est passé 55? Le statut et les sens du chapitre 55 de Rayuela) / Volet 1–la diégèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Seyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajntraub Sabrina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol Série numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8, pp 1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mais où est passé 55? (Le statut et les sens du chapitre 55 de Rayuela) / Volet 3–le projet philosophique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Seyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Wajntraub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol Série numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mais où est passé 55? (Le statut et les sens du chapitre 55 de Rayuela) / volet 2– le projet littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Wajntraub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Seyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol Série numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mais où est passé 55? (Le statut et les sens du chapitre 55 de Rayuela) / Volet 2–le projet littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Seyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Wajntraub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol Série numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mais où est passé 55? (Le statut et les sens du chapitre 55 de Rayuela)/Volet 1 – la diégèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Wajntraub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Seyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol Série numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mais où est passé 55 ? (Le statut et les sens du chapitre 55 de Rayuela) / volet 3 -le projet philosophique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Seyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Wajntraub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol Série numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, ¿Encontraría a Cortázar? 18 articles sur “Rayuela” et “Queremos tanto a Glenda” (8)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mais où est passé 55 ? (Le statut et les sens du chapitre 55 de Rayuela) / volet 2 -le projet littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Seyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Wajntraub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol Série numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, ¿Encontraría a Cortázar? 18 articles sur “Rayuela” et “Queremos tanto a Glenda” (8)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mais où est passé 55 ? (Le statut et les sens du chapitre 55 de Rayuela) / Volet 1 -la diégèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Seyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Wajntraub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol Série numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, ¿Encontraría a Cortázar? 18 articles sur “Rayuela” et “Queremos tanto a Glenda” (8)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mais où est passé 55? (Le statut et les sens du chapitre 55 de Rayuela)/volet 3–le projet philosophique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Wajntraub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Seyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol Série numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328665v1</w:t>
-              </w:r>
-[...1065 lines deleted...]
-                <w:t xml:space="preserve">hal-04381947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3472,51 +3472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Seyeux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328858v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328900v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Martinez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328907v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328890v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.93519" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328838v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957547v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.11099" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328923v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957539v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957510v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajntraub Sabrina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957524v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Wajntraub" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328652v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328643v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04441085v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04441078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04441071v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328665v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05251472v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05251479v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05251458v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05251465v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05251451v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381871v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05251446v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381882v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382004v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381973v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05250728v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05251438v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328817v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sinardet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05251472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Seyeux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05251479v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05251458v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05251465v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05251451v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05251446v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381871v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381882v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381918v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381901v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382017v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381973v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381947v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250738v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328858v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328907v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328900v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Martinez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328890v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.93519" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328838v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.11099" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328923v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957539v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajntraub Sabrina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Wajntraub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328652v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957515v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328643v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04441085v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04441078v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04441071v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05250728v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05251438v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328817v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sinardet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>