--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1496,51 +1496,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1550,157 +1550,86 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invalidation du gène de la myostatine dans un modèle murin de cachexie associée au cancer : implication dans la régulation de la masse musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Simon Gallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Jean Monnet (Saint-Etienne), 2013. Français. </w:t>
+              <w:t xml:space="preserve">Génétique. Université Jean Monnet - Saint-Etienne, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2013STET015T⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...69 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01058905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1847,51 +1776,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S Gallot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13073" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616889v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Castells" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Allibert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Emerit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Zolotoff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12939" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531340v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa A Walter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren P Blake" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J Arends" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall S Sozio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23010169" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531764v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Ogura" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Sato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Tsivitse Arthur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.764095" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165235v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Bohnert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052567" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815521v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian A Britto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cortade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belloum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0525-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837578v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S. Gallot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Desgeorges" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-14-0057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01779124v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Defour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dessalle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Castro Perez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poyot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043490" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mignot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullise Destinval" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Erblang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Simon Gallot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496489v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.2018.32.1_supplement.lb381" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01058905v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013STET015T" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S Gallot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13073" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616889v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Castells" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Allibert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Emerit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Zolotoff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12939" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531340v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa A Walter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren P Blake" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J Arends" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall S Sozio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23010169" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531764v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Ogura" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Sato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Tsivitse Arthur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.764095" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165235v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Bohnert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052567" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815521v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian A Britto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cortade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belloum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0525-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837578v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S. Gallot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Desgeorges" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-14-0057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01779124v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Defour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dessalle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Castro Perez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poyot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043490" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mignot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullise Destinval" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Erblang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Simon Gallot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496489v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.2018.32.1_supplement.lb381" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01058905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013STET015T" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>