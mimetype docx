--- v1 (2026-04-09)
+++ v2 (2026-05-21)
@@ -66,355 +66,355 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanisms of cancer cachexia‐related loss of skeletal muscle mass: data analysis from preclinical and clinical studies</w:t>
+                <w:t xml:space="preserve">Croyances populaires versus réalités physiologiques : le lactate réhabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Martin</w:t>
+                <w:t xml:space="preserve">Thomas Hobbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann S Gallot</w:t>
+                <w:t xml:space="preserve">Myriam Dargaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Freyssenet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Biondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Malgoyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcsm.13073⟩</w:t>
+              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 219 (3-4), pp.105-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jbio/2025010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480183v1</w:t>
+                <w:t xml:space="preserve">hal-05629039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothalamic–pituitary–adrenal axis activation and glucocorticoid-responsive gene expression in skeletal muscle and liver of Apc mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Molecular mechanisms of cancer cachexia‐related loss of skeletal muscle mass: data analysis from preclinical and clinical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Zolotoff</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann S Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Freyssenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13 (3), pp.1686-1703. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcsm.12939⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 14 (3), pp.1150-1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.13073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616889v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Denervation on XBP1 in Skeletal Muscle and the Neuromuscular Junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa A Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren P Blake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles J Arends</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -442,661 +442,795 @@
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (1), pp.169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms23010169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Emerging Mechanisms for Skeletal Muscle Mass Regulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hypothalamic–pituitary–adrenal axis activation and glucocorticoid-responsive gene expression in skeletal muscle and liver of Apc mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuji Ogura</w:t>
+                <w:t xml:space="preserve">Josiane Castells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuichi Sato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann S Gallot</w:t>
+                <w:t xml:space="preserve">Valentine Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Tsivitse Arthur</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andréa Emerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Zolotoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2021.764095⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.1686-1703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.12939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531764v1</w:t>
+                <w:t xml:space="preserve">hal-03616889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confounding Roles of ER Stress and the Unfolded Protein Response in Skeletal Muscle Atrophy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kyle Bohnert</w:t>
+                <w:t xml:space="preserve">Editorial: Emerging Mechanisms for Skeletal Muscle Mass Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuji Ogura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuichi Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann S Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Tsivitse Arthur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22052567⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.764095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2021.764095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165235v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucocorticoid-dependent REDD1 expression reduces muscle metabolism to enable adaptation under energetic stress</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yassine Belloum</w:t>
+                <w:t xml:space="preserve">Confounding Roles of ER Stress and the Unfolded Protein Response in Skeletal Muscle Atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Blaquière</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kyle Bohnert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (1), pp.65. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (5), pp.2567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-018-0525-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22052567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815521v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myostatin Gene Inactivation Prevents Skeletal Muscle Wasting in Cancer</w:t>
+                <w:t xml:space="preserve">Glucocorticoid-dependent REDD1 expression reduces muscle metabolism to enable adaptation under energetic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann S. Gallot</w:t>
+                <w:t xml:space="preserve">Florian A Britto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Durieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josiane Castells</w:t>
+                <w:t xml:space="preserve">Fabienne Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine M. Desgeorges</w:t>
+                <w:t xml:space="preserve">Yassine Belloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Vernus</w:t>
+                <w:t xml:space="preserve">Marine Blaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 74 (24), pp.7344-7356. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), pp.65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.can-14-0057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-018-0525-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837578v1</w:t>
+                <w:t xml:space="preserve">hal-01815521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Myostatin Gene Inactivation Prevents Skeletal Muscle Wasting in Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann S. Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Castells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine M. Desgeorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74 (24), pp.7344-7356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.can-14-0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sirtuin 1 Regulates SREBP-1c Expression in a LXR-Dependent Manner in Skeletal Muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Dessalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Castro Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Poyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Castells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (9), pp.e43490. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0043490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1106,413 +1240,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise-specific effects on the motor performance, glycemia regulation and muscle histology of a mouse model of limb-girdle muscular dystrophy r1 (calpainopathy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sullise Destinval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Erblang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Simon Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20èmes journées de la Société Française de Myologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, La Baule (France), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise-specific effects on the motor performance, glycemia regulation and muscle histology of a mouse model of limb-girdle muscular dystrophy r1 (calpainopathy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sullise Destinval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Erblang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Simon Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th annual congress of European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REDD1 Reduces Muscle Metabolism to Foster Adaptation under Fasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Britto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Belloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Biology 2018 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, San Diego, United States. , THE FASEB JOURNAL, 32 (S1), 2018, Experimental Biology 2018 Meeting Abstracts. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1096/fasebj.2018.32.1_supplement.lb381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1522,114 +1656,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invalidation du gène de la myostatine dans un modèle murin de cachexie associée au cancer : implication dans la régulation de la masse musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Simon Gallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génétique. Université Jean Monnet - Saint-Etienne, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013STET015T⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01058905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1776,51 +1910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S Gallot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13073" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616889v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Castells" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Allibert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Emerit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Zolotoff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12939" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531340v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa A Walter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren P Blake" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J Arends" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall S Sozio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23010169" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531764v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Ogura" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Sato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Tsivitse Arthur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.764095" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165235v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Bohnert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052567" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815521v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian A Britto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cortade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belloum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0525-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837578v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S. Gallot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Desgeorges" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-14-0057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01779124v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Defour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dessalle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Castro Perez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poyot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043490" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mignot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullise Destinval" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Erblang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Simon Gallot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496489v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.2018.32.1_supplement.lb381" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01058905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013STET015T" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629039v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hobbs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dargaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Biondi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Malgoyre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2025010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480183v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S Gallot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13073" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531340v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa A Walter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren P Blake" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J Arends" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall S Sozio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23010169" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616889v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Castells" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Allibert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Emerit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Zolotoff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12939" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531764v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Ogura" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Sato" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Tsivitse Arthur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.764095" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Bohnert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052567" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815521v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian A Britto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cortade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belloum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0525-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837578v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S. Gallot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Desgeorges" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-14-0057" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01779124v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Defour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dessalle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Castro Perez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poyot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043490" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496479v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mignot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullise Destinval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Erblang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Simon Gallot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496489v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941419v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.2018.32.1_supplement.lb381" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01058905v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013STET015T" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>