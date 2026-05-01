--- v0 (2026-03-22)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yann Sordet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazarine et mazarinades : la plus grande bibliothèque d’Europe dans la tourmente de la Fronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (284), pp.459-482. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dss.193.0459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contrefaçon éditoriale : qualification juridique et raison économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Mazarin's Library / Libraries in Time and Space Sources, Tools and Hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaerendo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46, p. 151-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un palais (1643) l'autre (1668) : les bibliothèques Mazarine(s) et leur décor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Savants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (2015-1), p. 79-138. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/jds.2015.6327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936528v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier acte de « donation au public » de la bibliothèque de Mazarin (1650)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, p. 93-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes éditoriales et usages de l'Imitatio Christi (15e-19e siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 156 (2), p. 869-895. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/crai.2012.93584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le baptême inconscient de l'incunable : non pas 1640 mais 1569 au plus tard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gutenberg Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 84, p. 102-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00791398v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ceux qu’on veut prendre estant pour la pluspart en langue hébraïque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il collezionismo di libri ebraici in Europa tra XVIIe XIXe secolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione per I Beni cultirali Ebraici (Torino); Fondazione Luigi Firpo (Torino), Mar 2015, Turin, Italie. p. 117-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550536v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rois et des bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Mellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Jeunesse de Louis XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du Japon, Nov 2016, Tokyo, Institut français du Japon, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazarine et Mazarinades : la plus grande bibliothèque d'Europe dans la tourmente de la Fronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exploration des Mazarinades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tokyo, Nov 2016, Tokyo, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du livre et de l'édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albin Michel, 798 p., 2021, Collection L'Évolution de l'Humanité, 978-2-226-45767-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du livre et de l’édition : production & circulation, formes & mutations,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Argila à Nuvem, uma Historià dos catalogos de Livros (II Milênio - Século XXI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edições Sesc; Ateliê Editorial, 2, 133 p., 2019, Coleção Bibliofilia, Marisa Midori Deaecto; Plinio Martins Filho, 978-85-9493-186-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparition et disparition du bibliothécaire : une lecture d’Arcimboldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national d'Histoire de l'art, 44 p., 2018, Dits, 978-2-917902-43-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparition et disparition du bibliothécaire : une lecture d’Arcimboldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures princières et commerce du livre : la bibliothèque de Charles III de Croÿ et sa mise en vente (1614). I.. Fac-similé. II. Études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delsaerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oser l’Encyclopédie : un combat des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cernuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leca-Tsiomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Passeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mazarinades. Nouvelles approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Haffemayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rebollar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droz, XII, 2016, Histoire et Civilisation du Livre, 978-2-600-04748-7 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et Révoltes dans le livre et l’estampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Haffemayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Cendres, 2016, ISBN 978-2-86742-259-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres de Notre-Dame (XIe-XVIIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Davy-Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque Mazarine, Institut de recherche et d'histoire des textes, 96 p. ; 6 ill. coul., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00765629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre arménien de la Renaissance aux Lumières : une culture en diaspora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Nichanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque Mazarine; Éditions des cendres, 1 vol. (189 p.) ; ill. en noir et en coul., fac-sim., couv. ill. ; 28 cm, 2012, 978-2-86742-203-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition et diffusion de &amp;quot;l'Imitation de Jésus-Christ&amp;quot;, 1470-1800 : études et catalogue collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Delaveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque nationale de France; Bibliothèque Mazarine; Bibliothèque Sainte-Geneviève, 2012, 978-2-7177-2489-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amour des livres au siècle des Lumières : Pierre Adamoli et ses collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des chartes, 60, 537 p., [15] p.de pl.), 2001, Mémoires et documents de l’Ecole des Chartes, 2-900791-45-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des chartes, p. 74-79, A paraître, 978-2-35723-158-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale des chartes, p. 82-85, A paraître, 978-2-35723-158-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRANKLIN, Alfred (1830-1917)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Antonutti; Jean-Charles Geslot; Amélie Jehan; Agnès Sandras; Cécile Swiatek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique des bibliothécaires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'ENSSIB, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel, Paul-Henri (1894-1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Antonutti; Jean-Charles Geslot; Amélie Jehan; Agnès Sandras; Cécile Swiatek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique des bibliothécaires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'ENSSIB, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICHEL, Paul-Henri (1894-1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Antonutti; Jean-Charles Geslot; Amélie Jehan; Agnès Sandras; Cécile Swiatek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique des bibliothécaires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'ENSSIB, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre, espace de dialogue avec les morts, nos morts, ma mort, la Mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre &amp; la mort (XIVe - XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, politique et bibliothéconomie dans l’Europe du XVIIe siècle : aux origines de la Bibliothèque Mazarine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Lehmann (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir-Pouvoir : les bibliothèques, de l'Antiquité à la modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, pp.285-301, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, politique et bibliothéconomie dans l’Europe du XVIIe siècle : aux origines de la Bibliothèque Mazarine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Lehmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Pouvoir : les bibliothèques, de l'Antiquité à la modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, p. 285-301, 2018, 978-2-503-58380-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage et l’archive, la photographie et le terrain : dans l’atelier d’un géographe de plein vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un géographe de plein vent : Albert Demangeon (1872-1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-14, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La/Les bibliothèque(s) de Notre-Dame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Giraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre-Dame de Paris 1163-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, p. 547-554, 2013, History of the Christian Church, 978-2-503-54937-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00911516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres de Notre-Dame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Davy-Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Giraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre-Dame de Paris 1163-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, p. 539-627, 2013, 978-2-503-54937-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00872246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La typographie au service de la liturgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Giraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre-Dame de Paris 1163-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, p. 572-574, 2013, 978-2-503-54937-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00921368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juste avant que la liturgie n'affiche &amp;quot;ad romani formam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Davy-Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Giraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre-Dame de Paris 1163-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, p. 579-581, 2013, 978-2-503-54937-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00921393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre arménien : une culture en diaspora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulac Bibliothèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrineh Zinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Nichanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId66"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yann Sordet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazarine et mazarinades : la plus grande bibliothèque d’Europe dans la tourmente de la Fronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (284), pp.459-482. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dss.193.0459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contrefaçon éditoriale : qualification juridique et raison économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Mazarin's Library / Libraries in Time and Space Sources, Tools and Hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaerendo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46, p. 151-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un palais (1643) l'autre (1668) : les bibliothèques Mazarine(s) et leur décor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Savants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (2015-1), p. 79-138. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/jds.2015.6327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936528v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier acte de « donation au public » de la bibliothèque de Mazarin (1650)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, p. 93-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes éditoriales et usages de l'Imitatio Christi (15e-19e siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 156 (2), p. 869-895. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/crai.2012.93584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le baptême inconscient de l'incunable : non pas 1640 mais 1569 au plus tard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gutenberg Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 84, p. 102-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00791398v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ceux qu’on veut prendre estant pour la pluspart en langue hébraïque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il collezionismo di libri ebraici in Europa tra XVIIe XIXe secolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione per I Beni cultirali Ebraici (Torino); Fondazione Luigi Firpo (Torino), Mar 2015, Turin, Italie. p. 117-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550536v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazarine et Mazarinades : la plus grande bibliothèque d'Europe dans la tourmente de la Fronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exploration des Mazarinades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tokyo, Nov 2016, Tokyo, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rois et des bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Mellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Jeunesse de Louis XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du Japon, Nov 2016, Tokyo, Institut français du Japon, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du livre et de l'édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albin Michel, 798 p., 2021, Collection L'Évolution de l'Humanité, 978-2-226-45767-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du livre et de l’édition : production & circulation, formes & mutations,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Argila à Nuvem, uma Historià dos catalogos de Livros (II Milênio - Século XXI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edições Sesc; Ateliê Editorial, 2, 133 p., 2019, Coleção Bibliofilia, Marisa Midori Deaecto; Plinio Martins Filho, 978-85-9493-186-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparition et disparition du bibliothécaire : une lecture d’Arcimboldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparition et disparition du bibliothécaire : une lecture d’Arcimboldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national d'Histoire de l'art, 44 p., 2018, Dits, 978-2-917902-43-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures princières et commerce du livre : la bibliothèque de Charles III de Croÿ et sa mise en vente (1614). I.. Fac-similé. II. Études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delsaerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oser l’Encyclopédie : un combat des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cernuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leca-Tsiomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Passeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mazarinades. Nouvelles approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Haffemayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rebollar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droz, XII, 2016, Histoire et Civilisation du Livre, 978-2-600-04748-7 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et Révoltes dans le livre et l’estampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Haffemayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Cendres, 2016, ISBN 978-2-86742-259-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition et diffusion de &amp;quot;l'Imitation de Jésus-Christ&amp;quot;, 1470-1800 : études et catalogue collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Delaveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque nationale de France; Bibliothèque Mazarine; Bibliothèque Sainte-Geneviève, 2012, 978-2-7177-2489-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres de Notre-Dame (XIe-XVIIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Davy-Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque Mazarine, Institut de recherche et d'histoire des textes, 96 p. ; 6 ill. coul., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00765629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre arménien de la Renaissance aux Lumières : une culture en diaspora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Nichanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque Mazarine; Éditions des cendres, 1 vol. (189 p.) ; ill. en noir et en coul., fac-sim., couv. ill. ; 28 cm, 2012, 978-2-86742-203-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amour des livres au siècle des Lumières : Pierre Adamoli et ses collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des chartes, 60, 537 p., [15] p.de pl.), 2001, Mémoires et documents de l’Ecole des Chartes, 2-900791-45-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des chartes, p. 74-79, A paraître, 978-2-35723-158-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale des chartes, p. 82-85, A paraître, 978-2-35723-158-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRANKLIN, Alfred (1830-1917)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Antonutti; Jean-Charles Geslot; Amélie Jehan; Agnès Sandras; Cécile Swiatek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique des bibliothécaires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'ENSSIB, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel, Paul-Henri (1894-1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Antonutti; Jean-Charles Geslot; Amélie Jehan; Agnès Sandras; Cécile Swiatek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique des bibliothécaires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'ENSSIB, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICHEL, Paul-Henri (1894-1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Antonutti; Jean-Charles Geslot; Amélie Jehan; Agnès Sandras; Cécile Swiatek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique des bibliothécaires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'ENSSIB, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre, espace de dialogue avec les morts, nos morts, ma mort, la Mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre &amp; la mort (XIVe - XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage et l’archive, la photographie et le terrain : dans l’atelier d’un géographe de plein vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un géographe de plein vent : Albert Demangeon (1872-1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-14, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, politique et bibliothéconomie dans l’Europe du XVIIe siècle : aux origines de la Bibliothèque Mazarine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Lehmann (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir-Pouvoir : les bibliothèques, de l'Antiquité à la modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, pp.285-301, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, politique et bibliothéconomie dans l’Europe du XVIIe siècle : aux origines de la Bibliothèque Mazarine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Lehmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Pouvoir : les bibliothèques, de l'Antiquité à la modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, p. 285-301, 2018, 978-2-503-58380-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La typographie au service de la liturgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Giraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre-Dame de Paris 1163-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, p. 572-574, 2013, 978-2-503-54937-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00921368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juste avant que la liturgie n'affiche &amp;quot;ad romani formam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Davy-Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Giraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre-Dame de Paris 1163-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, p. 579-581, 2013, 978-2-503-54937-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00921393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La/Les bibliothèque(s) de Notre-Dame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Giraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre-Dame de Paris 1163-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, p. 547-554, 2013, History of the Christian Church, 978-2-503-54937-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00911516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres de Notre-Dame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Davy-Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Giraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre-Dame de Paris 1163-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, p. 539-627, 2013, 978-2-503-54937-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00872246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre arménien : une culture en diaspora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulac Bibliothèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrineh Zinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Nichanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId66"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04073832v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sordet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.193.0459" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012340v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012410v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936528v6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jds.2015.6327" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932838v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2012.93584" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00791398v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550536v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04306463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Mellot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141130v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04073903v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003797v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003838v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04073913v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04073942v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delsaerdt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04073928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cernuschi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guilbaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leca-Tsiomis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Passeron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Haffemayer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rebollar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05051992v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hugon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vellet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765629v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lebigue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04330421v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Nichanian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352924v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Delaveau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004733v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004773v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004792v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311287v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071328v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339216v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04071346v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04073895v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012308v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04073847v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911516v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872246v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921368v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921393v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03674306v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Richard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrineh Zinali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04073832v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sordet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.193.0459" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012340v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012410v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936528v6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jds.2015.6327" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932838v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2012.93584" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00791398v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550536v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551468v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04306463v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Mellot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141130v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04073903v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003797v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04073913v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003838v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04073942v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delsaerdt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04073928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cernuschi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guilbaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leca-Tsiomis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Passeron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Haffemayer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rebollar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05051992v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hugon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vellet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352924v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Delaveau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765629v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lebigue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04330421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Nichanian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004733v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004773v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004792v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311287v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071328v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339216v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04071346v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04073847v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04073895v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921368v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921393v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911516v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872246v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03674306v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Richard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrineh Zinali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>