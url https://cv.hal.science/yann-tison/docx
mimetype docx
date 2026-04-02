--- v0 (2026-03-05)
+++ v1 (2026-04-02)
@@ -766,299 +766,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the capacity of Ivory Coast clay to depollute water contaminated by Hg, Pb, Cd and As</w:t>
+                <w:t xml:space="preserve">Probing Basal and Prismatic Planes of Graphitic Materials for Metal Single Atom and Subnanometer Cluster Stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas M Kouadio</w:t>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Larregieu</w:t>
+                <w:t xml:space="preserve">Jyoti Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kessein E N Tillous</w:t>
+                <w:t xml:space="preserve">Javier Navarro-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Sei</w:t>
+                <w:t xml:space="preserve">Joris Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">saouth african journal of chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 78, pp.170-177. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (50), pp.e202400669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17159/0379-4350/2024/v78a23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202400669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620610v1</w:t>
+                <w:t xml:space="preserve">hal-04677240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Basal and Prismatic Planes of Graphitic Materials for Metal Single Atom and Subnanometer Cluster Stabilization</w:t>
+                <w:t xml:space="preserve">Evaluation of the capacity of Ivory Coast clay to depollute water contaminated by Hg, Pb, Cd and As</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+                <w:t xml:space="preserve">Lucas M Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jyoti Pandey</w:t>
+                <w:t xml:space="preserve">Marie Larregieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Navarro-Ruiz</w:t>
+                <w:t xml:space="preserve">Kessein E N Tillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Langlois</w:t>
+                <w:t xml:space="preserve">Joseph Sei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (50), pp.e202400669. </w:t>
+              <w:t xml:space="preserve">saouth african journal of chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 78, pp.170-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202400669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17159/0379-4350/2024/v78a23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677240v1</w:t>
+                <w:t xml:space="preserve">hal-04620610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valence-controlled manganese oxide by solvent-assisted permanganate reduction for advanced aqueous zinc-ion batteries</w:t>
               </w:r>
@@ -1191,51 +1191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Cocktail”-type catalysis on bimetallic systems for cinnamaldehyde selective hydrogenation: Role of isolated single atoms, nanoparticles and single atom alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Audevard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Navarro-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1459,51 +1459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjustment of the Single Atom/Nanoparticle Ratio in Pd/CNT Catalysts for Phenylacetylene Selective Hydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Audevard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Navarro-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2378,377 +2378,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoselective reduction of quinoline over Rh-C 60 nanocatalysts</w:t>
+                <w:t xml:space="preserve">Investigation of the initial deposition steps and the interfacial layer of Atomic Layer Deposited (ALD) Al 2 O 3 on Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhishan Luo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuanyuan Min</w:t>
+                <w:t xml:space="preserve">Giorgos Gakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Bacsa</w:t>
+                <w:t xml:space="preserve">Constantin Vahlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divya Nechiyil</w:t>
+                <w:t xml:space="preserve">Hugues Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CY02025J⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 492, pp.245 - 254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.06.215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345433v1</w:t>
+                <w:t xml:space="preserve">hal-02396239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the initial deposition steps and the interfacial layer of Atomic Layer Deposited (ALD) Al 2 O 3 on Si</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemoselective reduction of quinoline over Rh-C 60 nanocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantin Vahlas</w:t>
+                <w:t xml:space="preserve">Zhishan Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Vergnes</w:t>
+                <w:t xml:space="preserve">Wolfgang Bacsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+                <w:t xml:space="preserve">Divya Nechiyil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 492, pp.245 - 254. </w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (24), pp.6884-6898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.06.215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9CY02025J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396239v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ιn situ N 2 -NH 3 plasma pre-treatment of silicon substrate enhances the initial growth and restricts the substrate oxidation during alumina ALD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Gakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Vahlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 126 (12), pp.125305. </w:t>
@@ -4530,494 +4530,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inner shell influence on the electronic structure of double-walled carbon nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-layer interaction in double-walled carbon nanotubes evidenced by scanning tunneling microscopy and spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Giusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R.P. Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.200700399⟩</w:t>
+              <w:t xml:space="preserve">Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (2), pp.65-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1793292008000903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564405v1</w:t>
+                <w:t xml:space="preserve">hal-01564403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for metal-semiconductor transitions in twisted and collapsed double-walled carbon nanotubes by scanning tunneling microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The inner shell influence on the electronic structure of double-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Giusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stolojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R.P. Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (1), pp.189-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.200700399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl801782k⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01564406v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Registry-induced electronic superstructure in double-walled carbon nanotubes, associated with the interaction between two graphene-like monolayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for metal-semiconductor transitions in twisted and collapsed double-walled carbon nanotubes by scanning tunneling microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Giusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R.P. Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nn800483k⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (10), pp.3350-3356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl801782k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564407v1</w:t>
+                <w:t xml:space="preserve">hal-01564406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-layer interaction in double-walled carbon nanotubes evidenced by scanning tunneling microscopy and spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Registry-induced electronic superstructure in double-walled carbon nanotubes, associated with the interaction between two graphene-like monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Giusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sloan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R.P. Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3 (2), pp.65-73. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (10), pp.2113-2120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1793292008000903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nn800483k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564403v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulk electrical properties of single-walled carbon nanotubes immobilized by dielectrophoresis: Evidence of metallic or semiconductor behavior</w:t>
               </w:r>
@@ -5042,51 +5042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.C.P. Watts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R.P. Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29 (11), pp.2266-2271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5283,51 +5283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Giusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R.P. Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 76 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5413,51 +5413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Stolojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Borowiak-Palen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R.P. Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 7 (5), pp.1232-1239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6273,51 +6273,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -6535,210 +6535,469 @@
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Thessalokini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal stability of LixCoO2 electrodes for all-solid-state secondary batteries operating at high-temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">237th ECS Meeting with the 18th International Meeting on Chemical Sensors (IMCS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Electrochemical Society, May 2020, Montréal, Canada. pp.423, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2020-012423mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">TOWARDS A BIOCOMPATIBLE RECHARGEABLE BATTERY USING A MODIFIED CHITOSAN POLYMER ELECTROLYTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Thanh Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Thanh-Tam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahraa Abou Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pereira-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PEPR Batteries DAYS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Grenoble (Présentiel), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apport de la spectrométrie photoélectronique à la caractérisation des interfaces dans les accumulateurs tout-solide Li[Li t Ti 1-t ]S 2 (t&lt;0,33) || Li 5,7 PS 4,7 Cl 1,3 || Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Biecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pecquenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Cras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Spectroscopies de PhotoEmission - JNSPE 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId229"/>
+      <w:footerReference w:type="default" r:id="rId239"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6885,51 +7144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canio Scarfiello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cayez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.152046" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05022719v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Audren-Paul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peralta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunay Yildirim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02930" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05222788v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May-Line Grapotte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Varela-Izquierdo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Su&#225;rez-Ria&#241;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR01515D" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04925458v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caspar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Biecher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Cras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c18890" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Durupt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CY00324A" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620610v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M Kouadio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larregieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessein E N Tillous" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/0379-4350/2024/v78a23" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04677240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyoti Pandey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Navarro-Ruiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Langlois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400669" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04745180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Karbak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Baazizi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sayah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.114041" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Audevard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernardin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Philippe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Corrias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2023.06.023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03884752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Touja" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parnian Salembier Peyrovi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202201037" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102599v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981609v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret-Lambert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ta07838d" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03836208v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin F P Mcvey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Swain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried-Solo Ojo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaltoum Bakkouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12193364" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657402v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Christina Topka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Diallo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puyo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Papavasileiou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lebesgue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.2c00018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03043523v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rivera&#8208;c&#225;rcamo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202001777" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499915v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Swain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin F. P. Mcvey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Virieux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ferrari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC09368K" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541912v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Min" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Nasrallah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poinsot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b04737" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02345433v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhishan Luo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Nechiyil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY02025J" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396239v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Gakis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.06.215" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396236v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113755" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383900v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F.P Mcvey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5128234" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564393v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lagoute" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Repain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chacon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Girard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn506074u" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536057v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guille" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baraille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b08427" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445703v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lagoute" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joucken" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chacon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.125442" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joucken" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fevre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tejeda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taleb-Ibrahimi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14564" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987555v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lagoute" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Girard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl502854w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564395v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564396v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn4026146" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564397v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabosart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.161408" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564398v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nielsen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Mowbray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bech" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Holse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp302424g" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564399v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Murphy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strebel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Vendelbo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conradsen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20371a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564401v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Miyajim.A." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Giusca" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stolojan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Watanabe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2011.07.040" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Nielsen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. J&#248;rgensen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2009.02.039" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0W20HVB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564405v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hayashi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R.P. Silva" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200700399" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1A51EBF79AD9757CC83CE3C6AD5BEE1C5159544/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564406v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl801782k" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564407v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sloan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn800483k" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564403v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793292008000903" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564404v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mureau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.P. Watts" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200700724" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHKTZZ49-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453351v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoji Miyajima" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Adamopoulos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Henley" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tison" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564409v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.035429" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564408v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Borowiak-Palen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl070072p" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564410v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Y. Chen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Silva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl060709p" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504001v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Larrieu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Held" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.06.032" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5V02F27-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504003v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loudet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gonbeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2004.05.134" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZVDWDN5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225286v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-0104(03)00148-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498396v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(02)01883-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGPC7Z9Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225289v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0368-2048(02)00136-6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04210155v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776228v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03810451v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pecquenard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canio Scarfiello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cayez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.152046" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05022719v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Audren-Paul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peralta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunay Yildirim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02930" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05222788v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May-Line Grapotte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Varela-Izquierdo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Su&#225;rez-Ria&#241;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR01515D" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04925458v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caspar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Biecher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Cras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c18890" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Durupt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CY00324A" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04677240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyoti Pandey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Navarro-Ruiz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Langlois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400669" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M Kouadio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larregieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessein E N Tillous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/0379-4350/2024/v78a23" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04745180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Karbak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Baazizi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sayah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.114041" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Audevard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernardin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Philippe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Corrias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2023.06.023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03884752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Touja" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parnian Salembier Peyrovi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202201037" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102599v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981609v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret-Lambert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ta07838d" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03836208v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin F P Mcvey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Swain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried-Solo Ojo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaltoum Bakkouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12193364" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657402v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Christina Topka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Diallo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puyo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Papavasileiou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lebesgue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.2c00018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03043523v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rivera&#8208;c&#225;rcamo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202001777" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499915v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Swain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin F. P. Mcvey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Virieux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ferrari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC09368K" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541912v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Min" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Nasrallah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poinsot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b04737" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396239v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Gakis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.06.215" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02345433v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhishan Luo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Nechiyil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY02025J" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396236v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113755" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383900v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F.P Mcvey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5128234" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564393v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lagoute" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Repain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chacon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Girard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn506074u" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536057v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guille" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baraille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b08427" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445703v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lagoute" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joucken" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chacon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.125442" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joucken" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fevre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tejeda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taleb-Ibrahimi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14564" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987555v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lagoute" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Girard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl502854w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564395v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564396v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn4026146" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564397v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabosart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.161408" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564398v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nielsen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Mowbray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bech" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Holse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp302424g" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564399v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Murphy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strebel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Vendelbo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conradsen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20371a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564401v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Miyajim.A." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Giusca" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stolojan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Watanabe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2011.07.040" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Nielsen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. J&#248;rgensen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2009.02.039" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0W20HVB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564403v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R.P. Silva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793292008000903" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564405v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hayashi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200700399" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1A51EBF79AD9757CC83CE3C6AD5BEE1C5159544/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564406v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl801782k" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564407v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sloan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn800483k" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564404v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mureau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.P. Watts" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200700724" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHKTZZ49-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453351v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoji Miyajima" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Adamopoulos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Henley" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tison" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564409v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.035429" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564408v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Borowiak-Palen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl070072p" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564410v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Y. Chen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Silva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl060709p" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504001v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Larrieu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Held" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.06.032" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5V02F27-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504003v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loudet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gonbeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2004.05.134" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZVDWDN5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225286v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-0104(03)00148-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498396v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(02)01883-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGPC7Z9Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225289v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0368-2048(02)00136-6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04210155v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776228v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548285v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Denoyelle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bourgeois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Carlier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-012423mtgabs" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05576521v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thanh Tu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thanh-Tam Nguyen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Abou Khalil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03810451v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pecquenard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>