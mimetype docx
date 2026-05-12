--- v1 (2026-04-02)
+++ v2 (2026-05-12)
@@ -632,1371 +632,1371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Pd and Co intimacy in Pd-modified Co/TiO 2 catalysts for direct CO 2 hydrogenation to fuels: the closer not the better</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valence-controlled manganese oxide by solvent-assisted permanganate reduction for advanced aqueous zinc-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Durupt</w:t>
+                <w:t xml:space="preserve">Mehdi Karbak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Baazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katerina Soulantica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4CY00324A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 102 (Part B), pp.114041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2024.114041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552701v1</w:t>
+                <w:t xml:space="preserve">hal-04745180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Basal and Prismatic Planes of Graphitic Materials for Metal Single Atom and Subnanometer Cluster Stabilization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jyoti Pandey</w:t>
+                <w:t xml:space="preserve">Effects of Pd and Co intimacy in Pd-modified Co/TiO 2 catalysts for direct CO 2 hydrogenation to fuels: the closer not the better</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canio Scarfiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Navarro-Ruiz</w:t>
+                <w:t xml:space="preserve">Aurélien Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Langlois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Tison</w:t>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Soulantica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (50), pp.e202400669. </w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (10), pp.2896-2907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202400669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4CY00324A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677240v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the capacity of Ivory Coast clay to depollute water contaminated by Hg, Pb, Cd and As</w:t>
+                <w:t xml:space="preserve">Probing Basal and Prismatic Planes of Graphitic Materials for Metal Single Atom and Subnanometer Cluster Stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas M Kouadio</w:t>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Larregieu</w:t>
+                <w:t xml:space="preserve">Jyoti Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kessein E N Tillous</w:t>
+                <w:t xml:space="preserve">Javier Navarro-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Sei</w:t>
+                <w:t xml:space="preserve">Joris Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">saouth african journal of chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 78, pp.170-177. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (50), pp.e202400669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17159/0379-4350/2024/v78a23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202400669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620610v1</w:t>
+                <w:t xml:space="preserve">hal-04677240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence-controlled manganese oxide by solvent-assisted permanganate reduction for advanced aqueous zinc-ion batteries</w:t>
+                <w:t xml:space="preserve">Evaluation of the capacity of Ivory Coast clay to depollute water contaminated by Hg, Pb, Cd and As</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Karbak</w:t>
+                <w:t xml:space="preserve">Lucas M Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Baazizi</w:t>
+                <w:t xml:space="preserve">Marie Larregieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Sayah</w:t>
+                <w:t xml:space="preserve">Kessein E N Tillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+                <w:t xml:space="preserve">Joseph Sei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 102 (Part B), pp.114041. </w:t>
+              <w:t xml:space="preserve">saouth african journal of chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 78, pp.170-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.est.2024.114041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17159/0379-4350/2024/v78a23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745180v1</w:t>
+                <w:t xml:space="preserve">hal-04620610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Cocktail”-type catalysis on bimetallic systems for cinnamaldehyde selective hydrogenation: Role of isolated single atoms, nanoparticles and single atom alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling high-performance oxygen-deficient amorphous manganese oxide as the cathode for advanced zinc ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Karbak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Baazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Audevard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anna Corrias</w:t>
+                <w:t xml:space="preserve">Cecile Autret-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2023.06.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (6), pp.2634-2640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2ta07838d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139552v1</w:t>
+                <w:t xml:space="preserve">hal-03981609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the Electrolyte Concentration on the Nature of the Solid Electrolyte Interphase of a Lithium Metal Electrode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Cocktail”-type catalysis on bimetallic systems for cinnamaldehyde selective hydrogenation: Role of isolated single atoms, nanoparticles and single atom alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Audevard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Navarro-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Touja</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olinda Gimello</w:t>
+                <w:t xml:space="preserve">Anna Corrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ente.202201037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 425, pp.245-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2023.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884752v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjustment of the Single Atom/Nanoparticle Ratio in Pd/CNT Catalysts for Phenylacetylene Selective Hydrogenation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bernardin</w:t>
+                <w:t xml:space="preserve">Effects of the Electrolyte Concentration on the Nature of the Solid Electrolyte Interphase of a Lithium Metal Electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Touja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parnian Salembier Peyrovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Corrias</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202300036⟩</w:t>
+              <w:t xml:space="preserve">Energy Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.2201037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ente.202201037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102599v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling high-performance oxygen-deficient amorphous manganese oxide as the cathode for advanced zinc ion batteries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cecile Autret-Lambert</w:t>
+                <w:t xml:space="preserve">Adjustment of the Single Atom/Nanoparticle Ratio in Pd/CNT Catalysts for Phenylacetylene Selective Hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Audevard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Navarro-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Corrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (6), pp.2634-2640. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (11), pp.e202300036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2ta07838d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202300036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981609v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cd3P2/Zn3P2 Core-Shell Nanocrystals: Synthesis and Optical Properties</w:t>
+                <w:t xml:space="preserve">Critical Level of Nitrogen Incorporation in Silicon Oxynitride Films: Transition of Structure and Properties, toward Enhanced Anticorrosion Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin F P Mcvey</w:t>
+                <w:t xml:space="preserve">Konstantina Christina Topka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert A Swain</w:t>
+                <w:t xml:space="preserve">Babacar Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Lagarde</w:t>
+                <w:t xml:space="preserve">Maxime Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried-Solo Ojo</w:t>
+                <w:t xml:space="preserve">Paris Papavasileiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaltoum Bakkouche</w:t>
+                <w:t xml:space="preserve">Charlotte Lebesgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, </w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.1741 - 1755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano12193364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.2c00018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836208v1</w:t>
+                <w:t xml:space="preserve">hal-03657402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Level of Nitrogen Incorporation in Silicon Oxynitride Films: Transition of Structure and Properties, toward Enhanced Anticorrosion Performance</w:t>
+                <w:t xml:space="preserve">Cd3P2/Zn3P2 Core-Shell Nanocrystals: Synthesis and Optical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantina Christina Topka</w:t>
+                <w:t xml:space="preserve">Benjamin F P Mcvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babacar Diallo</w:t>
+                <w:t xml:space="preserve">Robert A Swain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Puyo</w:t>
+                <w:t xml:space="preserve">Delphine Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris Papavasileiou</w:t>
+                <w:t xml:space="preserve">Wilfried-Solo Ojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Lebesgue</w:t>
+                <w:t xml:space="preserve">Kaltoum Bakkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (4), pp.1741 - 1755. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.2c00018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano12193364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03657402v1</w:t>
+                <w:t xml:space="preserve">hal-03836208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of Metal Single Atoms on Carbon and TiO 2 Supports for CO 2 Hydrogenation: The Importance of Regulating Charge Transfer</w:t>
               </w:r>
@@ -2914,161 +2914,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic interaction between nitrogen atoms in doped graphene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charge transfer and electronic doping in nitrogen-doped graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Joucken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Repain</w:t>
+                <w:t xml:space="preserve">P. Le Fevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chacon</w:t>
+                <w:t xml:space="preserve">A. Tejeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Girard</w:t>
+                <w:t xml:space="preserve">A. Taleb-Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (1), pp.670-678. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.14564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn506074u⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep14564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564393v1</w:t>
+                <w:t xml:space="preserve">hal-01564394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible Existence of a Monovalent Coordination for Nitrogen Atoms in LixPOyNz Solid Electrolyte: Modeling of X-ray Photoelectron Spectroscopy and Raman Spectra.</w:t>
               </w:r>
@@ -3312,161 +3312,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge transfer and electronic doping in nitrogen-doped graphene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic interaction between nitrogen atoms in doped graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Joucken</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Tison</w:t>
+                <w:t xml:space="preserve">J. Lagoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Le Fevre</w:t>
+                <w:t xml:space="preserve">V. Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tejeda</w:t>
+                <w:t xml:space="preserve">C. Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Taleb-Ibrahimi</w:t>
+                <w:t xml:space="preserve">Y. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.14564. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.670-678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep14564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nn506074u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564394v1</w:t>
+                <w:t xml:space="preserve">hal-01564393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain Boundaries in Graphene on SiC(000(1)over-bar) Substrate</w:t>
               </w:r>
@@ -3599,90 +3599,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain boundaries in graphene on SiC(0001¯) substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lagoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (11), pp.6382-6386. </w:t>
@@ -3746,77 +3746,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lagoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (8), pp.7219-7226. </w:t>
@@ -3854,77 +3854,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized state and charge transfer in nitrogen-doped graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Joucken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lagoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4530,982 +4530,982 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-layer interaction in double-walled carbon nanotubes evidenced by scanning tunneling microscopy and spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C.E. Giusca</w:t>
+                <w:t xml:space="preserve">Bulk electrical properties of single-walled carbon nanotubes immobilized by dielectrophoresis: Evidence of metallic or semiconductor behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C.P. Watts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R.P. Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1793292008000903⟩</w:t>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (11), pp.2266-2271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elps.200700724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564403v1</w:t>
+                <w:t xml:space="preserve">hal-01564404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inner shell influence on the electronic structure of double-walled carbon nanotubes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C.E. Giusca</w:t>
+                <w:t xml:space="preserve">Electronic state modification in laser deposited amorphous carbon films by the inclusion of nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoji Miyajima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Adamopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. Henley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Stolojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104, pp.063701</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01564405v1</w:t>
+                <w:t xml:space="preserve">hal-00453351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for metal-semiconductor transitions in twisted and collapsed double-walled carbon nanotubes by scanning tunneling microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The inner shell influence on the electronic structure of double-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Giusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stolojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R.P. Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl801782k⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (1), pp.189-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.200700399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564406v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Registry-induced electronic superstructure in double-walled carbon nanotubes, associated with the interaction between two graphene-like monolayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-layer interaction in double-walled carbon nanotubes evidenced by scanning tunneling microscopy and spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Giusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R.P. Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nn800483k⟩</w:t>
+              <w:t xml:space="preserve">Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (2), pp.65-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1793292008000903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564407v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk electrical properties of single-walled carbon nanotubes immobilized by dielectrophoresis: Evidence of metallic or semiconductor behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.C.P. Watts</w:t>
+                <w:t xml:space="preserve">Evidence for metal-semiconductor transitions in twisted and collapsed double-walled carbon nanotubes by scanning tunneling microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Giusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R.P. Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elps.200700724⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (10), pp.3350-3356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl801782k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01564404v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic state modification in laser deposited amorphous carbon films by the inclusion of nitrogen</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Adamopoulos</w:t>
+                <w:t xml:space="preserve">Registry-induced electronic superstructure in double-walled carbon nanotubes, associated with the interaction between two graphene-like monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Giusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. J. Henley</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Sloan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R.P. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (10), pp.2113-2120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn800483k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453351v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic and electronic structure in collapsed carbon nanotubes evidenced by scanning tunneling microscopy</w:t>
+                <w:t xml:space="preserve">Inner-tube chirality determination for double-walled carbon nanotubes by scanning tunneling microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Giusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stolojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Borowiak-Palen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R.P. Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.035429⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (5), pp.1232-1239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl070072p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564409v1</w:t>
+                <w:t xml:space="preserve">hal-01564408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner-tube chirality determination for double-walled carbon nanotubes by scanning tunneling microscopy</w:t>
+                <w:t xml:space="preserve">Atomic and electronic structure in collapsed carbon nanotubes evidenced by scanning tunneling microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Giusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R.P. Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7 (5), pp.1232-1239. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl070072p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.035429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564408v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled growth-reversal of catalytic carbon nanotubes under electron-beam irradiation</w:t>
               </w:r>
@@ -6434,77 +6434,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STATE OF THE ART AQUEOUS CORROSION BARRIER PERFORMANCE OF MODERATE TEMPERATURE CHEMICAL VAPOR DEPOSITED SIOxNy FILMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantina Christina Topka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7144,51 +7144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canio Scarfiello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cayez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.152046" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05022719v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Audren-Paul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peralta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunay Yildirim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02930" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05222788v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May-Line Grapotte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Varela-Izquierdo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Su&#225;rez-Ria&#241;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR01515D" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04925458v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caspar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Biecher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Cras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c18890" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Durupt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CY00324A" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04677240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyoti Pandey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Navarro-Ruiz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Langlois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400669" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M Kouadio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larregieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessein E N Tillous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/0379-4350/2024/v78a23" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04745180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Karbak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Baazizi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sayah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.114041" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Audevard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernardin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Philippe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Corrias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2023.06.023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03884752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Touja" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parnian Salembier Peyrovi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202201037" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102599v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981609v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret-Lambert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ta07838d" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03836208v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin F P Mcvey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Swain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried-Solo Ojo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaltoum Bakkouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12193364" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657402v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Christina Topka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Diallo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puyo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Papavasileiou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lebesgue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.2c00018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03043523v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rivera&#8208;c&#225;rcamo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202001777" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499915v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Swain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin F. P. Mcvey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Virieux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ferrari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC09368K" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541912v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Min" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Nasrallah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poinsot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b04737" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396239v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Gakis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.06.215" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02345433v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhishan Luo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Nechiyil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY02025J" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396236v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113755" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383900v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F.P Mcvey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5128234" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564393v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lagoute" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Repain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chacon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Girard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn506074u" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536057v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guille" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baraille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b08427" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445703v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lagoute" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joucken" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chacon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.125442" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joucken" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fevre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tejeda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taleb-Ibrahimi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14564" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987555v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lagoute" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Girard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl502854w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564395v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564396v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn4026146" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564397v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabosart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.161408" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564398v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nielsen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Mowbray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bech" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Holse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp302424g" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564399v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Murphy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strebel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Vendelbo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conradsen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20371a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564401v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Miyajim.A." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Giusca" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stolojan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Watanabe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2011.07.040" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Nielsen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. J&#248;rgensen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2009.02.039" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0W20HVB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564403v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R.P. Silva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793292008000903" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564405v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hayashi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200700399" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1A51EBF79AD9757CC83CE3C6AD5BEE1C5159544/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564406v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl801782k" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564407v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sloan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn800483k" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564404v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mureau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.P. Watts" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200700724" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHKTZZ49-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453351v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoji Miyajima" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Adamopoulos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Henley" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tison" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564409v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.035429" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564408v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Borowiak-Palen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl070072p" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564410v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Y. Chen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Silva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl060709p" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504001v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Larrieu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Held" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.06.032" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5V02F27-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504003v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loudet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gonbeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2004.05.134" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZVDWDN5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225286v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-0104(03)00148-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498396v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(02)01883-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGPC7Z9Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225289v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0368-2048(02)00136-6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04210155v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776228v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548285v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Denoyelle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bourgeois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Carlier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-012423mtgabs" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05576521v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thanh Tu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thanh-Tam Nguyen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Abou Khalil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03810451v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pecquenard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canio Scarfiello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cayez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.152046" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05022719v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Audren-Paul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peralta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunay Yildirim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02930" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05222788v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May-Line Grapotte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Varela-Izquierdo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Su&#225;rez-Ria&#241;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR01515D" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04925458v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caspar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Biecher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Cras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c18890" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04745180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Karbak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Baazizi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sayah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.114041" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552701v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Durupt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CY00324A" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04677240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyoti Pandey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Navarro-Ruiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Langlois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400669" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620610v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M Kouadio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larregieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessein E N Tillous" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/0379-4350/2024/v78a23" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret-Lambert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ta07838d" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139552v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Audevard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernardin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Philippe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Corrias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2023.06.023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03884752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Touja" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parnian Salembier Peyrovi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202201037" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102599v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300036" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657402v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Christina Topka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Diallo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puyo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Papavasileiou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lebesgue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.2c00018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03836208v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin F P Mcvey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Swain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried-Solo Ojo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaltoum Bakkouche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12193364" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03043523v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rivera&#8208;c&#225;rcamo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202001777" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499915v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Swain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin F. P. Mcvey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Virieux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ferrari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC09368K" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541912v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Min" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Nasrallah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poinsot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b04737" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396239v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Gakis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.06.215" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02345433v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhishan Luo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Nechiyil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY02025J" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396236v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113755" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383900v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F.P Mcvey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5128234" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564394v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joucken" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fevre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tejeda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taleb-Ibrahimi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14564" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536057v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guille" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baraille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b08427" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445703v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lagoute" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joucken" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chacon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.125442" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564393v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lagoute" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Repain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chacon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Girard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn506074u" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987555v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lagoute" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Girard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl502854w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564395v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564396v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn4026146" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564397v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabosart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.161408" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564398v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nielsen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Mowbray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bech" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Holse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp302424g" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564399v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Murphy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strebel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Vendelbo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conradsen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20371a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564401v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Miyajim.A." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Giusca" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stolojan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Watanabe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2011.07.040" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Nielsen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. J&#248;rgensen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2009.02.039" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0W20HVB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564404v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mureau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.P. Watts" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R.P. Silva" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200700724" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHKTZZ49-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453351v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoji Miyajima" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Adamopoulos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Henley" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tison" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564405v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hayashi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200700399" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1A51EBF79AD9757CC83CE3C6AD5BEE1C5159544/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564403v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793292008000903" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564406v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl801782k" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564407v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sloan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn800483k" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564408v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Borowiak-Palen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl070072p" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564409v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.035429" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564410v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Y. Chen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Silva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl060709p" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504001v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Larrieu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Held" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.06.032" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5V02F27-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504003v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loudet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gonbeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2004.05.134" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZVDWDN5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225286v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-0104(03)00148-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498396v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(02)01883-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGPC7Z9Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03225289v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0368-2048(02)00136-6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04210155v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776228v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548285v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Denoyelle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bourgeois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Carlier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-012423mtgabs" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05576521v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thanh Tu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thanh-Tam Nguyen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Abou Khalil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03810451v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pecquenard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>