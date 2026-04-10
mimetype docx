--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1027,736 +1027,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of trehalose-based chemical tools for the study of the mycobacterial membrane</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fast Access to 5-Hydroxymethyl Derivatives of 2′-Deoxyuridine Promoted by Acidic Amberlyst 15 Resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Monfret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bourdreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guianvarc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.246⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (02), pp.137-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1961-7251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261705v1</w:t>
+                <w:t xml:space="preserve">hal-04047031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of 5‐Hydroxymethyl‐pyrimidine Based Nucleosides: A Reinvestigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dan Liu</w:t>
+                <w:t xml:space="preserve">Synthesis of trehalose-based chemical tools for the study of the mycobacterial membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulin Rollando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guianvarc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202300298⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (S3), pp.17-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281656v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Access to 5-Hydroxymethyl Derivatives of 2′-Deoxyuridine Promoted by Acidic Amberlyst 15 Resin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Guianvarc’h</w:t>
+                <w:t xml:space="preserve">Preparation of 5‐Hydroxymethyl‐pyrimidine Based Nucleosides: A Reinvestigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Monfret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulin Rollando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bourdreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34 (02), pp.137-142. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (28), </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/a-1961-7251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202300298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047031v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of chemical tools to label the mycomembrane of corynebacteria using modified iron( iii ) chloride-mediated protection of trehalose</w:t>
+                <w:t xml:space="preserve">Hydrogen peroxide-responsive triggers based on borinic acids: molecular insights into the control of oxidative rearrangement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Carlier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lesur</w:t>
+                <w:t xml:space="preserve">Blaise Gatin-Fraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Baron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Guitot</w:t>
+                <w:t xml:space="preserve">Thomas Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Doisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2OB00107A⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 28 (59), pp.e202201543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202201543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03801948v1</w:t>
+                <w:t xml:space="preserve">hal-03752143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen peroxide-responsive triggers based on borinic acids: molecular insights into the control of oxidative rearrangement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of chemical tools to label the mycomembrane of corynebacteria using modified iron( iii ) chloride-mediated protection of trehalose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blaise Gatin-Fraudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Pucher</w:t>
+                <w:t xml:space="preserve">Aurélie Lemétais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Le Saux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Bourdreux</w:t>
+                <w:t xml:space="preserve">Karine Guitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 28 (59), pp.e202201543. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (9), pp.1974-1981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202201543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2OB00107A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752143v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of borinic acids as new, fast hydrogen peroxide–responsive triggers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Gatin-Fraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Ottenwelter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Norsikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1833,51 +1833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First access to a mycolic acid-based bioorthogonal reporter for the study of the mycomembrane and mycoloyltransferases in Corynebacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1967,51 +1967,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the conformational behaviour of trehalose mycolates by FT-IR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Migliardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Buchotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2216,303 +2216,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a Mycobacterium tuberculosis tetra-acylated sulfolipid analogue and characterization of the chiral acyl chains using anisotropic NAD 2D-NMR spectroscopy.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Simplified Deoxypropionate Acyl Chains for Mycobacterium tuberculosis Sulfoglycolipid Analogues: Chain Length is Essential for High Antigenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemétais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lepore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fernando Garcia-Alles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo4012255⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (18), pp.2413-2417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201300482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910978v1</w:t>
+                <w:t xml:space="preserve">hal-03178038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified Deoxypropionate Acyl Chains for Mycobacterium tuberculosis Sulfoglycolipid Analogues: Chain Length is Essential for High Antigenicity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Synthesis of a Mycobacterium tuberculosis tetra-acylated sulfolipid analogue and characterization of the chiral acyl chains using anisotropic NAD 2D-NMR spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemétais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Lepore</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Fernando Garcia-Alles</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Lesot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Farjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Beau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201300482⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (15), pp.7648-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo4012255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03178038v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergent synthetic studies towards the ribosyl-diazepanone core of the liposidomycins</w:t>
               </w:r>
@@ -2936,51 +2936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Norsikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, </w:t>
@@ -3193,103 +3193,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borinic acids as new fast-responsive triggers for hydrogen peroxide detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Gatin-Fraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Ottenwelter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lombès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3401,51 +3401,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="612CC68B"/>
+    <w:nsid w:val="056EBBD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3632,51 +3632,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannbourdreux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6653-7685" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099248190" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191794813" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356988751" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457928v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Monfret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Louis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Rebei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Urban" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503227" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262592v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Rollando" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Doisneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guianvarc&#8217;h" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500642" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250768v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirrthana Makenthirathasan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Jalaber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lesaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N&#252;sse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.5c00156" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917545v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijie Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dautin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dietrich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.108243" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labarre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Sago" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.4c00502" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616644v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Ander Camiruaga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gouasmat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourdreux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lie Causse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0211435" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261705v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.246" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281656v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300298" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Monfret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourdreux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Urban" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guianvarc&#8217;h" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1961-7251" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801948v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carlier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lem&#233;tais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guitot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2OB00107A" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752143v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Gatin-Fraudet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201543" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542546v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Ottenwelter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Norsikian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2107503118" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388218v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buchotte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC05754D" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176961v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Migliardo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchotte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doisneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Beau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2019.104789" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626382v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Rossich Molina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Eizaguirre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Haldys" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700202" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910978v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo4012255" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178038v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lepore" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Garcia-Alles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201300482" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-303PXWKP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Drouillat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Greck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03400516v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-819475-1.00098-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519006v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Despras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine San Jose" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014.ch7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972058v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Beau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-D. Boyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Norsikian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1039/9781849739986-00118" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00118" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-WHH7FW1R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05549095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Petit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Megrian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Martinez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Sogues" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia de Sousa d'Auria" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016626v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lomb&#232;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannbourdreux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6653-7685" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099248190" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191794813" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356988751" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457928v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Monfret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Louis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Rebei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Urban" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503227" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262592v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Rollando" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Doisneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guianvarc&#8217;h" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500642" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250768v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirrthana Makenthirathasan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Jalaber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lesaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N&#252;sse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.5c00156" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917545v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijie Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dautin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dietrich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.108243" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labarre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Sago" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.4c00502" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616644v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Ander Camiruaga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gouasmat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourdreux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lie Causse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0211435" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047031v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Liu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Monfret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourdreux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Urban" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guianvarc&#8217;h" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1961-7251" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.246" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300298" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Gatin-Fraudet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201543" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801948v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carlier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lem&#233;tais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guitot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2OB00107A" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542546v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Ottenwelter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Norsikian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2107503118" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388218v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buchotte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC05754D" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176961v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Migliardo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchotte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doisneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Beau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2019.104789" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626382v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Rossich Molina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Eizaguirre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Haldys" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700202" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178038v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lepore" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Garcia-Alles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201300482" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-303PXWKP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910978v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo4012255" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Drouillat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Greck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03400516v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-819475-1.00098-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519006v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Despras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine San Jose" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014.ch7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972058v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Beau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-D. Boyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Norsikian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1039/9781849739986-00118" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00118" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-WHH7FW1R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05549095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Petit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Megrian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Martinez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Sogues" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia de Sousa d'Auria" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016626v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lomb&#232;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>