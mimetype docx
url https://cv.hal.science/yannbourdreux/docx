--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1027,736 +1027,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Access to 5-Hydroxymethyl Derivatives of 2′-Deoxyuridine Promoted by Acidic Amberlyst 15 Resin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of trehalose-based chemical tools for the study of the mycobacterial membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulin Rollando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guianvarc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bourdreux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1961-7251⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (S3), pp.17-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047031v1</w:t>
+                <w:t xml:space="preserve">hal-05261705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of trehalose-based chemical tools for the study of the mycobacterial membrane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lesur</w:t>
+                <w:t xml:space="preserve">Preparation of 5‐Hydroxymethyl‐pyrimidine Based Nucleosides: A Reinvestigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Monfret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulin Rollando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.246⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (28), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202300298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261705v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of 5‐Hydroxymethyl‐pyrimidine Based Nucleosides: A Reinvestigation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Urban</w:t>
+                <w:t xml:space="preserve">Fast Access to 5-Hydroxymethyl Derivatives of 2′-Deoxyuridine Promoted by Acidic Amberlyst 15 Resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Monfret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bourdreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guianvarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (28), </w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (02), pp.137-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202300298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/a-1961-7251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281656v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen peroxide-responsive triggers based on borinic acids: molecular insights into the control of oxidative rearrangement</w:t>
+                <w:t xml:space="preserve">Synthesis of chemical tools to label the mycomembrane of corynebacteria using modified iron( iii ) chloride-mediated protection of trehalose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blaise Gatin-Fraudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Pucher</w:t>
+                <w:t xml:space="preserve">Mathieu Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Le Saux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Bourdreux</w:t>
+                <w:t xml:space="preserve">Aurélie Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lemétais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Guitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202201543⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (9), pp.1974-1981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2OB00107A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752143v1</w:t>
+                <w:t xml:space="preserve">hal-03801948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of chemical tools to label the mycomembrane of corynebacteria using modified iron( iii ) chloride-mediated protection of trehalose</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen peroxide-responsive triggers based on borinic acids: molecular insights into the control of oxidative rearrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lemétais</w:t>
+                <w:t xml:space="preserve">Blaise Gatin-Fraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Guitot</w:t>
+                <w:t xml:space="preserve">Thomas Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Doisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 (9), pp.1974-1981. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 28 (59), pp.e202201543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2OB00107A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202201543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03801948v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of borinic acids as new, fast hydrogen peroxide–responsive triggers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Gatin-Fraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Ottenwelter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Norsikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1833,51 +1833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First access to a mycolic acid-based bioorthogonal reporter for the study of the mycomembrane and mycoloyltransferases in Corynebacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1967,51 +1967,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the conformational behaviour of trehalose mycolates by FT-IR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Migliardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Buchotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2216,303 +2216,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified Deoxypropionate Acyl Chains for Mycobacterium tuberculosis Sulfoglycolipid Analogues: Chain Length is Essential for High Antigenicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of a Mycobacterium tuberculosis tetra-acylated sulfolipid analogue and characterization of the chiral acyl chains using anisotropic NAD 2D-NMR spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lemétais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bourdreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lemétais</w:t>
+                <w:t xml:space="preserve">Philippe Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Lepore</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonathan Farjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Beau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201300482⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (15), pp.7648-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo4012255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178038v1</w:t>
+                <w:t xml:space="preserve">hal-00910978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a Mycobacterium tuberculosis tetra-acylated sulfolipid analogue and characterization of the chiral acyl chains using anisotropic NAD 2D-NMR spectroscopy.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Simplified Deoxypropionate Acyl Chains for Mycobacterium tuberculosis Sulfoglycolipid Analogues: Chain Length is Essential for High Antigenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemétais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lepore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fernando Garcia-Alles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (18), pp.2413-2417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201300482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo4012255⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00910978v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergent synthetic studies towards the ribosyl-diazepanone core of the liposidomycins</w:t>
               </w:r>
@@ -2936,51 +2936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Norsikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, </w:t>
@@ -3193,103 +3193,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borinic acids as new fast-responsive triggers for hydrogen peroxide detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Gatin-Fraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Ottenwelter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lombès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3401,51 +3401,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="056EBBD7"/>
+    <w:nsid w:val="AED49677"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3632,51 +3632,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannbourdreux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6653-7685" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099248190" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191794813" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356988751" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457928v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Monfret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Louis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Rebei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Urban" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503227" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262592v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Rollando" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Doisneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guianvarc&#8217;h" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500642" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250768v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirrthana Makenthirathasan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Jalaber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lesaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N&#252;sse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.5c00156" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917545v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijie Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dautin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dietrich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.108243" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labarre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Sago" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.4c00502" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616644v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Ander Camiruaga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gouasmat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourdreux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lie Causse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0211435" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047031v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Liu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Monfret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourdreux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Urban" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guianvarc&#8217;h" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1961-7251" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.246" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300298" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Gatin-Fraudet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201543" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801948v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carlier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lem&#233;tais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guitot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2OB00107A" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542546v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Ottenwelter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Norsikian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2107503118" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388218v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buchotte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC05754D" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176961v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Migliardo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchotte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doisneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Beau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2019.104789" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626382v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Rossich Molina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Eizaguirre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Haldys" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700202" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178038v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lepore" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Garcia-Alles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201300482" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-303PXWKP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910978v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo4012255" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Drouillat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Greck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03400516v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-819475-1.00098-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519006v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Despras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine San Jose" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014.ch7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972058v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Beau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-D. Boyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Norsikian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1039/9781849739986-00118" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00118" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-WHH7FW1R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05549095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Petit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Megrian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Martinez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Sogues" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia de Sousa d'Auria" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016626v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lomb&#232;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannbourdreux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6653-7685" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099248190" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191794813" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356988751" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457928v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Monfret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Louis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Rebei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Urban" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503227" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262592v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Rollando" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Doisneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guianvarc&#8217;h" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500642" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250768v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirrthana Makenthirathasan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Jalaber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lesaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N&#252;sse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.5c00156" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917545v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijie Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dautin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dietrich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.108243" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labarre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Sago" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.4c00502" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616644v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Ander Camiruaga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gouasmat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourdreux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lie Causse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0211435" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261705v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.246" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281656v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300298" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Monfret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourdreux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Urban" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guianvarc&#8217;h" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1961-7251" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801948v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carlier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lem&#233;tais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guitot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2OB00107A" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752143v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Gatin-Fraudet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201543" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542546v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Ottenwelter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Norsikian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2107503118" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388218v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buchotte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC05754D" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176961v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Migliardo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchotte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doisneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Beau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2019.104789" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626382v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Rossich Molina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Eizaguirre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Haldys" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700202" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910978v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo4012255" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178038v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lepore" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Garcia-Alles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201300482" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-303PXWKP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Drouillat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Greck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03400516v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-819475-1.00098-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519006v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Despras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine San Jose" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014.ch7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972058v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Beau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-D. Boyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Norsikian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1039/9781849739986-00118" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00118" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-WHH7FW1R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05549095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Petit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Megrian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Martinez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Sogues" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia de Sousa d'Auria" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016626v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lomb&#232;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>