--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -3401,51 +3401,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AED49677"/>
+    <w:nsid w:val="B0E53C25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>