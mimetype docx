--- v0 (2026-03-07)
+++ v1 (2026-04-12)
@@ -66,390 +66,390 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The added value of point-light display observation combined to physical practice in learning a functional strength training movement for experienced athletes</w:t>
+                <w:t xml:space="preserve">Short-term immobilization impairs pointing direction programming and early motor control processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Ferrier</w:t>
+                <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+                <w:t xml:space="preserve">Frédéric Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Almecija</w:t>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Blandin</w:t>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2026.103452⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 871, pp.138446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2025.138446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05467321v1</w:t>
+                <w:t xml:space="preserve">hal-05375733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term immobilization impairs pointing direction programming and early motor control processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The added value of point-light display observation combined to physical practice in learning a functional strength training movement for experienced athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Scotto</w:t>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Danion</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Yves Almecija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 871, pp.138446. </w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 106, pp.103452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2025.138446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2026.103452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375733v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmartDetector: a valid and affordable AI-based markerless motion capture system for psychological experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -535,51 +535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 89 (1), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -613,51 +613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual feedbacks influence short-term learning of torque versus motion profile with robotic guidance among young adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -760,77 +760,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of variable online visual feedback to optimize sensorimotor coding and learning of a motor sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (11), pp.e0294138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -864,51 +864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Added Value of Point-Light Display Observation in Total Knee Arthroplasty Rehabilitation Program: A Prospective Randomized Controlled Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -916,51 +916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 58 (7), pp.868. </w:t>
@@ -998,103 +998,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLAViMoP database: A new continuously assessed and collaborative 3D point-light display dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pylouster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1366,77 +1366,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and observational practices of unusual actions prime action verb processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Almécija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 138, pp.103630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1464,4615 +1464,4749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLAViMoP: How to standardize and simplify the use of point-light displays</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluative Threat Increases Effort Expenditure in a Cycling Exercise: An Exploratory Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Selimbegović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Terache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13428-018-1112-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (4), pp.336-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jsep.2019-0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884049v1</w:t>
+                <w:t xml:space="preserve">hal-05579648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of eye-movements on the development of a movement sequence representation during observational and physical practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Massing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Panzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 182, pp.1 - 8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actpsy.2017.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de la prise de décision en rugby : rôle des feed-back vidéo</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">PLAViMoP: How to standardize and simplify the use of point-light displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pylouster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacouture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sta.111.0081⟩</w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13428-018-1112-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112082v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnifying visual target information and the role of eye movements in motor sequence learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Apprentissage de la prise de décision en rugby : rôle des feed-back vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pharamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Panzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2015.11.004⟩</w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111 (1), pp.81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.111.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01662856v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of eye movements in motor sequence learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Magnifying visual target information and the role of eye movements in motor sequence learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Massing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Panzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2015.01.004⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163, pp.59 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2015.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076534v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscious awareness of action potentiates sensorimotor learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The role of eye movements in motor sequence learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Vieluf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Massing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Badets</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Leinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Panzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2014.05.012⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40, pp.220-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2015.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662865v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral evidence for motor imagery ability on position sense improvement following motor imagery practice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Conscious awareness of action potentiates sensorimotor learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Massen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Heuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sm.082.0063⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 133 (1), pp.1 - 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2014.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078822v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference Effect of Body Shadow in Action Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42 (8), pp.873 - 883. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1068/p7502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval practice in motor learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Behavioral evidence for motor imagery ability on position sense improvement following motor imagery practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2012.10.002⟩</w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sm.082.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01662870v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing promotes effector transfer.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Retrieval practice in motor learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Panzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2012.09.014⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (6), pp.1201 - 1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2012.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834259v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory-based mechanism for delayed motor intention.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Testing promotes effector transfer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Panzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin N Salesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 141 (2), pp.205-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2012.08.004⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 141 (3), pp.400-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2012.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834255v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does mental rotation ability depend on sensory-specific experience?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Observational training in visual half-fields and the coding of movement sequences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ellenbuerger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Panzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20445911.2011.641529⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (6), pp.1436-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2012.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098069v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observational training in visual half-fields and the coding of movement sequences.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Does mental rotation ability depend on sensory-specific experience?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Caissie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2012.06.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (4), pp.387-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20445911.2011.641529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00834254v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practice makes transfer of motor skills imperfect.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Sensory-based mechanism for delayed motor intention.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric T Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00426-011-0355-2⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 141 (2), pp.205-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2012.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834248v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback and intention during motor-skill learning: a connection with prospective memory.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Practice makes transfer of motor skills imperfect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin N Salesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udo Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Panzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 76 (5), pp.601-10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00426-011-0365-0⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 76 (5), pp.611-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-011-0355-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834250v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling observational and physical practice: influence on the coding of simple motor sequences.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Feedback and intention during motor-skill learning: a connection with prospective memory.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Panzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q J Exp Psychol (Hove)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17470218.2011.654126⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 76 (5), pp.601-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-011-0365-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834252v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation and physical practice: coding of simple motor sequences.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Scheduling observational and physical practice: influence on the coding of simple motor sequences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ellenbuerger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Shea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Panzer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles H Shea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Q J Exp Psychol (Hove)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 64 (6), pp.1111-23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17470218.2010.543286⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 65 (7), pp.1260-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17470218.2011.654126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834244v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of imagery modalities on motor learning.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Observation and physical practice: coding of simple motor sequences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Gruetzmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Panzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Shea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640410903555855⟩</w:t>
+              <w:t xml:space="preserve">Q J Exp Psychol (Hove)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64 (6), pp.1111-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17470218.2010.543286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508443v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the content of sensorimotor representations after actual and motor imagery practice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Role of action observation and action in sequence learning and coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udo Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Panzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Shea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motor Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/mcj.14.2.159⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2010.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540065v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of action observation and action in sequence learning and coding</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the content of sensorimotor representations after actual and motor imagery practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2010.07.005⟩</w:t>
+              <w:t xml:space="preserve">Motor Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (2), pp.159-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/mcj.14.2.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508441v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback schedules for motor-skill learning: the similarities and differences between physical and observational practice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the role of imagery modalities on motor learning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00222895.2010.497512⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (5), pp.497-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640410903555855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834237v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Cognitive Processes Underlying Contextual Interference: Contributions of Practice Schedule, Task Similarity and Amount of Practice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Feedback schedules for motor-skill learning: the similarities and differences between physical and observational practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2010.07.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (4), pp.257-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00222895.2010.497512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00692327v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive underpinnings of contextual interference during motor learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">On the Cognitive Processes Underlying Contextual Interference: Contributions of Practice Schedule, Task Similarity and Amount of Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2010.07.004⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (6), pp.910-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2010.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834231v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specificity of practice: interaction between concurrent sensory information and terminal feedback.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cognitive underpinnings of contextual interference during motor learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles H Shea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/0278-7393.34.4.994⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 135 (2), pp.233-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2010.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508444v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of motor imagery training on service return accuracy in tennis: The role of imagery ability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Specificity of practice: interaction between concurrent sensory information and terminal feedback.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Shea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1612197X.2007.9671818⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (4), pp.994-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0278-7393.34.4.994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529488v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the perception of biological or non-biological motion on movement execution.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of motor imagery training on service return accuracy in tennis: The role of imagery ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640410600946803⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (2), pp.175-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1612197X.2007.9671818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834227v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error detection processes during observational learning.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charles H Shea</w:t>
+                <w:t xml:space="preserve">Influence of the perception of biological or non-biological motion on movement execution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Shipley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02701367.2006.10599352⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (5), pp.519-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640410600946803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508445v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intention in motor learning through observation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Shea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 59 (2), pp.377-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02724980443000773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance des modalités d'imagerie dans la reproduction de configurations corporelles simples</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Error detection processes during observational learning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Shea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sm.057.78⟩</w:t>
+              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 77 (2), pp.177-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02701367.2006.10599352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529490v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intention superiority effect in motor skill learning.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Importance des modalités d'imagerie dans la reproduction de configurations corporelles simples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles H Shea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/0278-7393.32.3.491⟩</w:t>
+              <w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.67 - 78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sm.057.78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508446v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specificity of learning in a video-aiming task: modifying the salience of dynamic visual cues</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The intention superiority effect in motor skill learning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Proteau</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric A. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Shea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3200/JMBR.37.5.367-376⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32 (3), pp.491-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0278-7393.32.3.491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508448v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observational learning: effects of bandwidth knowledge of results.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Specificity of learning in a video-aiming task: modifying the salience of dynamic visual cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Proteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 37 (3), pp.211-216. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3200/JMBR.37.3.211-216⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 37 (5), pp.367-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3200/JMBR.37.5.367-376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508449v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of knowledge of results frequency in learning through observation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Observational learning: effects of bandwidth knowledge of results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 36 (1), pp.62-70. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3200/JMBR.36.1.62-70⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 37 (3), pp.211-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3200/JMBR.37.3.211-216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508451v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory integration in the learning of aiming toward &amp;quot;self-defined&amp;quot; targets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The role of knowledge of results frequency in learning through observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Vinter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02701367.2004.10609171⟩</w:t>
+              <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36 (1), pp.62-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3200/JMBR.36.1.62-70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508450v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des effets d'une préparation motrice induite par amorçage en fonction de la quantité de pratique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sensory integration in the learning of aiming toward &amp;quot;self-defined&amp;quot; targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vinter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/h0087378⟩</w:t>
+              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 75 (4), pp.381-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02701367.2004.10609171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508452v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Cognitive Basis of Observational Learning: Development of Mechanisms for the Detection and Correction of Errors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Évolution des effets d'une préparation motrice induite par amorçage en fonction de la quantité de pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Audiffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Proteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Quarterly Journal of Experimental Psychology: Section A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/713755917⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 55 (4), pp.311-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/h0087378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340946v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the cognitive basis of observational learning: development of mechanisms for the detection and correction of errors.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the Cognitive Basis of Observational Learning: Development of Mechanisms for the Detection and Correction of Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Proteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Quarterly Journal of Experimental Psychology: Section A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 53 (3), pp.846-67. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 53 (3), pp.846-867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/713755917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/713755917⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00508453v1</w:t>
+                <w:t xml:space="preserve">hal-02340946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Processes Underlying Observational Learning of Motor Skills</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the cognitive basis of observational learning: development of mechanisms for the detection and correction of errors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Proteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Quarterly Journal of Experimental Psychology: Section A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 52 (4), pp.957 - 979. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/027249899390882⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 53 (3), pp.846-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/713755917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662909v1</w:t>
+                <w:t xml:space="preserve">hal-00508453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Processes Underlying Observational Learning of Motor Skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Proteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Quarterly Journal of Experimental Psychology: Section A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 52 (4), pp.957-979. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/713755856⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 52 (4), pp.957 - 979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/027249899390882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340957v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Processes Underlying Observational Learning of Motor Skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Proteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology Series a Human Experimental Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Quarterly Journal of Experimental Psychology: Section A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 52 (4), pp.957-979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/713755856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/713755856⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02364434v1</w:t>
+                <w:t xml:space="preserve">hal-02340957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cognitive Processes Underlying Observational Learning of Motor Skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Lhuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Proteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology Series a Human Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 52 (4), pp.957-979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/713755856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effects of task instructions and oscillation frequency on bimanual coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Proteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 59 (2), pp.100-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF01792431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6082,2033 +6216,2033 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinématique vs. cinétique : faut-il les dissocier pour optimiser l’apprentissage moteur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Explorer le Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinématique vs. cinétique : faut-il les dissocier pour optimiser l’apprentissage moteur ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Assistance robotique au service de l’apprentissage et du réapprentissage de gestes moteurs : Optimisation de l’interaction humain-robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e congrès de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">XR en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375767v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance robotique au service de l’apprentissage et du réapprentissage de gestes moteurs : Optimisation de l’interaction humain-robot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Cinématique vs. cinétique : faut-il les dissocier pour optimiser l’apprentissage moteur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XR en mouvement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t>
+              <w:t xml:space="preserve">21e congrès de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375761v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term immobilization impairs direction programming and control of pointing movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Explorer le Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of visual and/or proprioceptive reliability on sensorimotor coding and learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès de l’Association des Chercheurs en Activités physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of observing point-light displays in learning a weightlifting movement for beginners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS 2023 – 20e congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereotypes affect the link between action perception and language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Alexopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Selimbegović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Chatard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th Conference of the European Society for Cognitive Psychology (ESCoP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of sensorimotor learning: You want mixed coding? Use mixed reliability!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gery Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TWIN-GRU: Twin Stream GRU Network for Action Recognition from RGB Video</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Visual feedback Reliability influences learning of continuous motor task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bernardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gery Casiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Agents and Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19ème congrès de l’Association des Chercheurs en Activités physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207776v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual feedback Reliability influences learning of continuous motor task</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">TWIN-GRU: Twin Stream GRU Network for Action Recognition from RGB Video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Essefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Scotto</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès de l’Association des Chercheurs en Activités physiques et Sportives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.351-359, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010324703510359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375805v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proprioceptive contribution to learning an elbow flexion-extension task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vaurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès de l’Association des Chercheurs en Activités physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning an arm movement on a mechatronic device: influence of visual feedbacks occurrence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Scotto</w:t>
+                <w:t xml:space="preserve">Benefits of observing pointlight displays in postoperative rehabilitation of the total knee prosthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Charuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Le Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès de l’Association des Chercheurs en Activités physiques et Sportives</w:t>
+              <w:t xml:space="preserve">19ème congrès de l’association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375815v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of observing pointlight displays in postoperative rehabilitation of the total knee prosthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amélie Le Franc</w:t>
+                <w:t xml:space="preserve">Learning an arm movement on a mechatronic device: influence of visual feedbacks occurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Crolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laguillaumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès de l’association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
+              <w:t xml:space="preserve">19ème congrès de l’Association des Chercheurs en Activités physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410746v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cinématique humaine, une caractéristique essentielle du lien action-langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de l’association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la pratique motrice dans le lien action-langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60ème congrès de la Société Française de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between imagery modality and dominant sensory modality of the task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xth European Workshop Imagery Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, St Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du rôle des informations sensorielles en fonction de la quantité de pratique en imagerie et des contraintes de tâche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès international de l'ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du type de pratique par imagerie et des capacités d'imagerie dans l'apprentissage moteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Proteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème congrès international de l'association des chercheurs en activités physiques et sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8118,168 +8252,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLAViMoP : une nouvelle plateforme de visualisation et de modification de séquences animées aux services de l'apprentissage et la rééducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pylouster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacouture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de l’association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId212"/>
+      <w:footerReference w:type="default" r:id="rId213"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8426,51 +8560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Ferrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Almecija" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2026.103452" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2025.138446" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450691v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Ahmed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-025-01324-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779826v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile R Scotto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-024-02041-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565437v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blandin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Crolan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Eon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laguillaumie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103221" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311243v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0294138" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03709927v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deborde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58070868" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652415v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-022-01850-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323642v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2021.102030" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946306v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Selimbegovi&#263;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Terache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2019-0177" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366448v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Anne Beauprez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alm&#233;cija" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103630" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacouture" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-018-1112-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662858v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Massing" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Panzer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2017.10.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112082v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pharamin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barth&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.111.0081" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662856v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2015.11.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXM3MDXN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076534v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Vieluf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leinen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2015.01.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJPSFGQ0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662865v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boutin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Massen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Heuer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2014.05.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQZ58QMZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078822v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toussaint" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.082.0063" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662867v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p7502" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662870v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.10.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T273JXRD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834259v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin N Salesse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2012.09.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91W5ZMKQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834255v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T Albinet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2012.08.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V20G4H0Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098069v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Caissie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2011.641529" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834254v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ellenbuerger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Fischer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.06.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDPHZ6Q8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834248v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Fries" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-011-0355-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WQFLFP8K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834250v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-011-0365-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0BJ9MCWS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834252v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Shea" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2011.654126" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834244v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gruetzmacher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2010.543286" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508443v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410903555855" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540065v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.14.2.159" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508441v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2010.07.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834237v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2010.497512" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692327v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.07.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F9NKSFQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2010.07.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508444v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.34.4.994" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529488v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dominique" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2007.9671818" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834227v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Bouquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaurier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shipley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410600946803" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508445v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Wright" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2006.10599352" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508447v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724980443000773" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529490v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.057.78" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508446v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric A. Bouquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.32.3.491" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508448v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Proteau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.37.5.367-376" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508449v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.37.3.211-216" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508451v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.36.1.62-70" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508450v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vinter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2004.10609171" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508452v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/h0087378" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340946v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713755917" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508453v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662909v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lhuisset" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/027249899390882" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340957v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713755856" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364434v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340965v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Lee" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01792431" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0QF7V3G7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375753v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Charbonnier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375767v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375761v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375743v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375794v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407484v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043089v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chatard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375800v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gery Casiez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207776v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Essefi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bidet-Ildei" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010324703510359" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375805v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375827v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vaurs" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375815v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410746v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Charuau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Franc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369536v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288636v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635689v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633112v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633111v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369548v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2025.138446" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467321v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Ferrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Almecija" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2026.103452" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450691v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Ahmed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-025-01324-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779826v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile R Scotto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-024-02041-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565437v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blandin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Crolan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Eon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laguillaumie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103221" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311243v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0294138" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03709927v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deborde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58070868" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652415v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-022-01850-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323642v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2021.102030" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946306v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Selimbegovi&#263;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Terache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2019-0177" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366448v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Anne Beauprez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alm&#233;cija" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103630" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579648v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Massing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Panzer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2017.10.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884049v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacouture" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-018-1112-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pharamin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barth&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.111.0081" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662856v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2015.11.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXM3MDXN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076534v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Vieluf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leinen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2015.01.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJPSFGQ0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662865v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boutin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Massen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Heuer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2014.05.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQZ58QMZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662867v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p7502" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078822v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toussaint" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.082.0063" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662870v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.10.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T273JXRD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834259v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin N Salesse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2012.09.014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91W5ZMKQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834254v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ellenbuerger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Fischer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.06.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDPHZ6Q8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098069v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Caissie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2011.641529" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834255v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T Albinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2012.08.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V20G4H0Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Fries" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-011-0355-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WQFLFP8K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834250v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-011-0365-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0BJ9MCWS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834252v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Shea" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2011.654126" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834244v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gruetzmacher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2010.543286" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508441v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2010.07.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540065v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.14.2.159" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410903555855" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834237v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2010.497512" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692327v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.07.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F9NKSFQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834231v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2010.07.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508444v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.34.4.994" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529488v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dominique" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2007.9671818" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834227v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Bouquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaurier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shipley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410600946803" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508447v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724980443000773" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508445v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Wright" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2006.10599352" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529490v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.057.78" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508446v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric A. Bouquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.32.3.491" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508448v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Proteau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.37.5.367-376" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508449v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.37.3.211-216" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508451v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.36.1.62-70" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508450v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vinter" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2004.10609171" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508452v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/h0087378" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340946v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713755917" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508453v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662909v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lhuisset" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/027249899390882" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340957v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713755856" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364434v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340965v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Lee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01792431" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0QF7V3G7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375753v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Charbonnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375761v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375767v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375743v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375794v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407484v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043089v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chatard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375800v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gery Casiez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375805v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207776v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Essefi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bidet-Ildei" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010324703510359" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375827v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vaurs" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410746v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Charuau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Franc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375815v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369536v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288636v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635689v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633112v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633111v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369548v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>