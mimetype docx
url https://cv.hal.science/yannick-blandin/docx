--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -100,356 +100,356 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term immobilization impairs pointing direction programming and early motor control processes</w:t>
+                <w:t xml:space="preserve">The added value of point-light display observation combined to physical practice in learning a functional strength training movement for experienced athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Scotto</w:t>
+                <w:t xml:space="preserve">Charly Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Danion</w:t>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yves Almecija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2025.138446⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 106, pp.103452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2026.103452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375733v1</w:t>
+                <w:t xml:space="preserve">hal-05467321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The added value of point-light display observation combined to physical practice in learning a functional strength training movement for experienced athletes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-term immobilization impairs pointing direction programming and early motor control processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+                <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Almecija</w:t>
+                <w:t xml:space="preserve">Frédéric Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Blandin</w:t>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 106, pp.103452. </w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 871, pp.138446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2026.103452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2025.138446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05467321v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmartDetector: a valid and affordable AI-based markerless motion capture system for psychological experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -535,51 +535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 89 (1), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -613,51 +613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual feedbacks influence short-term learning of torque versus motion profile with robotic guidance among young adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -760,77 +760,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of variable online visual feedback to optimize sensorimotor coding and learning of a motor sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (11), pp.e0294138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -864,51 +864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Added Value of Point-Light Display Observation in Total Knee Arthroplasty Rehabilitation Program: A Prospective Randomized Controlled Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -916,51 +916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 58 (7), pp.868. </w:t>
@@ -998,103 +998,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLAViMoP database: A new continuously assessed and collaborative 3D point-light display dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pylouster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1366,77 +1366,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and observational practices of unusual actions prime action verb processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Almécija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 138, pp.103630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1509,51 +1509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Terache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1598,265 +1598,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of eye-movements on the development of a movement sequence representation during observational and physical practice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PLAViMoP: How to standardize and simplify the use of point-light displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pylouster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Massing</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Patrick Lacouture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2017.10.008⟩</w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13428-018-1112-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662858v1</w:t>
+                <w:t xml:space="preserve">hal-01884049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLAViMoP: How to standardize and simplify the use of point-light displays</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Pylouster</w:t>
+                <w:t xml:space="preserve">The influence of eye-movements on the development of a movement sequence representation during observational and physical practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Massing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lacouture</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stefan Panzer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 182, pp.1 - 8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13428-018-1112-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2017.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884049v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de la prise de décision en rugby : rôle des feed-back vidéo</w:t>
               </w:r>
@@ -1868,51 +1868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pharamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 111 (1), pp.81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1946,77 +1946,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnifying visual target information and the role of eye movements in motor sequence learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Massing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Panzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 163, pp.59 - 64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2075,90 +2075,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of eye movements in motor sequence learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Vieluf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Massing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Leinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Panzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40, pp.220-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2217,51 +2217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conscious awareness of action potentiates sensorimotor learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Massen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2340,291 +2340,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference Effect of Body Shadow in Action Control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Behavioral evidence for motor imagery ability on position sense improvement following motor imagery practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1068/p7502⟩</w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sm.082.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662867v1</w:t>
+                <w:t xml:space="preserve">hal-02078822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral evidence for motor imagery ability on position sense improvement following motor imagery practice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Interference Effect of Body Shadow in Action Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, </w:t>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (8), pp.873 - 883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sm.082.0063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1068/p7502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078822v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieval practice in motor learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Panzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (6), pp.1201 - 1213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2664,522 +2664,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing promotes effector transfer.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Panzer</w:t>
+                <w:t xml:space="preserve">Sensory-based mechanism for delayed motor intention.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin N Salesse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cédric T Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 141 (3), pp.400-7. </w:t>
+              <w:t xml:space="preserve">, 2012, 141 (2), pp.205-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2012.09.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2012.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834259v1</w:t>
+                <w:t xml:space="preserve">hal-00834255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observational training in visual half-fields and the coding of movement sequences.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does mental rotation ability depend on sensory-specific experience?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ellenbuerger</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">André Caissie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2012.06.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (4), pp.387-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20445911.2011.641529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834254v1</w:t>
+                <w:t xml:space="preserve">hal-02098069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does mental rotation ability depend on sensory-specific experience?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Observational training in visual half-fields and the coding of movement sequences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ellenbuerger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Panzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (6), pp.1436-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2012.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20445911.2011.641529⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02098069v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory-based mechanism for delayed motor intention.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Badets</w:t>
+                <w:t xml:space="preserve">Testing promotes effector transfer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Panzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric T Albinet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Robin N Salesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 141 (2), pp.205-13. </w:t>
+              <w:t xml:space="preserve">, 2012, 141 (3), pp.400-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2012.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2012.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834255v1</w:t>
+                <w:t xml:space="preserve">hal-00834259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practice makes transfer of motor skills imperfect.</w:t>
               </w:r>
@@ -3191,77 +3191,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin N Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udo Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Panzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 76 (5), pp.611-25. </w:t>
@@ -3324,51 +3324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback and intention during motor-skill learning: a connection with prospective memory.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 76 (5), pp.601-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3414,103 +3414,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling observational and physical practice: influence on the coding of simple motor sequences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ellenbuerger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Shea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Panzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Q J Exp Psychol (Hove)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 65 (7), pp.1260-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3557,64 +3557,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation and physical practice: coding of simple motor sequences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Gruetzmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Panzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Shea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3655,213 +3655,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of action observation and action in sequence learning and coding</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the role of imagery modalities on motor learning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (5), pp.497-504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2010.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02640410903555855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508441v1</w:t>
+                <w:t xml:space="preserve">hal-00508443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the content of sensorimotor representations after actual and motor imagery practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Motor Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 14 (2), pp.159-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3889,161 +3850,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of imagery modalities on motor learning.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Role of action observation and action in sequence learning and coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udo Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Panzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Shea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 28 (5), pp.497-504. </w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02640410903555855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2010.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508443v1</w:t>
+                <w:t xml:space="preserve">hal-00508441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback schedules for motor-skill learning: the similarities and differences between physical and observational practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 42 (4), pp.257-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4090,51 +4090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Cognitive Processes Underlying Contextual Interference: Contributions of Practice Schedule, Task Similarity and Amount of Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (6), pp.910-920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4193,51 +4193,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive underpinnings of contextual interference during motor learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 135 (2), pp.233-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4271,64 +4271,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specificity of practice: interaction between concurrent sensory information and terminal feedback.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Shea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4401,64 +4401,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4548,51 +4548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Shipley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4633,304 +4633,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intention in motor learning through observation.</w:t>
+                <w:t xml:space="preserve">Error detection processes during observational learning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Shea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02724980443000773⟩</w:t>
+              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 77 (2), pp.177-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02701367.2006.10599352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508447v1</w:t>
+                <w:t xml:space="preserve">hal-00508445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error detection processes during observational learning.</w:t>
+                <w:t xml:space="preserve">Intention in motor learning through observation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David L Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Shea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 77 (2), pp.177-84. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 59 (2), pp.377-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02701367.2006.10599352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02724980443000773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508445v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance des modalités d'imagerie dans la reproduction de configurations corporelles simples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.67 - 78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4977,51 +4977,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intention superiority effect in motor skill learning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric A. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5094,64 +5094,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specificity of learning in a video-aiming task: modifying the salience of dynamic visual cues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Proteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5211,51 +5211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observational learning: effects of bandwidth knowledge of results.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 37 (3), pp.211-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5302,51 +5302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of knowledge of results frequency in learning through observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 36 (1), pp.62-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5393,64 +5393,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory integration in the learning of aiming toward &amp;quot;self-defined&amp;quot; targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vinter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5510,51 +5510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des effets d'une préparation motrice induite par amorçage en fonction de la quantité de pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 55 (4), pp.311-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5588,51 +5588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Cognitive Basis of Observational Learning: Development of Mechanisms for the Detection and Correction of Errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Proteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5679,51 +5679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the cognitive basis of observational learning: development of mechanisms for the detection and correction of errors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Proteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5770,51 +5770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Processes Underlying Observational Learning of Motor Skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5874,51 +5874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Processes Underlying Observational Learning of Motor Skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5978,51 +5978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Processes Underlying Observational Learning of Motor Skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6095,51 +6095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of task instructions and oscillation frequency on bimanual coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Proteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6243,77 +6243,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinématique vs. cinétique : faut-il les dissocier pour optimiser l’apprentissage moteur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Explorer le Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6351,90 +6351,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance robotique au service de l’apprentissage et du réapprentissage de gestes moteurs : Optimisation de l’interaction humain-robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XR en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6472,90 +6472,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinématique vs. cinétique : faut-il les dissocier pour optimiser l’apprentissage moteur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e congrès de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6580,90 +6580,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term immobilization impairs direction programming and control of pointing movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Explorer le Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6688,90 +6688,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of visual and/or proprioceptive reliability on sensorimotor coding and learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès de l’Association des Chercheurs en Activités physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6796,77 +6796,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of observing point-light displays in learning a weightlifting movement for beginners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6898,494 +6898,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereotypes affect the link between action perception and language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+                <w:t xml:space="preserve">Optimisation of sensorimotor learning: You want mixed coding? Use mixed reliability!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bernardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodore Alexopoulos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Armand Chatard</w:t>
+                <w:t xml:space="preserve">Gery Casiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th Conference of the European Society for Cognitive Psychology (ESCoP)</w:t>
+              <w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04043089v1</w:t>
+                <w:t xml:space="preserve">hal-05375800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of sensorimotor learning: You want mixed coding? Use mixed reliability!</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Blandin</w:t>
+                <w:t xml:space="preserve">Stereotypes affect the link between action perception and language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Alexopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Selimbegović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gery Casiez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Scotto</w:t>
+                <w:t xml:space="preserve">Armand Chatard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology</w:t>
+              <w:t xml:space="preserve">22th Conference of the European Society for Cognitive Psychology (ESCoP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375800v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual feedback Reliability influences learning of continuous motor task</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">TWIN-GRU: Twin Stream GRU Network for Action Recognition from RGB Video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Essefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Scotto</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès de l’Association des Chercheurs en Activités physiques et Sportives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.351-359, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010324703510359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375805v1</w:t>
+                <w:t xml:space="preserve">hal-03207776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TWIN-GRU: Twin Stream GRU Network for Action Recognition from RGB Video</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Visual feedback Reliability influences learning of continuous motor task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bernardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gery Casiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Agents and Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19ème congrès de l’Association des Chercheurs en Activités physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0010324703510359⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03207776v1</w:t>
+                <w:t xml:space="preserve">hal-05375805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proprioceptive contribution to learning an elbow flexion-extension task</w:t>
               </w:r>
@@ -7397,77 +7397,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vaurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès de l’Association des Chercheurs en Activités physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
@@ -7509,77 +7509,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of observing pointlight displays in postoperative rehabilitation of the total knee prosthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Charuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Le Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7647,77 +7647,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Crolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laguillaumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès de l’Association des Chercheurs en Activités physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
@@ -7759,64 +7759,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cinématique humaine, une caractéristique essentielle du lien action-langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de l’association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7841,77 +7841,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la pratique motrice dans le lien action-langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60ème congrès de la Société Française de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7949,64 +7949,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between imagery modality and dominant sensory modality of the task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xth European Workshop Imagery Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, St Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8044,64 +8044,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du rôle des informations sensorielles en fonction de la quantité de pratique en imagerie et des contraintes de tâche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès international de l'ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8126,77 +8126,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du type de pratique par imagerie et des capacités d'imagerie dans l'apprentissage moteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Proteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8266,90 +8266,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLAViMoP : une nouvelle plateforme de visualisation et de modification de séquences animées aux services de l'apprentissage et la rééducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pylouster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacouture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8560,51 +8560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2025.138446" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467321v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Ferrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Almecija" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2026.103452" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450691v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Ahmed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-025-01324-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779826v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile R Scotto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-024-02041-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565437v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blandin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Crolan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Eon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laguillaumie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103221" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311243v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0294138" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03709927v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deborde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58070868" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652415v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-022-01850-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323642v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2021.102030" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946306v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Selimbegovi&#263;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Terache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2019-0177" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366448v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Anne Beauprez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alm&#233;cija" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103630" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579648v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Massing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Panzer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2017.10.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884049v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacouture" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-018-1112-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pharamin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barth&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.111.0081" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662856v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2015.11.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXM3MDXN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076534v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Vieluf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leinen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2015.01.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJPSFGQ0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662865v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boutin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Massen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Heuer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2014.05.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQZ58QMZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662867v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p7502" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078822v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toussaint" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.082.0063" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662870v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.10.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T273JXRD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834259v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin N Salesse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2012.09.014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91W5ZMKQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834254v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ellenbuerger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Fischer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.06.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDPHZ6Q8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098069v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Caissie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2011.641529" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834255v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T Albinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2012.08.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V20G4H0Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Fries" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-011-0355-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WQFLFP8K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834250v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-011-0365-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0BJ9MCWS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834252v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Shea" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2011.654126" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834244v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gruetzmacher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2010.543286" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508441v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2010.07.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540065v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.14.2.159" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410903555855" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834237v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2010.497512" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692327v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.07.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F9NKSFQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834231v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2010.07.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508444v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.34.4.994" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529488v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dominique" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2007.9671818" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834227v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Bouquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaurier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shipley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410600946803" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508447v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724980443000773" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508445v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Wright" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2006.10599352" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529490v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.057.78" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508446v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric A. Bouquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.32.3.491" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508448v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Proteau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.37.5.367-376" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508449v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.37.3.211-216" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508451v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.36.1.62-70" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508450v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vinter" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2004.10609171" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508452v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/h0087378" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340946v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713755917" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508453v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662909v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lhuisset" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/027249899390882" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340957v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713755856" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364434v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340965v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Lee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01792431" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0QF7V3G7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375753v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Charbonnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375761v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375767v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375743v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375794v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407484v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043089v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chatard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375800v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gery Casiez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375805v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207776v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Essefi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bidet-Ildei" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010324703510359" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375827v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vaurs" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410746v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Charuau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Franc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375815v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369536v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288636v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635689v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633112v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633111v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369548v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Ferrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Almecija" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2026.103452" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2025.138446" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450691v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Ahmed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-025-01324-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779826v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile R Scotto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-024-02041-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565437v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blandin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Crolan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Eon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laguillaumie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103221" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311243v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0294138" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03709927v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deborde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58070868" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652415v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-022-01850-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323642v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2021.102030" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946306v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Selimbegovi&#263;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Terache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2019-0177" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366448v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Anne Beauprez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alm&#233;cija" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103630" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579648v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884049v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacouture" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-018-1112-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662858v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Massing" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Panzer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2017.10.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pharamin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barth&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.111.0081" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662856v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2015.11.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXM3MDXN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076534v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Vieluf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leinen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2015.01.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJPSFGQ0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662865v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boutin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Massen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Heuer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2014.05.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQZ58QMZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078822v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toussaint" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.082.0063" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662867v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p7502" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662870v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.10.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T273JXRD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834255v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T Albinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2012.08.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V20G4H0Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098069v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Caissie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2011.641529" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834254v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ellenbuerger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Fischer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.06.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDPHZ6Q8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834259v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin N Salesse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2012.09.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91W5ZMKQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Fries" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-011-0355-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WQFLFP8K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834250v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-011-0365-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0BJ9MCWS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834252v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Shea" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2011.654126" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834244v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gruetzmacher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2010.543286" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508443v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410903555855" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540065v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.14.2.159" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508441v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2010.07.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834237v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2010.497512" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692327v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.07.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F9NKSFQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834231v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2010.07.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508444v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.34.4.994" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529488v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dominique" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2007.9671818" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834227v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Bouquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaurier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shipley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410600946803" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508445v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Wright" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2006.10599352" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508447v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724980443000773" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529490v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.057.78" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508446v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric A. Bouquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.32.3.491" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508448v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Proteau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.37.5.367-376" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508449v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.37.3.211-216" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508451v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.36.1.62-70" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508450v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vinter" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2004.10609171" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508452v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/h0087378" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340946v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713755917" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508453v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662909v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lhuisset" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/027249899390882" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340957v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713755856" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364434v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340965v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Lee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01792431" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0QF7V3G7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375753v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Charbonnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375761v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375767v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375743v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375794v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407484v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375800v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gery Casiez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043089v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chatard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207776v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Essefi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bidet-Ildei" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010324703510359" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375805v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375827v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vaurs" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410746v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Charuau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Franc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375815v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369536v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288636v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635689v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633112v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633111v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369548v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>