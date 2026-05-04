--- v0 (2026-04-01)
+++ v1 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:177.77777777778px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yannick Blec </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PRCE - UFR LLCE-LEAUniversité Paris 8 Vincennes – Saint-Denis</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yannick-blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick M. BLEC est docteur de l’Université Paris-Est et professeur certifié d’anglais (PRCE) détaché à l’Université Paris 8. Sa thèse, intitulée </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Blafringo-Arumerican dans l’œuvre de William Melvin Kelley : l’afro-américanité entre concept et expérience vécue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, se concentrait sur la façon dont l’auteur représentait les individus africains américains dans ses récits pendant la période de la ségrégation et s’inscrivait dans le domaine des études culturelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il s’intéresse tout autant aux questions de la construction des identités subalternes par rapport à un groupe hégémonique qu’aux relations raciales. Sa recherche actuelle se concentre sur les identités africaines américaines, et plus particulièrement à l’intersection inhérentes aux masculinités noires LGBTQ+ dans les ghettos états-uniens. Outre les représentations, elle met en lumière les figures d’émancipations raciales, sexuelles et de genre dans le contexte états-unien dans son ensemble, telles qu’elles se retrouvent dans les arts (littératures, hip hop, cinéma, cultures populaires, etc.) pris comme vecteurs des politiques pour l’égalité des droits.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est aussi co-responsable de la rubrique « Comptes rendus de colloques » de la revue électronique </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://quaderna.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“‘’Cause Not Enough Niggas Rap and Be Gay:” Redefining Black Queer Masculinities Through Intersectional Dynamics and Performativity in Contemporary Rap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick M. Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37, pp.95-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire linguistique : la langue vernaculaire africaine américaine comme agent identitaire chez William Melvin Kelley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Story of a Life: A Conversation with William Melvin Kelley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Kelley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAAT On-Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinvention de la mémoire noire étatsunienne dans les récits du Black Arts Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40, pp.245-274. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/babel.8168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rereading William Melvin Kelley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Black Studies Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Current Perspectives in Transnational Black Studies, 2.1, pp.99-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black Identity&amp;quot; : d'une identité unique à des identités plurielles. Approche épistémologique des identités noires dans la littérature américaine des années1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick M. Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires d'Aix-Marseille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités imaginées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-166, 2021, Aménagements &amp; Territoires, 978-2-7314-1194-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masculinités, sexualités et race : défaire les stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick M. Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'intersectionnalité ? Dominations plurielles : sexe, classe et race</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Petite Biblio Payot, pp.183-207, 2021, Petite Bibliothèque Payot, 978-2-228-92869-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepping to His Own Music: Influences and Plurality of Black Identities in the Work of William Melvin Kelley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">With Fists Raised: Radical Art, Contemporary Activism, and the Iconoclasm of the Black Arts Movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of the (Re-)Construction of African American Male Identities in 21st-Century Popular Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick M. Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Regards croisés sur le genre »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erwan Pepiot; TransCrit, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing (Queer) Counter-Models of Masculinities in Hip Hop: A Few Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick M. Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Representations of Masculinities: Models and Counter-Models in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Bour--Lang; Tim Heron; Juliette Misset, May 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing Black Non-Binary In: Bob the Drag Queen Making It Real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick M. Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Queering Blackness: Non-Binary Black Representations in Post-Obama Popular Cultures, part 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yannick M. Blec; Anne Crémieux, Jun 2023, Montpellier (Université Paul Valéry, Montpellier III), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting Canons in Hip Hop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick M. Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Congrès de l'AFEA "Légitimité, Autorité, Canons"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEA, May 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African American LGBTQ+ Intersectional Dynamics in Some Contemporary Rap, R&B and Pop Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick M. Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique de genre, sexualité et racialisation dans les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Amériques, Pôle Nord-Est, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queer(ing) Masculinity in Hip Hop Culture: The Case of Lil Nas X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick M. Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Gender Trouble 2020: Queering art / Queering society?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juliette Mélia; Emmanuelle Denanoë-Brun, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subvertir les clichés : Moonlight et la reconstruction des identités masculines noires dans le ghetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick M. Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème congrès de l'AFEA "Disciplines/Indisciplines"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEA, May 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Down Low aux fiertés : redéfinitions des identités et de la masculinité africaines américaines LGBTQ+ à travers les arts populaires, une analyse intersectionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick M. Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersectionnalité et transferts des savoirs : itinéraire d'un concept militant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARCA, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Melvin Kelley and the Decolonization of Ebonics: Language as a Constituent of African American Identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick M. Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Young Scholars Transfers : réflexions sur la notion de transfert en sciences humaines"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mélanie Grué; Lucille Pouthier, Oct 2016, Créteil (Université Paris-Est Créteil), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memoir, Memory and Conceptualized Identities in William Melvin Kelley’s Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilising Memory: Creating African Atlantic Identities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chig Dunford and the idea of life in cycle: from insouciance to consciousness, and conversely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of the Collegium for African American Research "Dreams Deferred, Promises and Struggles: Perceptions and Interrogations of Empire, Nation, and Society by Peoples of African Descent"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collegium for African American Research, Mar 2013, Atlanta, GA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Blackness Meaningful, or When William Melvin Kelley’s Characters Become Self-Conscious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Black States of Desire: Dispossession, Circulation, Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collegium of African American Research, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Blafringo-Arumerican&amp;quot; dans l’œuvre de William Melvin Kelley : l’afro-américanité entre concept et expérience vécue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick M. Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Paris Est, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016PESC0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03928905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId36"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:177.77777777778px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yannick Blec </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PRCE - UFR LLCE-LEAUniversité Paris 8 Vincennes – Saint-Denis</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yannick-blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick M. BLEC est docteur de l’Université Paris-Est et professeur certifié d’anglais (PRCE) détaché à l’Université Paris 8. Sa thèse, intitulée </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Blafringo-Arumerican dans l’œuvre de William Melvin Kelley : l’afro-américanité entre concept et expérience vécue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, se concentrait sur la façon dont l’auteur représentait les individus africains américains dans ses récits pendant la période de la ségrégation et s’inscrivait dans le domaine des études culturelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il s’intéresse tout autant aux questions de la construction des identités subalternes par rapport à un groupe hégémonique qu’aux relations raciales. Sa recherche actuelle se concentre sur les identités africaines américaines, et plus particulièrement à l’intersection inhérentes aux masculinités noires LGBTQ+ dans les ghettos états-uniens. Outre les représentations, elle met en lumière les figures d’émancipations raciales, sexuelles et de genre dans le contexte états-unien dans son ensemble, telles qu’elles se retrouvent dans les arts (littératures, hip hop, cinéma, cultures populaires, etc.) pris comme vecteurs des politiques pour l’égalité des droits.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est aussi co-responsable de la rubrique « Comptes rendus de colloques » de la revue électronique </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://quaderna.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“‘’Cause Not Enough Niggas Rap and Be Gay:” Redefining Black Queer Masculinities Through Intersectional Dynamics and Performativity in Contemporary Rap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick M. Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37, pp.95-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire linguistique : la langue vernaculaire africaine américaine comme agent identitaire chez William Melvin Kelley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Story of a Life: A Conversation with William Melvin Kelley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Kelley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAAT On-Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinvention de la mémoire noire étatsunienne dans les récits du Black Arts Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40, pp.245-274. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/babel.8168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rereading William Melvin Kelley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Black Studies Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Current Perspectives in Transnational Black Studies, 2.1, pp.99-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black Identity&amp;quot; : d'une identité unique à des identités plurielles. Approche épistémologique des identités noires dans la littérature américaine des années1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick M. Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires d'Aix-Marseille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités imaginées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-166, 2021, Aménagements &amp; Territoires, 978-2-7314-1194-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masculinités, sexualités et race : défaire les stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick M. Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'intersectionnalité ? Dominations plurielles : sexe, classe et race</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Petite Biblio Payot, pp.183-207, 2021, Petite Bibliothèque Payot, 978-2-228-92869-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepping to His Own Music: Influences and Plurality of Black Identities in the Work of William Melvin Kelley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">With Fists Raised: Radical Art, Contemporary Activism, and the Iconoclasm of the Black Arts Movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing Black Non-Binary In: Bob the Drag Queen Making It Real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick M. Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Queering Blackness: Non-Binary Black Representations in Post-Obama Popular Cultures, part 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yannick M. Blec; Anne Crémieux, Jun 2023, Montpellier (Université Paul Valéry, Montpellier III), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of the (Re-)Construction of African American Male Identities in 21st-Century Popular Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick M. Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Regards croisés sur le genre »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erwan Pepiot; TransCrit, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing (Queer) Counter-Models of Masculinities in Hip Hop: A Few Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick M. Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Representations of Masculinities: Models and Counter-Models in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Bour--Lang; Tim Heron; Juliette Misset, May 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting Canons in Hip Hop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick M. Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Congrès de l'AFEA "Légitimité, Autorité, Canons"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEA, May 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African American LGBTQ+ Intersectional Dynamics in Some Contemporary Rap, R&B and Pop Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick M. Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique de genre, sexualité et racialisation dans les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Amériques, Pôle Nord-Est, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queer(ing) Masculinity in Hip Hop Culture: The Case of Lil Nas X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick M. Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Gender Trouble 2020: Queering art / Queering society?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juliette Mélia; Emmanuelle Denanoë-Brun, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subvertir les clichés : Moonlight et la reconstruction des identités masculines noires dans le ghetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick M. Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème congrès de l'AFEA "Disciplines/Indisciplines"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEA, May 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Down Low aux fiertés : redéfinitions des identités et de la masculinité africaines américaines LGBTQ+ à travers les arts populaires, une analyse intersectionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick M. Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersectionnalité et transferts des savoirs : itinéraire d'un concept militant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARCA, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Melvin Kelley and the Decolonization of Ebonics: Language as a Constituent of African American Identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick M. Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Young Scholars Transfers : réflexions sur la notion de transfert en sciences humaines"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mélanie Grué; Lucille Pouthier, Oct 2016, Créteil (Université Paris-Est Créteil), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memoir, Memory and Conceptualized Identities in William Melvin Kelley’s Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilising Memory: Creating African Atlantic Identities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chig Dunford and the idea of life in cycle: from insouciance to consciousness, and conversely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of the Collegium for African American Research "Dreams Deferred, Promises and Struggles: Perceptions and Interrogations of Empire, Nation, and Society by Peoples of African Descent"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collegium for African American Research, Mar 2013, Atlanta, GA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Blackness Meaningful, or When William Melvin Kelley’s Characters Become Self-Conscious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Black States of Desire: Dispossession, Circulation, Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collegium of African American Research, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Blafringo-Arumerican&amp;quot; dans l’œuvre de William Melvin Kelley : l’afro-américanité entre concept et expérience vécue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick M. Blec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Paris Est, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016PESC0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03928905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId36"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DC3680C"/>
+    <w:nsid w:val="30F8487E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-blec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quaderna.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493099v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M. Blec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241677v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442608v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Kelley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241680v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.8168" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931960v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931959v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241679v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493109v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493108v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932393v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932432v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932448v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932476v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343765v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343763v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03928905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PESC0009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-blec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quaderna.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493099v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M. Blec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241677v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442608v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Kelley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241680v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.8168" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931960v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931959v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241679v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493108v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493106v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493109v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932393v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932432v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932448v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932476v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343765v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343763v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03928905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PESC0009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>