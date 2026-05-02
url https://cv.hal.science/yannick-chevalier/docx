--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -773,165 +773,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Document&amp;gt;Texte&amp;gt;Œuvre. Éditer La Mécanique de Monique Wittig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Éditions et Histoire du livre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphanie Dord-Crouslé, Michel Jourde, Olivier Ferret; UMR 5317 IHRIM, Oct 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Variétés, variations, normes : l’écriture dite inclusive est-elle une variété comme les autres ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’étude du français et de ses variations. Nouvelles perspectives entre langue et littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Convegno internazionale di studi della Società Universitaria per gli studi di Lingua e Letteratura francese, Sep 2023, Salerne, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788150v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04788091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brutifier le langage</w:t>
               </w:r>
@@ -1049,437 +1049,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Pour une égalité entre femmes et hommes dans la langue française »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Lengua et Cultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Autonoma del Estado de Hidalgo (UAEH – Mexique) / IFAL (Institut français d’Amérique Latine (Ambassade de France), May 2021, En ligne, Mexique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’université et la transmission du patrimoine littéraire : l’exemple du cours Pour d’autres histoires de la littérature française »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Halary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JE « Autour des passeurs de mémoire et de patrimoine »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle "Mémoires et patrimoines" de l’Université Lyon 2, Jun 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le genre grammatical : une catégorie utile d’analyse pour les disciplines du texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JE Genre et pratiques langagières de l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Mnémosyne, Apr 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Déranger la pédagogie / Pédagogie dérangeante : enseigner les œuvres d’autrices du second 20e siècle aux Etats-Unis, au Royaume Uni et en France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Schechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Daroczi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Femmes dérangées, femmes dérangeantes / Disturbed and Disruptive Women »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Women in French UK-Ireland Biennial Conference, May 2021, En ligne, Irlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quelle pédagogique pour les Chevaux de Troie ? Enseigner l’œuvre littéraire de Monique Wittig dans un cursus d’Etudes sur le genre en France en 2021 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Femmes dérangées, femmes dérangeantes / Disturbed and Disruptive Women »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Women in French UK-Ireland Biennial Conference, May 2021, En ligne, Irlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787964v1</w:t>
-              </w:r>
-[...244 lines deleted...]
-                <w:t xml:space="preserve">hal-04787942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« ‘étudiant.es’ ou ‘étudiant.e.s’ : implications théoriques du pluriel dans les protocoles rédactionnels non discriminants »</w:t>
               </w:r>
@@ -2024,510 +2024,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02043557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du blason à l'action : la diathèse passive chez Wittig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment pense la littérature ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martine Boyer-Weinmann et Nathalie Barberger - Passages XX-XXI, Feb 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02043599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'actualité du féminisme matérialiste aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quel avenir pour les matérialismes ? Rencontres académiques et interdisciplinaires de l'Académie d'Orléans-Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Orléans-Tours, May 2014, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02043593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Genre et langue : enjeux scientifiques, pratiques pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre, enseignement, égalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de l'Education nationale, fédération RING, ARGEF, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02043581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les implications théoriques des nouvelles pratiques graphiques des usages non discriminants de la langue française ? Etat des lieux francophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et égalité(s) dans l'Europe de l'Est : mise en perspective(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ionela Baluta - Université de Bucarest, Jan 2014, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02043607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrer dans la littérature à l'oblique : le cas de L'Opoponax (Monique Wittig, 1964)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international Les Etudes de genre en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Genre - CNRS, Sep 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02043589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Du blason à l'action : la diathèse passive chez Wittig</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives sur la langue et le genre dans l'écriture théâtrale contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment pense la littérature ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Martine Boyer-Weinmann et Nathalie Barberger - Passages XX-XXI, Feb 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">L'Habitude de la liberté - rencontres organisées par le Centre Dramatique National des Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MC2 Grenoble, Jun 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02043728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de l'Histoire dans l'oeuvre de Wittig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fais un effort pour te souvenir. Ou, à défaut, invente / Make an effort to remember. Or, failing that, invent. Colloque inaugural de l'exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aliocha Imhoff et Kantuta Quiros (Le Peuple qui manque) - Bétonsalon (Centre d'art et de recherche), Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02043616v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02043728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une lecture non discrète des deux masses discursives du Corps lesbien (1973) de Monique Wittig</w:t>
               </w:r>
@@ -3939,50 +3939,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02043427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El que li deu el gènere a la gramàtica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Planté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que es el gènere ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2016, En Femenì, 9788498887280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02043425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lo que debe el género a la gramàtica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3995,139 +4077,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurie Laufer et Florence Rochefort. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">¿ Que es el género ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Icaria Editorial, 2016, ¿ Que es el género ?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02043422v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-02043425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sein du Corps lesbien : dépassement de la génitalité, désymbolisation féministe et resymbolisation de l'humain</w:t>
               </w:r>
@@ -4344,125 +4344,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02043498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sarraute et les langues de bois de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Queffelec et Merete Stristrup-Jensen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et langue de bois. Quand l'autre parle en moi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eurédit, p. 211-228, 2012, 978-2-84830-162-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02043470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Corps lesbien : syntaxe corporelle et prédicat lesbien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoît Auclerc et Yannick Chevalier (éds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire Monique Wittig aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUL, p. 233-255, 2012, coll. Des deux sexes et autres, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pul.4317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pul.4317⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02043476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale, Introduction des chapitres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4482,130 +4555,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoît Auclerc et Yannick Chevalier (éds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire Monique Wittig aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUL, p. 5-19, p. 91-93, p. 195-197, 2012, coll. Des deux sexes et autres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02043482v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-02043470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wittig et Benveniste</w:t>
               </w:r>
@@ -5928,51 +5928,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511269v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Constantin de Chanay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gardelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22620" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043804v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042877v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.193.0033" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043501v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043514v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al-Matary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043784v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042789v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jourdan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788122v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788150v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788091v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788029v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787986v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Schechner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Daroczi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787917v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788005v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonifay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Halary" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787942v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787837v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787870v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787903v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520863v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043402v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043562v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043557v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043593v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043607v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043589v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043619v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043636v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043661v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043673v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043688v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Viennot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Houdebine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duverger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rochefort" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Laufer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louveau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plant&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043527v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Auclerc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.4167" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043539v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasserre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wittig Monique" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043522v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wahl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.univ-lyon2.fr/produit.php?id_produit=740&amp;amp;id_collection=56" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.20403" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788241v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Agovino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Cerciello" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bevilacqua" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65541-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043422v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043425v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043518v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043505v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043498v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.2939" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.4317" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043482v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043470v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043548v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043467v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043464v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043457v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043452v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043448v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.20466" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043444v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043440v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043436v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043433v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.20710" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785959v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Olivesi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chapelon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Zenetti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043970v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043410v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin-Messabel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043773v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043764v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511269v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Constantin de Chanay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gardelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22620" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043804v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042877v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.193.0033" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043501v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043514v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al-Matary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043784v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042789v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jourdan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788122v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788029v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787942v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788005v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonifay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Halary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787917v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Schechner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Daroczi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787964v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787837v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787870v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787903v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520863v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043402v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043562v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043557v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043599v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043593v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043581v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043607v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043589v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043728v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043619v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043636v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043661v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043673v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043688v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Viennot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Houdebine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duverger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rochefort" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Laufer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louveau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plant&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043527v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Auclerc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.4167" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043539v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasserre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wittig Monique" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043522v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wahl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.univ-lyon2.fr/produit.php?id_produit=740&amp;amp;id_collection=56" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.20403" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788241v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Agovino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Cerciello" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bevilacqua" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65541-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043425v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043422v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043518v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043505v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043498v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.2939" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043470v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043476v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.4317" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043548v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043467v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043464v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043457v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043452v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043448v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.20466" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043444v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043440v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043436v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043433v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.20710" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785959v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Olivesi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chapelon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Zenetti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043970v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043410v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin-Messabel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043773v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043764v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>