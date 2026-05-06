--- v1 (2026-03-25)
+++ v2 (2026-05-06)
@@ -2205,274 +2205,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral types and tree species determine the functional and taxonomic structures of forest soil bacterial communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial periphytic communities related to mercury methylation within aquatic plant roots from a temperate freshwater lake (South-Western France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gentès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Taupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+                <w:t xml:space="preserve">Jean-Marc André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Guyoneaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02684-16⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (23), pp.19223-19233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9597-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01548673v1</w:t>
+                <w:t xml:space="preserve">hal-01702067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial periphytic communities related to mercury methylation within aquatic plant roots from a temperate freshwater lake (South-Western France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mineral types and tree species determine the functional and taxonomic structures of forest soil bacterial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc André</w:t>
+                <w:t xml:space="preserve">Océane Nicolitch-Café</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Guyoneaud</w:t>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (23), pp.19223-19233. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83 (5), pp.e02684-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9597-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02684-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702067v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprint of: Contribution of enrichments and resampling for sulfate reducing bacteria diversity assessment by high-throughput cultivation</w:t>
               </w:r>
@@ -2497,51 +2497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Soledad Goni-Urriza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Guyoneaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 138, pp.100-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2601,51 +2601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Nicolitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fauchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2699,355 +2699,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic and functional shifts in the beech rhizosphere microbiome across a natural soil toposequence</w:t>
+                <w:t xml:space="preserve">Distribution of Sulfate-Reducing Communities from Estuarine to Marine Bay Waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. D. van Nostrand</w:t>
+                <w:t xml:space="preserve">Marisol Goñi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Z Zhou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+                <w:t xml:space="preserve">C. Gassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Monperrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-07639-1⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (1), pp.39-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-016-0842-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611454v1</w:t>
+                <w:t xml:space="preserve">hal-01499135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Sulfate-Reducing Communities from Estuarine to Marine Bay Waters</w:t>
+                <w:t xml:space="preserve">Taxonomic and functional shifts in the beech rhizosphere microbiome across a natural soil toposequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marisol Goñi</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Nicolitch-Café</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gassie</w:t>
+                <w:t xml:space="preserve">J. D. van Nostrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Carlier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Monperrus</w:t>
+                <w:t xml:space="preserve">J Z Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 73 (1), pp.39-49. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-016-0842-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-07639-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01499135v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil type determines the distribution of nutrient mobilizing bacterial communities in the rhizosphere of beech trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Nicolitch-Café</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3224,77 +3224,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of enrichments and resampling for sulfate reducing bacteria diversity assessment by high-throughput cultivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisol Goñi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Guyoneaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 110, pp.92-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3392,51 +3392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.A. Sotelo-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Caretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisol Goñi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extremophiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (2), pp.385-398. </w:t>
@@ -3487,77 +3487,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of high throughput cultivation and dsrA sequencing for assessment of sulfate-reducing bacteria diversity in sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisol Goñi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Guyoneaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 83 (1), pp.26-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4011,51 +4011,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of nutrient availability on the diversity, function and functioning of the forest soil bacterial communities: insights from the soil succession of the forest experimental site of Montiers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Nicolitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4280,51 +4280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of soil type on the structure of the microbial communities: Insights from the Montiers-sur-Saulx soil succession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Nicolitch-Café</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4332,51 +4332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Global Soil Biodiversity Conference : Assessing Soil Biodiversity and its Role for Ecosystem Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t>
@@ -4495,51 +4495,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="109FC6C9"/>
+    <w:nsid w:val="CDEDA3D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4726,51 +4726,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-colin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7074-9311" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166896810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-4121-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986528v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire da Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Dehaies" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70069" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267603v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moulin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Ribemont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Buquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.122772" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292809v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arcanjo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giusti-Petrucciani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duflot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.119081" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272764v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70482" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231371v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Viotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivano Brunner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105148" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vivant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tr&#233;molet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106546" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087295v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163890" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710941v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Molbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Agostini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15010-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614770v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01650-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336939v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Colin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Turpault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fauchery" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2021.103334" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vautrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-4257-2020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468207v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Goberna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Verd&#250;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Navarro-Cano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.04.023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Montesinos&#8208;navarro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Valiente&#8208;banuet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia G&#243;mez&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13079" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980756v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gury" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gent&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ayala Borda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2017.09.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815206v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P E Courty" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J T Tech" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brul&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0829-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548673v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch-Caf&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02684-16" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702067v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Taupiac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9597-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soledad Goni-Urriza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2017.05.015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683170v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.07.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611454v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. van Nostrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Z Zhou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07639-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499135v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Go&#241;i" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gassie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carlier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0842-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490771v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.09.018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916112v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kelly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P. Turpault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Uroz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0774-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654727v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2015.01.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL5FRJ2M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555841v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M.S. Brito" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Villegas-Negrete" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Sotelo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Caretta" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-013-0624-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546606v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2012.01452.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781678v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Philippe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Da Costa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871565v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marjolet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouchali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vautrin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386427v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339707v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017584v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rollot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Janvier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792897v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yannick-colin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7074-9311" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166896810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-4121-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986528v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire da Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Dehaies" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70069" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267603v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moulin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Ribemont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Buquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.122772" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292809v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arcanjo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giusti-Petrucciani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duflot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.119081" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272764v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70482" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231371v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Viotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivano Brunner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105148" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vivant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tr&#233;molet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106546" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087295v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163890" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710941v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Molbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Agostini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15010-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614770v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01650-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336939v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Colin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Turpault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fauchery" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2021.103334" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vautrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-4257-2020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468207v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Goberna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Verd&#250;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Navarro-Cano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.04.023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Montesinos&#8208;navarro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Valiente&#8208;banuet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia G&#243;mez&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13079" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980756v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gury" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gent&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ayala Borda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2017.09.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815206v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P E Courty" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J T Tech" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brul&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0829-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702067v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Taupiac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9597-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548673v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch-Caf&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02684-16" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soledad Goni-Urriza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2017.05.015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683170v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.07.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499135v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Go&#241;i" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gassie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carlier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0842-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611454v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. van Nostrand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Z Zhou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07639-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490771v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.09.018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916112v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kelly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P. Turpault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Uroz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0774-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654727v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2015.01.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL5FRJ2M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555841v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M.S. Brito" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Villegas-Negrete" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Sotelo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Caretta" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-013-0624-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546606v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2012.01452.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781678v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Philippe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Da Costa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871565v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marjolet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouchali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vautrin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386427v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339707v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017584v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rollot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Janvier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792897v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>